--- v0 (2025-12-04)
+++ v1 (2026-06-30)
@@ -12,117 +12,111 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="23">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="21">
   <si>
     <t>Measure</t>
   </si>
   <si>
     <t>Items</t>
   </si>
   <si>
     <t>Measure name</t>
   </si>
   <si>
     <t>Indicative Implementation Date</t>
   </si>
   <si>
     <t>Definitive Implementation Date</t>
   </si>
   <si>
     <t>TA needs notified</t>
   </si>
   <si>
     <t>Progress reported</t>
   </si>
   <si>
     <t>Donor / Agency</t>
   </si>
   <si>
     <t>TA Description</t>
   </si>
   <si>
     <t>Tags</t>
   </si>
   <si>
     <t>10.3.1, 10.3.2</t>
   </si>
   <si>
     <t>Use of international standards</t>
   </si>
   <si>
     <t>31 December 2020</t>
   </si>
   <si>
     <t>22 August 2020</t>
-  </si>
-[...1 lines deleted...]
-    <t>Yes</t>
   </si>
   <si>
     <t>No</t>
   </si>
   <si>
     <t>Assistance Required:
 •	Capacity building
 •	Training of Armenian Customs staff
 •	Changes in legislation
 Technical experts mission in order to make gap analysis in the field of International Standards implementation, as well as provide us with further action plan and advise on financial costs expected, as well as assistance in donors seeking if needed.</t>
   </si>
   <si>
     <t>Legislative and regulatory framework, Diagnostic and Needs Assessment, Human resources and training</t>
   </si>
   <si>
-    <t>10.4.1, 10.4.2, 10.4.3, 10.4.4</t>
-[...1 lines deleted...]
-  <si>
     <t>Single window</t>
   </si>
   <si>
-    <t>11.5, 11.6 (a), 11.6 (b), 11.7, 11.8, 11.9, 11.10</t>
+    <t>11.5, 11.6, 11.7, 11.8, 11.9, 11.10</t>
   </si>
   <si>
     <t>Transit</t>
   </si>
   <si>
     <t>Assistance Required:
 •	Capacity building;
 •	Training of Armenian Customs staff;
 •	Changes in legislation;
 Technical experts mission in order to make gap analysis in the implementation of the respective field, as well as provide us with further action plan and advise on financial costs expected, as well as assistance in donors seeking if needed.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
@@ -496,115 +490,115 @@
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2">
         <v>10.3</v>
       </c>
       <c r="B2" t="s">
         <v>10</v>
       </c>
       <c r="C2" t="s">
         <v>11</v>
       </c>
       <c r="D2" t="s">
         <v>12</v>
       </c>
       <c r="E2" t="s">
         <v>13</v>
       </c>
       <c r="F2" t="s">
         <v>14</v>
       </c>
       <c r="G2" t="s">
+        <v>14</v>
+      </c>
+      <c r="I2" t="s">
         <v>15</v>
       </c>
-      <c r="I2" t="s">
+      <c r="J2" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>17</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3">
         <v>10.4</v>
       </c>
-      <c r="B3" t="s">
-        <v>18</v>
+      <c r="B3">
+        <v>10.4</v>
       </c>
       <c r="C3" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="D3" t="s">
         <v>12</v>
       </c>
       <c r="E3" t="s">
         <v>13</v>
       </c>
       <c r="F3" t="s">
         <v>14</v>
       </c>
       <c r="G3" t="s">
+        <v>14</v>
+      </c>
+      <c r="I3" t="s">
         <v>15</v>
       </c>
-      <c r="I3" t="s">
+      <c r="J3" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>17</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4">
         <v>11</v>
       </c>
       <c r="B4" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="C4" t="s">
-        <v>21</v>
+        <v>19</v>
       </c>
       <c r="D4" t="s">
         <v>12</v>
       </c>
       <c r="E4" t="s">
         <v>13</v>
       </c>
       <c r="F4" t="s">
         <v>14</v>
       </c>
       <c r="G4" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="I4" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="J4" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">