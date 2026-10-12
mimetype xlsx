--- v1 (2026-06-30)
+++ v2 (2026-10-12)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="21">
   <si>
     <t>Measure</t>
   </si>
   <si>
     <t>Items</t>
   </si>
   <si>
     <t>Measure name</t>
   </si>
   <si>
@@ -88,51 +88,51 @@
 Technical experts mission in order to make gap analysis in the field of International Standards implementation, as well as provide us with further action plan and advise on financial costs expected, as well as assistance in donors seeking if needed.</t>
   </si>
   <si>
     <t>Legislative and regulatory framework, Diagnostic and Needs Assessment, Human resources and training</t>
   </si>
   <si>
     <t>Single window</t>
   </si>
   <si>
     <t>11.5, 11.6, 11.7, 11.8, 11.9, 11.10</t>
   </si>
   <si>
     <t>Transit</t>
   </si>
   <si>
     <t>Assistance Required:
 •	Capacity building;
 •	Training of Armenian Customs staff;
 •	Changes in legislation;
 Technical experts mission in order to make gap analysis in the implementation of the respective field, as well as provide us with further action plan and advise on financial costs expected, as well as assistance in donors seeking if needed.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
@@ -426,51 +426,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J4"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
@@ -561,59 +561,50 @@
         <v>19</v>
       </c>
       <c r="D4" t="s">
         <v>12</v>
       </c>
       <c r="E4" t="s">
         <v>13</v>
       </c>
       <c r="F4" t="s">
         <v>14</v>
       </c>
       <c r="G4" t="s">
         <v>14</v>
       </c>
       <c r="I4" t="s">
         <v>20</v>
       </c>
       <c r="J4" t="s">
         <v>16</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Worksheet</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>