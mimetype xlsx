--- v2 (2026-09-10)
+++ v3 (2026-10-22)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="61">
   <si>
     <t>Measure</t>
   </si>
   <si>
     <t>Items</t>
   </si>
   <si>
     <t>Measure name</t>
   </si>
   <si>
@@ -296,51 +296,51 @@
   <si>
     <t>Transit</t>
   </si>
   <si>
     <t>No development partner has so far offered any assistance in the area of traffic-in-transit (establishing separate physical infrastructure for traffic-in-transit).
 Assistance required:
 1.	Consultation with stakeholders through workshops, seminars and round table meetings
 2.	Training
 3.	Capacity development
 4.	Development of Integrated Transit Policy, No development partner has so far offered any assistance in the area of traffic-in-transit (allowing advance filing and processing of transit documentation and data prior to arrival of goods under traffic-in-transit).
 Assistance required:
 1.	Support for legislation
 2.	Consultation with stakeholders through workshops, seminars and round table meetings
 3.	Training
 4.	Capacity development.
 5.	Development of Integrated Transit Policy, 1.	No donor agency is working on this measure, so support is required
 2.	Assistance is required for Development of Integrated Transit Policy</t>
   </si>
   <si>
     <t>Information and communication technologies (ICT), Legislative and regulatory framework, Human resources and training</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
@@ -634,51 +634,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
@@ -1083,59 +1083,50 @@
         <v>58</v>
       </c>
       <c r="D14" t="s">
         <v>22</v>
       </c>
       <c r="E14" t="s">
         <v>22</v>
       </c>
       <c r="F14" t="s">
         <v>12</v>
       </c>
       <c r="G14" t="s">
         <v>13</v>
       </c>
       <c r="I14" t="s">
         <v>59</v>
       </c>
       <c r="J14" t="s">
         <v>60</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Worksheet</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>