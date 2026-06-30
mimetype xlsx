--- v0 (2025-10-19)
+++ v1 (2026-06-30)
@@ -12,365 +12,326 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="73">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="60">
   <si>
     <t>Measure</t>
   </si>
   <si>
     <t>Items</t>
   </si>
   <si>
     <t>Measure name</t>
   </si>
   <si>
     <t>Indicative Implementation Date</t>
   </si>
   <si>
     <t>Definitive Implementation Date</t>
   </si>
   <si>
     <t>TA needs notified</t>
   </si>
   <si>
     <t>Progress reported</t>
   </si>
   <si>
     <t>Donor / Agency</t>
   </si>
   <si>
     <t>TA Description</t>
   </si>
   <si>
     <t>Tags</t>
   </si>
   <si>
-    <t>1.3.1, 1.3.2, 1.3.3, 1.3.4</t>
-[...1 lines deleted...]
-  <si>
     <t>Enquiry points</t>
   </si>
   <si>
     <t>30 June 2026</t>
   </si>
   <si>
+    <t>No</t>
+  </si>
+  <si>
     <t>Yes</t>
   </si>
   <si>
-    <t>WB, USAID</t>
+    <t>World Bank, USAID</t>
   </si>
   <si>
     <t>The National Enquiry Point for Customs is already established.
 The National Enquiry Point for Trade is being established with technical assistance from the World Bank Group.
 Assistance required (related to the National Enquiry Point for Trade):
 1.	Support for legislation
 2.	Consultation with stakeholders through workshops, seminars and round table meetings
 3.	Training
 4.	Capacity development
 5.	Need Assessment</t>
   </si>
   <si>
     <t>Legislative and regulatory framework, Diagnostic and Needs Assessment, Human resources and training</t>
   </si>
   <si>
     <t>1.4 (c)</t>
   </si>
   <si>
     <t>Notification</t>
   </si>
   <si>
     <t>31 December 2023</t>
   </si>
   <si>
-    <t>No</t>
-[...1 lines deleted...]
-  <si>
     <t>The National Enquiry Point for Customs is already established.
 The National Enquiry Point for Trade is being established with technical assistance from the World Bank Group.
 Assistance required (related to the National Enquiry Point for Trade):
 1. Support for legislation
 2. Consultation with stakeholders through workshops, seminars and round table meetings
 3. Training
 4. Capacity development
 5. Needs Assessment</t>
   </si>
   <si>
-    <t>5.3.1, 5.3.2, 5.3.3</t>
-[...1 lines deleted...]
-  <si>
     <t>Test procedures</t>
   </si>
   <si>
     <t>30 June 2030</t>
   </si>
   <si>
     <t>The Department of Plant Quarantine, Bangladesh Standards &amp; Testing Institute, Bangladesh Atomic Energy Commission, Department of livestock, Department of Fisheries do not have sufficient laboratories for 2nd tests. It has now become a challenge for them. Technical assistance is required to establish testing laboratories and other logistics and also capacity building for Test Procedures. Development partners' assistance is required in the following areas: 
 1.	Equipment
 2.	Calibration
 3.	New lab
 4.	Training and capacity building</t>
   </si>
   <si>
     <t>Infrastructure and equipment, Human resources and training</t>
-  </si>
-[...1 lines deleted...]
-    <t>7.1.1, 7.1.2</t>
   </si>
   <si>
     <t>Pre-arrival processing</t>
   </si>
   <si>
     <t>30 June 2025</t>
   </si>
   <si>
     <t>USAID</t>
   </si>
   <si>
     <t>The National Board of Revenue is currently working to implement this Measure with technical assistance from the USAID.
 Assistance required:
 1.	Support for legislation
 2.	Consultation with stakeholders through workshops, seminars and round table meetings
 3.	Training
 4.	Capacity development</t>
   </si>
   <si>
     <t>Legislative and regulatory framework, Human resources and training</t>
-  </si>
-[...1 lines deleted...]
-    <t>7.4.1, 7.4.2, 7.4.3, 7.4.4</t>
   </si>
   <si>
     <t>Risk management</t>
   </si>
   <si>
     <t>The National Board of Revenue is currently working to implement this measure with technical assistance from the USAID and the World Bank Group (WBG). Assistance required:
 1.	Support for legislation.
 2.	Consultation.
 3.	Training
 4.	Capacity development
 5.	Need Assessment
 The Plant Quarantine Wing has previously received training from the WBG. it requires assistance from development partners for.
 1.	Capacity development of surveillance mechanism.
 2.	Establishment of pest Risk Analysis (PRA) procedure.
 3.	Technical support on risk assessment and mitigation. 
 4.	Documentary and awareness development program in social media for moral and ethical responsibilities.
 5.	preparation of some SOPs and manuals for risk management issues.
 The Bangladesh Standards and Testing Institute (BSTI) is working to implement this measure wing technical assistance from the World Bank Group. It requires assistance for:
 1.	Stabilization of the Risk management system following international best practices.
 2.	Training for the Risk Management Committee members. 
 3.	On-site visit for Risk Management Committee that have successfully established the system.
 No development partner is currently working with Bangladesh Atomic Energy Commission in this regard. It requires assistance from development partners in the area of risk management.
 For Developing laboratory facilities, accredited process is going on. plant quarantine wing of DAE need official assistance.
 Mentioned that, automation process of import and export permit already been started.</t>
   </si>
   <si>
     <t>Information and communication technologies (ICT), Legislative and regulatory framework, Diagnostic and Needs Assessment, Human resources and training, Awareness-raising</t>
   </si>
   <si>
-    <t>7.5.1, 7.5.2, 7.5.3, 7.5.4</t>
-[...1 lines deleted...]
-  <si>
     <t>Post-clearance audit</t>
   </si>
   <si>
     <t>USAID, ADB</t>
   </si>
   <si>
     <t>The National Board of Revenue is currently working in collaboration with the USAID (for transaction-based audit) and the Asian Development Bank (for system-based audit) to become compliant with this Measure.
 Assistance required:
 1.	Consultation with stakeholders through workshops, seminars and round table meetings
 2.	Training
 3.	Capacity development</t>
   </si>
   <si>
     <t>Human resources and training</t>
-  </si>
-[...1 lines deleted...]
-    <t>7.7.1, 7.7.2 (a) (i), 7.7.2 (a) (ii), 7.7.2 (a) (iii), 7.7.2 (a) (iv), 7.7.2 (b) (i), 7.7.2 (b) (ii), 7.7.3 (a), 7.7.3 (b), 7.7.3 (c), 7.7.3 (d), 7.7.3 (e), 7.7.3 (f), 7.7.3 (g), 7.7.4, 7.7.5, 7.7.6</t>
   </si>
   <si>
     <t>Authorized operators</t>
   </si>
   <si>
     <t>30 June 2024</t>
   </si>
   <si>
     <t>The National Board of Revenue is currently working in collaboration with the USAID and the Asian Development Bank to implement the AEO system in Bangladesh.
 Assistance required:
 1.	Consultation with stakeholders through workshops, seminars and round table meetings
 2.	Training
 3.	Capacity development
 4.	Need Assessment
 5.	Support for Legislation</t>
   </si>
   <si>
-    <t>7.8.1 (a), 7.8.1 (b), 7.8.1 (c), 7.8.1 (d), 7.8.1 (e), 7.8.1 (f), 7.8.1 (g), 7.8.1 (h), 7.8.2 (a), 7.8.2 (b), 7.8.2 (c), 7.8.2 (d), 7.8.3</t>
-[...1 lines deleted...]
-  <si>
     <t>Expedited shipments</t>
   </si>
   <si>
     <t>The USAID is providing technical assistance to the National Board of Revenue in establishing an expedited courier system that complies with international best practice.
 Assistance required:
 1.	Consultation with stakeholders through workshops, seminars and round table meetings
 2.	Training
 3.	Capacity development
 4.	Infrastructure Support</t>
-  </si>
-[...1 lines deleted...]
-    <t>7.9.1 (a), 7.9.1 (b), 7.9.2, 7.9.3, 7.9.4</t>
   </si>
   <si>
     <t>Perishable goods</t>
   </si>
   <si>
     <t>No development partner has so far offered any assistance in the area of perishable goods.
 Assistance required:
 1.	Support for legislation
 2.	Consultation with stakeholders through workshops, seminars and round table meetings
 3.	Training
 4.	Capacity development
 5.	Infrastructure Support
 Again, Port authorities require both technical (feasibility study, drawing, design etc.) and financial (infrastructure, equipment, maintenance etc.) assistance.</t>
   </si>
   <si>
     <t>Information and communication technologies (ICT), Legislative and regulatory framework, Infrastructure and equipment, Diagnostic and Needs Assessment, Human resources and training</t>
   </si>
   <si>
-    <t>8.1, 8.2 (a), 8.2 (b), 8.2 (c), 8.2 (d), 8.2 (e)</t>
-[...1 lines deleted...]
-  <si>
     <t>Border Agency Cooperation</t>
   </si>
   <si>
-    <t>WB, ADB</t>
+    <t>World Bank, ADB</t>
   </si>
   <si>
     <t>(A) In-country border-agency cooperation:
 The World Bank Group has agreed to provide loan assistance in the area of coordinated border management.
 Plant Quarantine Wing requires assistance from development partners for establishing strong cooperation with all border agencies.
 (B) Cross-border agency cooperation:
 No development partner has so far offered any assistance in the area of cross-border agency cooperation. SASEC program under ADB coordinates activities in different South Asian Countries.
 Assistance required:
 1.	Negotiation and Consultation
 2.	Capacity development
 3.	Infrastructure
 4.	Automation</t>
   </si>
   <si>
     <t>10.1.1 (a)</t>
   </si>
   <si>
     <t>Formalities</t>
   </si>
   <si>
     <t>No development partner has so far offered any assistance in the area of perishable goods.
 Assistance required:
 1.	Training
 2.	Capacity development
 Again, Plant Quarantine Wing requires assistance for- (a) the preparation of a valid organogram of Plant Quarantine Authority in Bangladesh, and (b) the establishment of E-Phyto System.</t>
   </si>
   <si>
     <t>Information and communication technologies (ICT), Human resources and training</t>
   </si>
   <si>
-    <t>10.4.1, 10.4.2, 10.4.3, 10.4.4</t>
-[...1 lines deleted...]
-  <si>
     <t>Single window</t>
   </si>
   <si>
-    <t>WB</t>
+    <t>World Bank</t>
   </si>
   <si>
     <t>The National Board of Revenue is currently implementing the project with loan assistance from the World Bank.
 Assistance required:
 1.	Support for legislation
 2.	Consultation with stakeholders through workshops, seminars and round table meetings
 3.	Training
 4.	Capacity development
 5.	Coordination mechanism among intra and inter agencies is required
 Again, ICT related assistance (both hardware and software) will be required at the ports.
 Further, technical assistance for data standard management will be required at BCSIR.</t>
   </si>
   <si>
     <t>Information and communication technologies (ICT), Legislative and regulatory framework, Infrastructure and equipment, Institutional procedures, Human resources and training</t>
   </si>
   <si>
+    <t>11.5, 11.9, 11.16</t>
+  </si>
+  <si>
     <t>Transit</t>
   </si>
   <si>
     <t>No development partner has so far offered any assistance in the area of traffic-in-transit (establishing separate physical infrastructure for traffic-in-transit).
 Assistance required:
 1.	Consultation with stakeholders through workshops, seminars and round table meetings
 2.	Training
 3.	Capacity development
-4.	Development of Integrated Transit Policy</t>
-[...2 lines deleted...]
-    <t>No development partner has so far offered any assistance in the area of traffic-in-transit (allowing advance filing and processing of transit documentation and data prior to arrival of goods under traffic-in-transit).
+4.	Development of Integrated Transit Policy, No development partner has so far offered any assistance in the area of traffic-in-transit (allowing advance filing and processing of transit documentation and data prior to arrival of goods under traffic-in-transit).
 Assistance required:
 1.	Support for legislation
 2.	Consultation with stakeholders through workshops, seminars and round table meetings
 3.	Training
 4.	Capacity development.
-5.	Development of Integrated Transit Policy</t>
+5.	Development of Integrated Transit Policy, 1.	No donor agency is working on this measure, so support is required
+2.	Assistance is required for Development of Integrated Transit Policy</t>
   </si>
   <si>
     <t>Information and communication technologies (ICT), Legislative and regulatory framework, Human resources and training</t>
-  </si>
-[...8 lines deleted...]
-    <t>Legislative and regulatory framework</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -674,547 +635,489 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J16"/>
+  <dimension ref="A1:J14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2">
         <v>1.3</v>
       </c>
-      <c r="B2" t="s">
+      <c r="B2">
+        <v>1.3</v>
+      </c>
+      <c r="C2" t="s">
         <v>10</v>
       </c>
-      <c r="C2" t="s">
+      <c r="D2" t="s">
         <v>11</v>
       </c>
-      <c r="D2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E2" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="F2" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="G2" t="s">
         <v>13</v>
       </c>
       <c r="H2" t="s">
         <v>14</v>
       </c>
       <c r="I2" t="s">
         <v>15</v>
       </c>
       <c r="J2" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3">
         <v>1.4</v>
       </c>
       <c r="B3" t="s">
         <v>17</v>
       </c>
       <c r="C3" t="s">
         <v>18</v>
       </c>
       <c r="D3" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="E3" t="s">
         <v>19</v>
       </c>
       <c r="F3" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="G3" t="s">
+        <v>12</v>
+      </c>
+      <c r="I3" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>21</v>
       </c>
       <c r="J3" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4">
         <v>5.3</v>
       </c>
-      <c r="B4" t="s">
+      <c r="B4">
+        <v>5.3</v>
+      </c>
+      <c r="C4" t="s">
+        <v>21</v>
+      </c>
+      <c r="D4" t="s">
         <v>22</v>
       </c>
-      <c r="C4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E4" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="F4" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="G4" t="s">
         <v>13</v>
       </c>
       <c r="I4" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
       <c r="J4" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="A5">
         <v>7.1</v>
       </c>
-      <c r="B5" t="s">
-        <v>27</v>
+      <c r="B5">
+        <v>7.1</v>
       </c>
       <c r="C5" t="s">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="D5" t="s">
-        <v>29</v>
+        <v>26</v>
       </c>
       <c r="E5" t="s">
-        <v>29</v>
+        <v>26</v>
       </c>
       <c r="F5" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="G5" t="s">
         <v>13</v>
       </c>
       <c r="H5" t="s">
-        <v>30</v>
+        <v>27</v>
       </c>
       <c r="I5" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="J5" t="s">
-        <v>32</v>
+        <v>29</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6">
         <v>7.4</v>
       </c>
-      <c r="B6" t="s">
-        <v>33</v>
+      <c r="B6">
+        <v>7.4</v>
       </c>
       <c r="C6" t="s">
-        <v>34</v>
+        <v>30</v>
       </c>
       <c r="D6" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="E6" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="F6" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="G6" t="s">
         <v>13</v>
       </c>
       <c r="H6" t="s">
         <v>14</v>
       </c>
       <c r="I6" t="s">
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="J6" t="s">
-        <v>36</v>
+        <v>32</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7">
         <v>7.5</v>
       </c>
-      <c r="B7" t="s">
-        <v>37</v>
+      <c r="B7">
+        <v>7.5</v>
       </c>
       <c r="C7" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="D7" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="E7" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="F7" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="G7" t="s">
         <v>13</v>
       </c>
       <c r="H7" t="s">
-        <v>39</v>
+        <v>34</v>
       </c>
       <c r="I7" t="s">
-        <v>40</v>
+        <v>35</v>
       </c>
       <c r="J7" t="s">
-        <v>41</v>
+        <v>36</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="A8">
         <v>7.7</v>
       </c>
-      <c r="B8" t="s">
-        <v>42</v>
+      <c r="B8">
+        <v>7.7</v>
       </c>
       <c r="C8" t="s">
-        <v>43</v>
+        <v>37</v>
       </c>
       <c r="D8" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="E8" t="s">
-        <v>44</v>
+        <v>38</v>
       </c>
       <c r="F8" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="G8" t="s">
         <v>13</v>
       </c>
       <c r="H8" t="s">
+        <v>34</v>
+      </c>
+      <c r="I8" t="s">
         <v>39</v>
-      </c>
-[...1 lines deleted...]
-        <v>45</v>
       </c>
       <c r="J8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="9" spans="1:10">
       <c r="A9">
         <v>7.8</v>
       </c>
-      <c r="B9" t="s">
-        <v>46</v>
+      <c r="B9">
+        <v>7.8</v>
       </c>
       <c r="C9" t="s">
-        <v>47</v>
+        <v>40</v>
       </c>
       <c r="D9" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="E9" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="F9" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="G9" t="s">
         <v>13</v>
       </c>
       <c r="H9" t="s">
-        <v>30</v>
+        <v>27</v>
       </c>
       <c r="I9" t="s">
-        <v>48</v>
+        <v>41</v>
       </c>
       <c r="J9" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
     </row>
     <row r="10" spans="1:10">
       <c r="A10">
         <v>7.9</v>
       </c>
-      <c r="B10" t="s">
-        <v>49</v>
+      <c r="B10">
+        <v>7.9</v>
       </c>
       <c r="C10" t="s">
-        <v>50</v>
+        <v>42</v>
       </c>
       <c r="D10" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="E10" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="F10" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="G10" t="s">
         <v>13</v>
       </c>
       <c r="I10" t="s">
-        <v>51</v>
+        <v>43</v>
       </c>
       <c r="J10" t="s">
-        <v>52</v>
+        <v>44</v>
       </c>
     </row>
     <row r="11" spans="1:10">
       <c r="A11">
         <v>8</v>
       </c>
-      <c r="B11" t="s">
-        <v>53</v>
+      <c r="B11">
+        <v>8</v>
       </c>
       <c r="C11" t="s">
-        <v>54</v>
+        <v>45</v>
       </c>
       <c r="D11" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="E11" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="F11" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="G11" t="s">
         <v>13</v>
       </c>
       <c r="H11" t="s">
-        <v>55</v>
+        <v>46</v>
       </c>
       <c r="I11" t="s">
-        <v>56</v>
+        <v>47</v>
       </c>
       <c r="J11" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
     </row>
     <row r="12" spans="1:10">
       <c r="A12">
         <v>10.1</v>
       </c>
       <c r="B12" t="s">
-        <v>57</v>
+        <v>48</v>
       </c>
       <c r="C12" t="s">
-        <v>58</v>
+        <v>49</v>
       </c>
       <c r="D12" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="E12" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="F12" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="G12" t="s">
         <v>13</v>
       </c>
       <c r="I12" t="s">
-        <v>59</v>
+        <v>50</v>
       </c>
       <c r="J12" t="s">
-        <v>60</v>
+        <v>51</v>
       </c>
     </row>
     <row r="13" spans="1:10">
       <c r="A13">
         <v>10.4</v>
       </c>
-      <c r="B13" t="s">
-        <v>61</v>
+      <c r="B13">
+        <v>10.4</v>
       </c>
       <c r="C13" t="s">
-        <v>62</v>
+        <v>52</v>
       </c>
       <c r="D13" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="E13" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="F13" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="G13" t="s">
         <v>13</v>
       </c>
       <c r="H13" t="s">
-        <v>63</v>
+        <v>53</v>
       </c>
       <c r="I13" t="s">
-        <v>64</v>
+        <v>54</v>
       </c>
       <c r="J13" t="s">
-        <v>65</v>
+        <v>55</v>
       </c>
     </row>
     <row r="14" spans="1:10">
       <c r="A14">
         <v>11</v>
       </c>
-      <c r="B14">
-        <v>11.5</v>
+      <c r="B14" t="s">
+        <v>56</v>
       </c>
       <c r="C14" t="s">
-        <v>66</v>
+        <v>57</v>
       </c>
       <c r="D14" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="E14" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="F14" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="G14" t="s">
         <v>13</v>
       </c>
       <c r="I14" t="s">
-        <v>67</v>
+        <v>58</v>
       </c>
       <c r="J14" t="s">
-        <v>32</v>
-[...57 lines deleted...]
-        <v>72</v>
+        <v>59</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">