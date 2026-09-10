--- v1 (2026-06-30)
+++ v2 (2026-09-10)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="60">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="61">
   <si>
     <t>Measure</t>
   </si>
   <si>
     <t>Items</t>
   </si>
   <si>
     <t>Measure name</t>
   </si>
   <si>
     <t>Indicative Implementation Date</t>
   </si>
   <si>
     <t>Definitive Implementation Date</t>
   </si>
   <si>
     <t>TA needs notified</t>
   </si>
   <si>
     <t>Progress reported</t>
   </si>
   <si>
     <t>Donor / Agency</t>
   </si>
   <si>
@@ -128,50 +128,53 @@
   <si>
     <t>Infrastructure and equipment, Human resources and training</t>
   </si>
   <si>
     <t>Pre-arrival processing</t>
   </si>
   <si>
     <t>30 June 2025</t>
   </si>
   <si>
     <t>USAID</t>
   </si>
   <si>
     <t>The National Board of Revenue is currently working to implement this Measure with technical assistance from the USAID.
 Assistance required:
 1.	Support for legislation
 2.	Consultation with stakeholders through workshops, seminars and round table meetings
 3.	Training
 4.	Capacity development</t>
   </si>
   <si>
     <t>Legislative and regulatory framework, Human resources and training</t>
   </si>
   <si>
     <t>Risk management</t>
+  </si>
+  <si>
+    <t>30 June 2029</t>
   </si>
   <si>
     <t>The National Board of Revenue is currently working to implement this measure with technical assistance from the USAID and the World Bank Group (WBG). Assistance required:
 1.	Support for legislation.
 2.	Consultation.
 3.	Training
 4.	Capacity development
 5.	Need Assessment
 The Plant Quarantine Wing has previously received training from the WBG. it requires assistance from development partners for.
 1.	Capacity development of surveillance mechanism.
 2.	Establishment of pest Risk Analysis (PRA) procedure.
 3.	Technical support on risk assessment and mitigation. 
 4.	Documentary and awareness development program in social media for moral and ethical responsibilities.
 5.	preparation of some SOPs and manuals for risk management issues.
 The Bangladesh Standards and Testing Institute (BSTI) is working to implement this measure wing technical assistance from the World Bank Group. It requires assistance for:
 1.	Stabilization of the Risk management system following international best practices.
 2.	Training for the Risk Management Committee members. 
 3.	On-site visit for Risk Management Committee that have successfully established the system.
 No development partner is currently working with Bangladesh Atomic Energy Commission in this regard. It requires assistance from development partners in the area of risk management.
 For Developing laboratory facilities, accredited process is going on. plant quarantine wing of DAE need official assistance.
 Mentioned that, automation process of import and export permit already been started.</t>
   </si>
   <si>
     <t>Information and communication technologies (ICT), Legislative and regulatory framework, Diagnostic and Needs Assessment, Human resources and training, Awareness-raising</t>
   </si>
@@ -811,313 +814,313 @@
       </c>
       <c r="H5" t="s">
         <v>27</v>
       </c>
       <c r="I5" t="s">
         <v>28</v>
       </c>
       <c r="J5" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6">
         <v>7.4</v>
       </c>
       <c r="B6">
         <v>7.4</v>
       </c>
       <c r="C6" t="s">
         <v>30</v>
       </c>
       <c r="D6" t="s">
         <v>22</v>
       </c>
       <c r="E6" t="s">
-        <v>11</v>
+        <v>31</v>
       </c>
       <c r="F6" t="s">
         <v>12</v>
       </c>
       <c r="G6" t="s">
         <v>13</v>
       </c>
       <c r="H6" t="s">
         <v>14</v>
       </c>
       <c r="I6" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="J6" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7">
         <v>7.5</v>
       </c>
       <c r="B7">
         <v>7.5</v>
       </c>
       <c r="C7" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="D7" t="s">
         <v>11</v>
       </c>
       <c r="E7" t="s">
         <v>11</v>
       </c>
       <c r="F7" t="s">
         <v>12</v>
       </c>
       <c r="G7" t="s">
         <v>13</v>
       </c>
       <c r="H7" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="I7" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="J7" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="A8">
         <v>7.7</v>
       </c>
       <c r="B8">
         <v>7.7</v>
       </c>
       <c r="C8" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D8" t="s">
         <v>11</v>
       </c>
       <c r="E8" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="F8" t="s">
         <v>12</v>
       </c>
       <c r="G8" t="s">
         <v>13</v>
       </c>
       <c r="H8" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="I8" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="J8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="9" spans="1:10">
       <c r="A9">
         <v>7.8</v>
       </c>
       <c r="B9">
         <v>7.8</v>
       </c>
       <c r="C9" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="D9" t="s">
         <v>11</v>
       </c>
       <c r="E9" t="s">
         <v>11</v>
       </c>
       <c r="F9" t="s">
         <v>12</v>
       </c>
       <c r="G9" t="s">
         <v>13</v>
       </c>
       <c r="H9" t="s">
         <v>27</v>
       </c>
       <c r="I9" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="J9" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="10" spans="1:10">
       <c r="A10">
         <v>7.9</v>
       </c>
       <c r="B10">
         <v>7.9</v>
       </c>
       <c r="C10" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="D10" t="s">
         <v>22</v>
       </c>
       <c r="E10" t="s">
-        <v>11</v>
+        <v>31</v>
       </c>
       <c r="F10" t="s">
         <v>12</v>
       </c>
       <c r="G10" t="s">
         <v>13</v>
       </c>
       <c r="I10" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="J10" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
     </row>
     <row r="11" spans="1:10">
       <c r="A11">
         <v>8</v>
       </c>
       <c r="B11">
         <v>8</v>
       </c>
       <c r="C11" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="D11" t="s">
         <v>22</v>
       </c>
       <c r="E11" t="s">
         <v>22</v>
       </c>
       <c r="F11" t="s">
         <v>12</v>
       </c>
       <c r="G11" t="s">
         <v>13</v>
       </c>
       <c r="H11" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="I11" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="J11" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="12" spans="1:10">
       <c r="A12">
         <v>10.1</v>
       </c>
       <c r="B12" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="C12" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="D12" t="s">
         <v>22</v>
       </c>
       <c r="E12" t="s">
         <v>11</v>
       </c>
       <c r="F12" t="s">
         <v>12</v>
       </c>
       <c r="G12" t="s">
         <v>13</v>
       </c>
       <c r="I12" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="J12" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
     </row>
     <row r="13" spans="1:10">
       <c r="A13">
         <v>10.4</v>
       </c>
       <c r="B13">
         <v>10.4</v>
       </c>
       <c r="C13" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="D13" t="s">
         <v>22</v>
       </c>
       <c r="E13" t="s">
         <v>22</v>
       </c>
       <c r="F13" t="s">
         <v>12</v>
       </c>
       <c r="G13" t="s">
         <v>13</v>
       </c>
       <c r="H13" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="I13" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="J13" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="14" spans="1:10">
       <c r="A14">
         <v>11</v>
       </c>
       <c r="B14" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="C14" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="D14" t="s">
         <v>22</v>
       </c>
       <c r="E14" t="s">
         <v>22</v>
       </c>
       <c r="F14" t="s">
         <v>12</v>
       </c>
       <c r="G14" t="s">
         <v>13</v>
       </c>
       <c r="I14" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="J14" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">