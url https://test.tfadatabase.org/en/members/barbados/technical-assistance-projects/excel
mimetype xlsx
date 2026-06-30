--- v0 (2025-11-09)
+++ v1 (2026-06-30)
@@ -12,293 +12,257 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="69">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="57">
   <si>
     <t>Measure</t>
   </si>
   <si>
     <t>Items</t>
   </si>
   <si>
     <t>Measure name</t>
   </si>
   <si>
     <t>Indicative Implementation Date</t>
   </si>
   <si>
     <t>Definitive Implementation Date</t>
   </si>
   <si>
     <t>TA needs notified</t>
   </si>
   <si>
     <t>Progress reported</t>
   </si>
   <si>
     <t>Donor / Agency</t>
   </si>
   <si>
     <t>TA Description</t>
   </si>
   <si>
     <t>Tags</t>
   </si>
   <si>
-    <t>1.1.1 (a), 1.1.1 (b), 1.1.1 (c), 1.1.1 (d), 1.1.1 (e), 1.1.1 (f), 1.1.1 (g), 1.1.1 (h), 1.1.1 (i), 1.1.1 (j)</t>
+    <t>1.1.1</t>
   </si>
   <si>
     <t>Publication</t>
   </si>
   <si>
     <t>31 December 2023</t>
   </si>
   <si>
     <t>31 December 2028</t>
-  </si>
-[...1 lines deleted...]
-    <t>Yes</t>
   </si>
   <si>
     <t>No</t>
   </si>
   <si>
     <t xml:space="preserve">	An assessment of the best method for publishing information accessible free of charge to all interested parties, taking account of regional initiatives and responsibilities.
 	An electronic platform accessible to all departments that provides information on import/export and transit activities accessible and user friendly to all stakeholders in the form of a Trade Information Portal.
 	Assistance in identifying the platform, building it, providing training for future development and establishing a local capacity to maintain it in all relevant agencies.
 	Review the legal framework for provision of information free of charge for all agencies engaged import/export/transit process.
 	Provide advice and assistance to identify the information requirements of all private sector stakeholders so that it can be freely and effectively delivered.
 	Review the coordination and delivery of information at departmental, national and regional levels to establish an effective structure.
 	Ensure that all activities are coordinated with the Ministry of Innovation, Science and Smart Technology (MIST).
 </t>
   </si>
   <si>
     <t>Information and communication technologies (ICT), Legislative and regulatory framework, Institutional procedures, Human resources and training</t>
   </si>
   <si>
-    <t>1.2.1 (a), 1.2.1 (b), 1.2.1 (c), 1.2.2, 1.2.3</t>
-[...1 lines deleted...]
-  <si>
     <t>Information available through internet</t>
   </si>
   <si>
-    <t>1.4 (a), 1.4 (b), 1.4 (c)</t>
-[...1 lines deleted...]
-  <si>
     <t>Notification</t>
-  </si>
-[...1 lines deleted...]
-    <t>3.1, 3.2 (a), 3.2 (b), 3.3, 3.4, 3.5, 3.6 (a), 3.6 (b), 3.6 (c), 3.7, 3.8, 3.9 (a) (i), 3.9 (a) (ii), 3.9 (b) (i), 3.9 (b) (ii), 3.9 (b) (iii), 3.9 (b) (iv), 3.9 (c), 3.9 (d)</t>
   </si>
   <si>
     <t>Advance rulings</t>
   </si>
   <si>
     <t>31 December 2022</t>
   </si>
   <si>
     <t>31 December 2025</t>
   </si>
   <si>
     <t xml:space="preserve">	Review of the laws and processes in collaboration with key stakeholders taking into account regional as well as national obligations with a view to establish standard operating procedures. Training to ensure that all stakeholders are informed of the processes and can be confident in utilising the facility.
 	Specifically, in relation to standards, review the capacity of the conformity assessment mechanisms including laboratory testing to provide the relevant information, taking account of regional commitments and initiatives.
 </t>
   </si>
   <si>
     <t>Legislative and regulatory framework, Diagnostic and Needs Assessment, Human resources and training</t>
-  </si>
-[...1 lines deleted...]
-    <t>4.4 (a), 4.4 (b), 4.4 end paragraph</t>
   </si>
   <si>
     <t>Procedures for appeal or review</t>
   </si>
   <si>
     <t>31 December 2019</t>
   </si>
   <si>
     <t>31 December 2024</t>
   </si>
   <si>
     <t xml:space="preserve">	To review the laws and process to eliminate delays including the review of the practicality of establishing an appeals tribunal system.
 	Assistance to Customs to further develop the capacity and mechanisms to decide in a more timely manner.
 	Develop process for informing the business community of the opportunities and methodology for appeal.
 	Provide training to those who are going to sit on the Appeals Panels.
 </t>
   </si>
   <si>
     <t>Information and communication technologies (ICT), Legislative and regulatory framework, Human resources and training, Awareness-raising</t>
-  </si>
-[...1 lines deleted...]
-    <t>6.1.1, 6.1.2, 6.1.3, 6.1.4</t>
   </si>
   <si>
     <t>General disciplines on fees and charges</t>
   </si>
   <si>
     <t xml:space="preserve">	Review all fees and charges across all agencies in the import/export/transit process including charges for overtime.  Identifying reasons and continued necessity for those charges.
 	Ensure that all charges are compliant with regional and other international obligations.
 	Identify the best methodologies for open provision of information on all fees and charges to all interested parties.
 	Establish in all agencies a system and operating procedures for the regular review of the continued necessity and relevance of charges.
 	Establish a clear methodology for the stakeholders to comment on proposed changes to fees and charges before they come into force.
 	Providing training and developing competencies to all agencies in using methodologies to quantify costs in order to justify fees and charges.
 </t>
   </si>
   <si>
     <t>Information and communication technologies (ICT), Legislative and regulatory framework, Diagnostic and Needs Assessment, Human resources and training</t>
   </si>
   <si>
-    <t>6.2 (i), 6.2 (ii)</t>
-[...1 lines deleted...]
-  <si>
     <t>Specific disciplines on fees and charges</t>
   </si>
   <si>
     <t>31 December 2026</t>
   </si>
   <si>
     <t xml:space="preserve">	To review the current practice of applying a processing fee to documentation and assess its continued appropriateness particularly in relation to electronic processing and if it is concluded that the fee remains justifiable identify a methodology for calculating the level of the fee in keeping with the article taking account of regional commitments.
 	Review against international practice the processes and fees for clearance of goods outside of official hours and develop standard operating procedures to ensure their compliance with Article 6.
 </t>
   </si>
   <si>
     <t>Information and communication technologies (ICT), Legislative and regulatory framework, Diagnostic and Needs Assessment</t>
   </si>
   <si>
-    <t>6.3.4 (a), 6.3.4 (b)</t>
+    <t>6.3.4, 6.3.7</t>
   </si>
   <si>
     <t>Penalty Disciplines</t>
   </si>
   <si>
     <t>	Review the processes in place across all agencies to ensure current practices are in full compliance with article 6.3.4 and ensure that standard operating procedures are developed and put in place for regular review to ensure compliance with international best practice.</t>
   </si>
   <si>
     <t>Legislative and regulatory framework, Institutional procedures</t>
-  </si>
-[...4 lines deleted...]
-    <t>7.4.1, 7.4.2, 7.4.3, 7.4.4</t>
   </si>
   <si>
     <t>Risk management</t>
   </si>
   <si>
     <t xml:space="preserve">	The current risk management processes by all agencies should be critically reviewed with a view to ensuring they are legally based, relevant, effective and proportional to the risks. This will include examination of inter-agency cooperation and coordination over risk including access to relevant IT systems, national, regional and international.
 	Training to be undertaken with all agencies in the identification of risks.
 	The development of an analysis capability that produces profiles to ensure the proportional application of controls in all agencies.
 	Ensure agencies are better equipped to provide information to the stakeholders on the risk management process to enhance their understanding of its ability to support their business.
 	Identify the need for and ensure the adequate provision and maintenance of IT facilities, databases and other technology including scanners across all agencies necessary for the timely application of risk management.
 	Develop appropriate training processes for organisations associated with the import/export process including the docks and airport in identifying risks with a focus on sanitary and phytosanitary, contraband and national security issues.
 </t>
   </si>
   <si>
     <t>Information and communication technologies (ICT), Legislative and regulatory framework, Infrastructure and equipment, Diagnostic and Needs Assessment, Human resources and training</t>
   </si>
   <si>
-    <t>7.5.1, 7.5.2, 7.5.3, 7.5.4</t>
-[...1 lines deleted...]
-  <si>
     <t>Post-clearance audit</t>
   </si>
   <si>
     <t>31 December 2027</t>
   </si>
   <si>
     <t xml:space="preserve">	Training of trainers who will ensure that the customs service is aware of post clearance audit and the part they should play in it.
 	Provide training and information to the business community to ensure they fully understand and comply with the processes of post-clearance audit and their obligations to it. Incorporating within this information for the business community on record keeping and related activities.
 	Reviewing the structure and process to ensure that maximum advantage of the post clearance audit system is incorporated in risk management system.
 	Specialize accountancy training for customs auditors.
 	Review the potential for post clearance audit activities in other border agencies to ensure that any opportunity for reducing control at the border is implemented.
 </t>
   </si>
   <si>
     <t>Legislative and regulatory framework, Diagnostic and Needs Assessment, Human resources and training, Awareness-raising</t>
   </si>
   <si>
-    <t>7.7.1, 7.7.2 (a) (i), 7.7.2 (a) (ii), 7.7.2 (a) (iii), 7.7.2 (a) (iv), 7.7.2 (b) (i), 7.7.2 (b) (ii), 7.7.3 (a), 7.7.3 (b), 7.7.3 (c), 7.7.3 (d), 7.7.3 (e), 7.7.3 (f), 7.7.3 (g), 7.7.4, 7.7.5, 7.7.6</t>
-[...1 lines deleted...]
-  <si>
     <t>Authorized operators</t>
   </si>
   <si>
     <t xml:space="preserve">	Review the pilot project to ensure that it is representative of all areas of business activity and will provide an effective basis for the development of an AO programme.
 	Based on the results of the pilot and discussion with the business community of their experience of the process, adapt the AO development appropriate to the Barbadian business condition.
 	Provides support to the customs training programme for the development of an AO.
 	Develop and implement an awareness programme for business community to ensure effective take up of the AO process.
 </t>
   </si>
   <si>
     <t>Diagnostic and Needs Assessment, Human resources and training, Awareness-raising</t>
   </si>
   <si>
-    <t>10.1.1 (a), 10.1.1 (b), 10.1.1 (c), 10.1.1 (d)</t>
+    <t>10.1.1</t>
   </si>
   <si>
     <t>Formalities</t>
   </si>
   <si>
     <t>31 December 2020</t>
   </si>
   <si>
     <t xml:space="preserve">	All agencies are supported in undertaking a review of their current documentation requirements to identify areas for simplification of the process including the removal of no longer essential documents.
 	Technical assistance for customs in relation to the clearance times. A holistic approach to review the customs documentation and ensure full compliance with the regional initiatives to harmonise customs legislation.
 	All border agencies review documentary requirements to ensure maximum harmonisation and simplicity.
 	Identify in all agencies opportunities for development and acceptance of e-documentation taking fully into account the opportunities for SPS e-certification.
 	Create a mechanism for maximising the awareness of the business community of the opportunities to use e-documentation.
 	Assist in maximising effective engagement with CARICOM in the development of electronically certified documents.
 </t>
   </si>
   <si>
     <t>Information and communication technologies (ICT), Legislative and regulatory framework, Diagnostic and Needs Assessment, Awareness-raising</t>
-  </si>
-[...1 lines deleted...]
-    <t>10.4.1, 10.4.2, 10.4.3, 10.4.4</t>
   </si>
   <si>
     <t>Single window</t>
   </si>
   <si>
     <t xml:space="preserve">	A reassessment of the current situation in Barbados in relation to the single window development, to identify the challenges and solutions, to ensure that a single window accessible to all agencies and the business community is developed at the earliest opportunity, taking fully into account regional initiatives.
 	To identify the needs of all agencies in ensuring that they have technology and equipment capable of interfacing effectively to be compatible with a single window.
 	Training for the border agencies and the business community in the operation of the single window.
 	Review the laws relating to the implementation and use of a single window together with data protection issues.
 </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
@@ -612,51 +576,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J15"/>
+  <dimension ref="A1:J14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
@@ -672,434 +636,405 @@
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2">
         <v>1.1</v>
       </c>
       <c r="B2" t="s">
         <v>10</v>
       </c>
       <c r="C2" t="s">
         <v>11</v>
       </c>
       <c r="D2" t="s">
         <v>12</v>
       </c>
       <c r="E2" t="s">
         <v>13</v>
       </c>
       <c r="F2" t="s">
         <v>14</v>
       </c>
       <c r="G2" t="s">
+        <v>14</v>
+      </c>
+      <c r="I2" t="s">
         <v>15</v>
       </c>
-      <c r="I2" t="s">
+      <c r="J2" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>17</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3">
         <v>1.2</v>
       </c>
-      <c r="B3" t="s">
-        <v>18</v>
+      <c r="B3">
+        <v>1.2</v>
       </c>
       <c r="C3" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="D3" t="s">
         <v>12</v>
       </c>
       <c r="E3" t="s">
         <v>13</v>
       </c>
       <c r="F3" t="s">
         <v>14</v>
       </c>
       <c r="G3" t="s">
+        <v>14</v>
+      </c>
+      <c r="I3" t="s">
         <v>15</v>
       </c>
-      <c r="I3" t="s">
+      <c r="J3" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>17</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4">
         <v>1.4</v>
       </c>
-      <c r="B4" t="s">
-        <v>20</v>
+      <c r="B4">
+        <v>1.4</v>
       </c>
       <c r="C4" t="s">
-        <v>21</v>
+        <v>18</v>
       </c>
       <c r="D4" t="s">
         <v>12</v>
       </c>
       <c r="E4" t="s">
         <v>13</v>
       </c>
       <c r="F4" t="s">
         <v>14</v>
       </c>
       <c r="G4" t="s">
+        <v>14</v>
+      </c>
+      <c r="I4" t="s">
         <v>15</v>
       </c>
-      <c r="I4" t="s">
+      <c r="J4" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>17</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="A5">
         <v>3</v>
       </c>
-      <c r="B5" t="s">
+      <c r="B5">
+        <v>3</v>
+      </c>
+      <c r="C5" t="s">
+        <v>19</v>
+      </c>
+      <c r="D5" t="s">
+        <v>20</v>
+      </c>
+      <c r="E5" t="s">
+        <v>21</v>
+      </c>
+      <c r="F5" t="s">
+        <v>14</v>
+      </c>
+      <c r="G5" t="s">
+        <v>14</v>
+      </c>
+      <c r="I5" t="s">
         <v>22</v>
       </c>
-      <c r="C5" t="s">
+      <c r="J5" t="s">
         <v>23</v>
-      </c>
-[...16 lines deleted...]
-        <v>27</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6">
         <v>4</v>
       </c>
-      <c r="B6" t="s">
+      <c r="B6">
+        <v>4.4</v>
+      </c>
+      <c r="C6" t="s">
+        <v>24</v>
+      </c>
+      <c r="D6" t="s">
+        <v>25</v>
+      </c>
+      <c r="E6" t="s">
+        <v>26</v>
+      </c>
+      <c r="F6" t="s">
+        <v>14</v>
+      </c>
+      <c r="G6" t="s">
+        <v>14</v>
+      </c>
+      <c r="I6" t="s">
+        <v>27</v>
+      </c>
+      <c r="J6" t="s">
         <v>28</v>
-      </c>
-[...19 lines deleted...]
-        <v>33</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7">
         <v>6.1</v>
       </c>
-      <c r="B7" t="s">
-        <v>34</v>
+      <c r="B7">
+        <v>6.1</v>
       </c>
       <c r="C7" t="s">
-        <v>35</v>
+        <v>29</v>
       </c>
       <c r="D7" t="s">
         <v>12</v>
       </c>
       <c r="E7" t="s">
         <v>13</v>
       </c>
       <c r="F7" t="s">
         <v>14</v>
       </c>
       <c r="G7" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="I7" t="s">
-        <v>36</v>
+        <v>30</v>
       </c>
       <c r="J7" t="s">
-        <v>37</v>
+        <v>31</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="A8">
         <v>6.2</v>
       </c>
-      <c r="B8" t="s">
-        <v>38</v>
+      <c r="B8">
+        <v>6.2</v>
       </c>
       <c r="C8" t="s">
-        <v>39</v>
+        <v>32</v>
       </c>
       <c r="D8" t="s">
         <v>12</v>
       </c>
       <c r="E8" t="s">
-        <v>40</v>
+        <v>33</v>
       </c>
       <c r="F8" t="s">
         <v>14</v>
       </c>
       <c r="G8" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="I8" t="s">
-        <v>41</v>
+        <v>34</v>
       </c>
       <c r="J8" t="s">
-        <v>42</v>
+        <v>35</v>
       </c>
     </row>
     <row r="9" spans="1:10">
       <c r="A9">
         <v>6.3</v>
       </c>
       <c r="B9" t="s">
-        <v>43</v>
+        <v>36</v>
       </c>
       <c r="C9" t="s">
-        <v>44</v>
+        <v>37</v>
       </c>
       <c r="D9" t="s">
         <v>12</v>
       </c>
       <c r="E9" t="s">
         <v>13</v>
       </c>
       <c r="F9" t="s">
         <v>14</v>
       </c>
       <c r="G9" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="I9" t="s">
-        <v>45</v>
+        <v>38</v>
       </c>
       <c r="J9" t="s">
-        <v>46</v>
+        <v>39</v>
       </c>
     </row>
     <row r="10" spans="1:10">
       <c r="A10">
-        <v>6.3</v>
-[...2 lines deleted...]
-        <v>47</v>
+        <v>7.4</v>
+      </c>
+      <c r="B10">
+        <v>7.4</v>
       </c>
       <c r="C10" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="D10" t="s">
-        <v>12</v>
+        <v>25</v>
       </c>
       <c r="E10" t="s">
-        <v>13</v>
+        <v>26</v>
       </c>
       <c r="F10" t="s">
         <v>14</v>
       </c>
       <c r="G10" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="I10" t="s">
-        <v>45</v>
+        <v>41</v>
       </c>
       <c r="J10" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
     </row>
     <row r="11" spans="1:10">
       <c r="A11">
-        <v>7.4</v>
-[...2 lines deleted...]
-        <v>48</v>
+        <v>7.5</v>
+      </c>
+      <c r="B11">
+        <v>7.5</v>
       </c>
       <c r="C11" t="s">
-        <v>49</v>
+        <v>43</v>
       </c>
       <c r="D11" t="s">
-        <v>30</v>
+        <v>20</v>
       </c>
       <c r="E11" t="s">
-        <v>31</v>
+        <v>44</v>
       </c>
       <c r="F11" t="s">
         <v>14</v>
       </c>
       <c r="G11" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="I11" t="s">
-        <v>50</v>
+        <v>45</v>
       </c>
       <c r="J11" t="s">
-        <v>51</v>
+        <v>46</v>
       </c>
     </row>
     <row r="12" spans="1:10">
       <c r="A12">
-        <v>7.5</v>
-[...2 lines deleted...]
-        <v>52</v>
+        <v>7.7</v>
+      </c>
+      <c r="B12">
+        <v>7.7</v>
       </c>
       <c r="C12" t="s">
-        <v>53</v>
+        <v>47</v>
       </c>
       <c r="D12" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E12" t="s">
-        <v>54</v>
+        <v>26</v>
       </c>
       <c r="F12" t="s">
         <v>14</v>
       </c>
       <c r="G12" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="I12" t="s">
-        <v>55</v>
+        <v>48</v>
       </c>
       <c r="J12" t="s">
-        <v>56</v>
+        <v>49</v>
       </c>
     </row>
     <row r="13" spans="1:10">
       <c r="A13">
-        <v>7.7</v>
+        <v>10.1</v>
       </c>
       <c r="B13" t="s">
-        <v>57</v>
+        <v>50</v>
       </c>
       <c r="C13" t="s">
-        <v>58</v>
+        <v>51</v>
       </c>
       <c r="D13" t="s">
-        <v>30</v>
+        <v>52</v>
       </c>
       <c r="E13" t="s">
-        <v>31</v>
+        <v>12</v>
       </c>
       <c r="F13" t="s">
         <v>14</v>
       </c>
       <c r="G13" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="I13" t="s">
-        <v>59</v>
+        <v>53</v>
       </c>
       <c r="J13" t="s">
-        <v>60</v>
+        <v>54</v>
       </c>
     </row>
     <row r="14" spans="1:10">
       <c r="A14">
-        <v>10.1</v>
-[...2 lines deleted...]
-        <v>61</v>
+        <v>10.4</v>
+      </c>
+      <c r="B14">
+        <v>10.4</v>
       </c>
       <c r="C14" t="s">
-        <v>62</v>
+        <v>55</v>
       </c>
       <c r="D14" t="s">
-        <v>63</v>
+        <v>20</v>
       </c>
       <c r="E14" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="F14" t="s">
         <v>14</v>
       </c>
       <c r="G14" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="I14" t="s">
-        <v>64</v>
+        <v>56</v>
       </c>
       <c r="J14" t="s">
-        <v>65</v>
-[...28 lines deleted...]
-        <v>51</v>
+        <v>42</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">