--- v0 (2025-10-19)
+++ v1 (2026-06-30)
@@ -12,504 +12,499 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="127">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="104">
   <si>
     <t>Measure</t>
   </si>
   <si>
     <t>Items</t>
   </si>
   <si>
     <t>Measure name</t>
   </si>
   <si>
     <t>Indicative Implementation Date</t>
   </si>
   <si>
     <t>Definitive Implementation Date</t>
   </si>
   <si>
     <t>TA needs notified</t>
   </si>
   <si>
     <t>Progress reported</t>
   </si>
   <si>
     <t>Donor / Agency</t>
   </si>
   <si>
     <t>TA Description</t>
   </si>
   <si>
     <t>Tags</t>
   </si>
   <si>
-    <t>1.1.1 (a), 1.1.1 (b), 1.1.1 (c), 1.1.1 (d), 1.1.1 (e), 1.1.1 (f), 1.1.1 (g), 1.1.1 (h), 1.1.1 (i), 1.1.1 (j)</t>
+    <t>1.1.1</t>
   </si>
   <si>
     <t>Publication</t>
   </si>
   <si>
     <t>22 February 2020</t>
   </si>
   <si>
     <t>31 December 2023</t>
+  </si>
+  <si>
+    <t>No</t>
   </si>
   <si>
     <t>Yes</t>
   </si>
   <si>
     <t>CDB</t>
   </si>
   <si>
     <t>1. External Financial assistance to implement electronic version of Belize’s Customs tariffs and nomenclature and the electronic Customs Procedure Manual.
 2. Development of systems to safeguard and protect the authenticity of documents that are uploaded to avoid unauthorized use and manipulation.
 3. Diagnostic study on the relevance of the import licensing regime by product categories, so as to provide the scope for a modern policy/legal framework. Legal aid is required to proceed.
 4. Develop a trade portal requiring a functioning website for the Directorate General for Foreign Trade.
 5. Technical assistance to assess current infrastructure and recommendations for the development and implementation of an electronic trade management information system. Assistance should be inclusive of equipment and requisite training at all levels.
 6. External financial and technical assistance for a comprehensive information system for BAHA which will allow for electronic transactions and information sharing.
 7. External financial and technical assistance for the review and drafting of Sanitary and Phytosanitary regulations and bills.
 8. Technical assistance to ensure that the policy for the provision of trade and trade related information is in line with Government policies and regulations.
 9. Technical assistance needed to design a communications framework that meets the needs of BAHA and its stakeholders.
 10. Training and IT development/advancement.
+11. Technical and financial assistance to develop and implement a wide-area network for BAHA., . External Financial assistance to implement electronic version of Belize’s Customs tariffs and nomenclature and the electronic Customs Procedure Manual.
+2. Development of systems to safeguard and protect the authenticity of documents that are uploaded to avoid unauthorized use and manipulation.
+3. Diagnostic study on the relevance of the import licensing regime by product categories, so as to provide the scope for a modern policy/legal framework. Legal aid is required to proceed.
+4. Develop a trade portal requiring a functioning website for the Directorate General for Foreign Trade.
+5. Technical assistance to assess current infrastructure and recommendations for the development and implementation of an electronic trade management information system. Assistance should be inclusive of equipment and requisite training at all levels.
+6. External financial and technical assistance for a comprehensive information system for BAHA which will allow for electronic transactions and information sharing.
+7. External financial and technical assistance for the review and drafting of Sanitary and Phytosanitary regulations and bills.
+8. Technical assistance to ensure that the policy for the provision of trade and trade related information is in line with Government policies and regulations.
+9. Technical assistance needed to design a communications framework that meets the needs of BAHA and its stakeholders.
+10. Training and IT development/advancement.
 11. Technical and financial assistance to develop and implement a wide-area network for BAHA.</t>
   </si>
   <si>
     <t>Information and communication technologies (ICT), Legislative and regulatory framework, Infrastructure and equipment, Diagnostic and Needs Assessment, Human resources and training</t>
-  </si>
-[...1 lines deleted...]
-    <t>1.2.1 (a), 1.2.1 (b), 1.2.1 (c), 1.2.2, 1.2.3</t>
   </si>
   <si>
     <t>Information available through internet</t>
   </si>
   <si>
     <t>1. Legal aid required to:
 - Develop policy (guided by international standards) and guidelines.
 - Revise/Amend or Repeal the existing laws to take into considerations publication provisions as prescribed under the AILP.
 2. Training on NTBs/WTO AILP.
 3. Technical assistance and financial support in area of IT for safeguarding and protecting the authenticity of documents that are uploaded to avoid unauthorized use and manipulation.
 Note: TACB identified in Art. 1.1 also applicable here:
 1. External Financial assistance to implement electronic version of Belize’s Customs tariffs and nomenclature and the electronic Customs Procedure Manual.
 2. Development of systems to safeguard and protect the authenticity of documents that are uploaded to avoid unauthorized use and manipulation.
 3. Diagnostic study on the relevance of the import licensing regime by product categories, so as to provide the scope for a modern policy/legal framework. Legal aid is required to proceed.
 4. Develop a trade portal requiring a functioning website for the Directorate General for Foreign Trade.
 5. Technical assistance to assess current infrastructure and recommendations for the development and implementation of an electronic trade management information system. Assistance should be inclusive of equipment and requisite training at all levels.
 6. External financial and technical assistance for a comprehensive information system for BAHA which will allow for electronic transactions and information sharing.
 7. External financial and technical assistance for the review and drafting of Sanitary and Phytosanitary regulations and bills.
 8. Technical assistance to ensure that the policy for the provision of trade and trade related information is in line with Government policies and regulations.
 9. Technical assistance needed to design a communications framework that meets the needs of BAHA and its stakeholders.
 10. Training and IT development/advancement.
+11. Technical and financial assistance to develop and implement a wide-area network for BAHA., . Legal aid required to:
+- Develop policy (guided by international standards) and guidelines.
+- Revise/Amend or Repeal the existing laws to take into considerations publication provisions as prescribed under the AILP.
+2. Training on NTBs/WTO AILP.
+3. Technical assistance and financial support in area of IT for safeguarding and protecting the authenticity of documents that are uploaded to avoid unauthorized use and manipulation.
+Note: TACB identified in Art. 1.1 also applicable here:
+1. External Financial assistance to implement electronic version of Belize’s Customs tariffs and nomenclature and the electronic Customs Procedure Manual.
+2. Development of systems to safeguard and protect the authenticity of documents that are uploaded to avoid unauthorized use and manipulation.
+3. Diagnostic study on the relevance of the import licensing regime by product categories, so as to provide the scope for a modern policy/legal framework. Legal aid is required to proceed.
+4. Develop a trade portal requiring a functioning website for the Directorate General for Foreign Trade.
+5. Technical assistance to assess current infrastructure and recommendations for the development and implementation of an electronic trade management information system. Assistance should be inclusive of equipment and requisite training at all levels.
+6. External financial and technical assistance for a comprehensive information system for BAHA which will allow for electronic transactions and information sharing.
+7. External financial and technical assistance for the review and drafting of Sanitary and Phytosanitary regulations and bills.
+8. Technical assistance to ensure that the policy for the provision of trade and trade related information is in line with Government policies and regulations.
+9. Technical assistance needed to design a communications framework that meets the needs of BAHA and its stakeholders.
+10. Training and IT development/advancement.
 11. Technical and financial assistance to develop and implement a wide-area network for BAHA.</t>
-  </si>
-[...1 lines deleted...]
-    <t>1.3.1, 1.3.2, 1.3.3, 1.3.4</t>
   </si>
   <si>
     <t>Enquiry points</t>
   </si>
   <si>
     <t>31 December 2024</t>
   </si>
   <si>
     <t>1. Develop within the Directorate General for Foreign Trade a Trade Portal for the amalgamation of enquiries and responses.
 2. Legally establish Trade information enquiry point designated as the Central authority within the Government.
+3. Legal drafter to amend/revise the existing legislation to identify the Supplies Control Unit as the official contact point with functions and responsibilities clearly defined in all matters relevant to import licensing., . Develop within the Directorate General for Foreign Trade a Trade Portal for the amalgamation of enquiries and responses.
+2. Legally establish Trade information enquiry point designated as the Central authority within the Government.
 3. Legal drafter to amend/revise the existing legislation to identify the Supplies Control Unit as the official contact point with functions and responsibilities clearly defined in all matters relevant to import licensing.</t>
   </si>
   <si>
     <t>Information and communication technologies (ICT), Legislative and regulatory framework</t>
   </si>
   <si>
-    <t>1.4 (a), 1.4 (b), 1.4 (c)</t>
-[...1 lines deleted...]
-  <si>
     <t>Notification</t>
   </si>
   <si>
     <t>Training on WTO notification.</t>
   </si>
   <si>
     <t>Human resources and training</t>
-  </si>
-[...1 lines deleted...]
-    <t>2.1.1, 2.1.2, 2.1.3</t>
   </si>
   <si>
     <t>Comments and information before entry into force</t>
   </si>
   <si>
     <t>1. Provide more links through other trade related websites where all traders can have access to proposed changes to laws and regulations.
 2. Legal aid/advice required to:
 - Revise/Amend or Repeal the existing laws to take into considerations publication of procedures/administration etc. as prescribed under the AILP.
 - To proceed with compliance to the AILP.
+3. Training on NTBs/WTO AILP., . Provide more links through other trade related websites where all traders can have access to proposed changes to laws and regulations.
+2. Legal aid/advice required to:
+- Revise/Amend or Repeal the existing laws to take into considerations publication of procedures/administration etc. as prescribed under the AILP.
+- To proceed with compliance to the AILP.
 3. Training on NTBs/WTO AILP.</t>
   </si>
   <si>
     <t>Information and communication technologies (ICT), Legislative and regulatory framework, Institutional procedures, Human resources and training</t>
   </si>
   <si>
     <t>Consultations</t>
   </si>
   <si>
     <t>1. Technical Assistance to develop a Consultation policy; specific areas should include developing skills in regulatory impact assessment.
 2. Technical Consultancy to develop the strategy/ policy for consultations and designate unit for implementation.
 3. Legal Counsel to determine a standardized approach to consultations.</t>
   </si>
   <si>
     <t>Legislative and regulatory framework, Diagnostic and Needs Assessment, Institutional procedures</t>
   </si>
   <si>
-    <t>3.1, 3.2 (a), 3.2 (b), 3.3, 3.4, 3.5, 3.6 (a), 3.6 (b), 3.6 (c), 3.7, 3.8, 3.9 (a) (i), 3.9 (a) (ii), 3.9 (b) (i), 3.9 (b) (ii), 3.9 (b) (iii), 3.9 (b) (iv), 3.9 (c), 3.9 (d)</t>
-[...1 lines deleted...]
-  <si>
     <t>Advance rulings</t>
   </si>
   <si>
     <t>IMF</t>
   </si>
   <si>
     <t>1. Draftsperson needed with expertise in British common law to establish binding rulings.
 2. Training in binding rulings.
+3. 'Train the trainer' program., . Draftsperson needed with expertise in British common law to establish binding rulings.
+2. Training in binding rulings.
 3. 'Train the trainer' program.</t>
   </si>
   <si>
     <t>Legislative and regulatory framework, Human resources and training</t>
-  </si>
-[...1 lines deleted...]
-    <t>4.1 (a), 4.1 (b), 4.2, 4.3, 4.4 (a), 4.4 (b), 4.4 end paragraph, 4.5, 4.6</t>
   </si>
   <si>
     <t>Procedures for appeal or review</t>
   </si>
   <si>
     <t>22 February 2022</t>
   </si>
   <si>
     <t>1. Consultancy to determine the legal framework for Appeal or Review process.
 2. Legal Counsel to determine the framework for the institutionalization of the review and appeals process.
 3. Legal assistance is necessary to develop structure of appeals tribunal.
 4. Technical Assistance/Guidance to determine the human resource needs.
 5. Financial and technical resources for equipment and software and expertise in developing an efficient electronic filing system.
+6. Assistance with developing an appeal policy and relevant procedures., . Consultancy to determine the legal framework for Appeal or Review process.
+2. Legal Counsel to determine the framework for the institutionalization of the review and appeals process.
+3. Legal assistance is necessary to develop structure of appeals tribunal.
+4. Technical Assistance/Guidance to determine the human resource needs.
+5. Financial and technical resources for equipment and software and expertise in developing an efficient electronic filing system.
 6. Assistance with developing an appeal policy and relevant procedures.</t>
   </si>
   <si>
     <t>Information and communication technologies (ICT), Legislative and regulatory framework, Infrastructure and equipment, Institutional procedures, Human resources and training</t>
-  </si>
-[...1 lines deleted...]
-    <t>5.1 (a), 5.1 (b), 5.1 (c), 5.1 (d)</t>
   </si>
   <si>
     <t>Notifications for enhanced controls or inspections</t>
   </si>
   <si>
     <t>22 February 2019</t>
   </si>
   <si>
     <t>USDA, OIRSA</t>
   </si>
   <si>
     <t>1. Legal advice due to:
 -Lack of legal provision for import control purposes to be shared among border agencies.
 -Lack of established procedures to notify border authorities with respect to enhancing controls and inspections.
 -Lack of established procedures to ensure publication of a notice of termination of an import alert in a non-discriminatory and easily accessible manner.
 2. Technical Assistance and financial support needed to set up an alert system of notification for BAHA.
+3. A Systems Administrator has been hired in the interim to assist with updating BAHA's website however we lack an information and alert system to notify other agencies and service users regarding enhanced controls and inspections., . Legal advice due to:
+-Lack of legal provision for import control purposes to be shared among border agencies.
+-Lack of established procedures to notify border authorities with respect to enhancing controls and inspections.
+-Lack of established procedures to ensure publication of a notice of termination of an import alert in a non-discriminatory and easily accessible manner.
+2. Technical Assistance and financial support needed to set up an alert system of notification for BAHA.
 3. A Systems Administrator has been hired in the interim to assist with updating BAHA's website however we lack an information and alert system to notify other agencies and service users regarding enhanced controls and inspections.</t>
   </si>
   <si>
     <t>Information and communication technologies (ICT), Legislative and regulatory framework, Institutional procedures, Awareness-raising</t>
   </si>
   <si>
     <t>Detention</t>
   </si>
   <si>
     <t>31 December 2030</t>
   </si>
   <si>
     <t>There is need for quarantine holding facilities at all major points of entry inclusive of treatment facilities and refrigeration units.</t>
   </si>
   <si>
     <t>Infrastructure and equipment</t>
-  </si>
-[...1 lines deleted...]
-    <t>5.3.1, 5.3.2, 5.3.3</t>
   </si>
   <si>
     <t>Test procedures</t>
   </si>
   <si>
     <t>1.Technical assistance in acquisition of equipment for the National Forensic Laboratory which performs testing for Customs.
 2. All BAHA diagnostic units require more human and material resources to improve testing capacity and to meet ISO 17025 accreditation.
+3. Capacity Building of officers., .Technical assistance in acquisition of equipment for the National Forensic Laboratory which performs testing for Customs.
+2. All BAHA diagnostic units require more human and material resources to improve testing capacity and to meet ISO 17025 accreditation.
 3. Capacity Building of officers.</t>
   </si>
   <si>
     <t>Infrastructure and equipment, Human resources and training</t>
   </si>
   <si>
-    <t>6.2 (i), 6.2 (ii)</t>
-[...1 lines deleted...]
-  <si>
     <t>Specific disciplines on fees and charges</t>
   </si>
   <si>
     <t>22 August 2021</t>
-  </si>
-[...1 lines deleted...]
-    <t>No</t>
   </si>
   <si>
     <t>-Advance Cargo Information System - Infrastructure support
 -Valuation - Technical guidance in valuation and advance rulings
 - Enforcement - Training and equipment</t>
   </si>
   <si>
     <t>Information and communication technologies (ICT), Infrastructure and equipment, Human resources and training</t>
   </si>
   <si>
-    <t>6.3.1, 6.3.2, 6.3.3, 6.3.4 (a), 6.3.4 (b), 6.3.5, 6.3.6, 6.3.7</t>
-[...1 lines deleted...]
-  <si>
     <t>Penalty Disciplines</t>
   </si>
   <si>
-    <t>1. There is a need for formal training.</t>
-[...2 lines deleted...]
-    <t>7.1.1, 7.1.2</t>
+    <t>1. There is a need for formal training., . There is a need for formal training.</t>
   </si>
   <si>
     <t>Pre-arrival processing</t>
   </si>
   <si>
     <t>31 December 2026</t>
   </si>
   <si>
     <t>1. Upgrade agencies to full electronic systems for connectivity to ASYCUDA WORLD. Revision of current systems, updating existing systems and creation of new systems (Single-window approach).
+2. BAHA need financial and technical assistance to implement an information system for the entire organisation.  This would then address both import and export procedures and facilitate recall mechanism when necessary. Training of personnel required in this aspect., . Upgrade agencies to full electronic systems for connectivity to ASYCUDA WORLD. Revision of current systems, updating existing systems and creation of new systems (Single-window approach).
 2. BAHA need financial and technical assistance to implement an information system for the entire organisation.  This would then address both import and export procedures and facilitate recall mechanism when necessary. Training of personnel required in this aspect.</t>
   </si>
   <si>
     <t>Information and communication technologies (ICT), Human resources and training</t>
   </si>
   <si>
     <t>Electronic payment</t>
   </si>
   <si>
     <t>The Customs and Excise Department allows electronic payments; it is currently engaged in an effort to include other agencies which require additional assistance and support from donors in implementing.
 Requires the following additional assistance and support not earlier anticipated:
 1.	Assistance and financial support for the development of a wide-area network for BAHA.
 2.	Assistance for the development of a legal framework that is supportive of electronic payments.</t>
   </si>
   <si>
-    <t>7.4.1, 7.4.2, 7.4.3, 7.4.4</t>
-[...1 lines deleted...]
-  <si>
     <t>Risk management</t>
   </si>
   <si>
     <t>CDB, WCO, IMF</t>
   </si>
   <si>
     <t>1. Acquire a legal draftsman.
 2. Acquire the necessary external technical assistance to develop a risk management strategy.
 3. Acquire the necessary external technical assistance to establish operating procedures due to lack of standardized criteria.
+4. Acquire the necessary external technical assistance in areas of risk management analysis in data gathering and criteria building., . Acquire a legal draftsman.
+2. Acquire the necessary external technical assistance to develop a risk management strategy.
+3. Acquire the necessary external technical assistance to establish operating procedures due to lack of standardized criteria.
 4. Acquire the necessary external technical assistance in areas of risk management analysis in data gathering and criteria building.</t>
   </si>
   <si>
     <t>Information and communication technologies (ICT), Legislative and regulatory framework, Institutional procedures</t>
-  </si>
-[...1 lines deleted...]
-    <t>7.5.1, 7.5.2, 7.5.3, 7.5.4</t>
   </si>
   <si>
     <t>Post-clearance audit</t>
   </si>
   <si>
     <t>IMF, WCO</t>
   </si>
   <si>
     <t>1. Provide specialized training to Post-Audit Unit. Secure specialized training from external sources. (WCO, EU and CCLEC).
 2. Request technical assistance to develop and implement the necessary systems. Secure technical assistance from EU.
+3. Restructuring of the Post-Audit Unit and acquiring the proper audit software and other analytical tools. Secure technical assistance for training, software and analytical tools funding., . Provide specialized training to Post-Audit Unit. Secure specialized training from external sources. (WCO, EU and CCLEC).
+2. Request technical assistance to develop and implement the necessary systems. Secure technical assistance from EU.
 3. Restructuring of the Post-Audit Unit and acquiring the proper audit software and other analytical tools. Secure technical assistance for training, software and analytical tools funding.</t>
   </si>
   <si>
     <t>Information and communication technologies (ICT), Institutional procedures, Human resources and training</t>
-  </si>
-[...1 lines deleted...]
-    <t>7.6.1, 7.6.2</t>
   </si>
   <si>
     <t>Average release times</t>
   </si>
   <si>
     <t>1. Technical assistance to develop TRS policy and procedures.
 2. Technical assistance for training in the use of TRS software.
+3. Assistance in conducting a study on the aspects that contribute to average release times for commodities regulated by BAHA., . Technical assistance to develop TRS policy and procedures.
+2. Technical assistance for training in the use of TRS software.
 3. Assistance in conducting a study on the aspects that contribute to average release times for commodities regulated by BAHA.</t>
   </si>
   <si>
     <t>Information and communication technologies (ICT), Legislative and regulatory framework, Diagnostic and Needs Assessment, Human resources and training</t>
-  </si>
-[...1 lines deleted...]
-    <t>7.8.1 (a), 7.8.1 (b), 7.8.1 (c), 7.8.1 (d), 7.8.1 (e), 7.8.1 (f), 7.8.1 (g), 7.8.1 (h), 7.8.2 (a), 7.8.2 (b), 7.8.2 (c), 7.8.2 (d), 7.8.3</t>
   </si>
   <si>
     <t>Expedited shipments</t>
   </si>
   <si>
     <t>1. Capacity building to develop and administer single document processing for expedited shipment (based on 2014 Needs Assessment).
 2. Funding for IT equipment for administering expedited shipments (based on 2014 Needs Assessment).
+3. TA for the standardization of procedures in expedited shipment., . Capacity building to develop and administer single document processing for expedited shipment (based on 2014 Needs Assessment).
+2. Funding for IT equipment for administering expedited shipments (based on 2014 Needs Assessment).
 3. TA for the standardization of procedures in expedited shipment.</t>
   </si>
   <si>
     <t>Information and communication technologies (ICT), Infrastructure and equipment, Institutional procedures</t>
   </si>
   <si>
-    <t>7.9.1 (a), 7.9.1 (b), 7.9.2, 7.9.3, 7.9.4</t>
-[...1 lines deleted...]
-  <si>
     <t>Perishable goods</t>
   </si>
   <si>
     <t>22 February 2021</t>
   </si>
   <si>
-    <t>1. Technical and financial assistance required to ensure that proper inspection facilities are in place for agricultural and food product at each official point of entry. In addition, for trade in live animals appropriate holding and inspection facilities need to be in place (facilitate quarantine period and treatment where necessary prior to import and export and where applicable even for in-transit consignments).</t>
+    <t>1. Technical and financial assistance required to ensure that proper inspection facilities are in place for agricultural and food product at each official point of entry. In addition, for trade in live animals appropriate holding and inspection facilities need to be in place (facilitate quarantine period and treatment where necessary prior to import and export and where applicable even for in-transit consignments)., . Technical and financial assistance required to ensure that proper inspection facilities are in place for agricultural and food product at each official point of entry. In addition, for trade in live animals appropriate holding and inspection facilities need to be in place (facilitate quarantine period and treatment where necessary prior to import and export and where applicable even for in-transit consignments).</t>
   </si>
   <si>
     <t>8.2 (b), 8.2 (c), 8.2 (d), 8.2 (e)</t>
   </si>
   <si>
     <t>Border Agency Cooperation</t>
   </si>
   <si>
     <t>31 January 2030</t>
   </si>
   <si>
     <t>1.	Assistance to conduct feasibility study.
 2.	Technical assistance to learn best practices in countries that have introduced joint border controls and one-stop border post control.
 3.	Financial assistance for equipment and software.
 4.	Technical assistance for strengthening the human resources of border agencies.
+5.	Technical assistance and cooperation for training and awareness building., .	Assistance to conduct feasibility study.
+2.	Technical assistance to learn best practices in countries that have introduced joint border controls and one-stop border post control.
+3.	Financial assistance for equipment and software.
+4.	Technical assistance for strengthening the human resources of border agencies.
 5.	Technical assistance and cooperation for training and awareness building.</t>
   </si>
   <si>
     <t>Information and communication technologies (ICT), Infrastructure and equipment, Diagnostic and Needs Assessment, Human resources and training, Awareness-raising</t>
   </si>
   <si>
     <t>10.3.1, 10.3.2</t>
   </si>
   <si>
     <t>Use of international standards</t>
   </si>
   <si>
-    <t>CDB, European Union</t>
+    <t>European Union, CDB</t>
   </si>
   <si>
     <t>Financial support to participate in meetings of the International Standard Setting Bodies and the WTO/SPS Committee Meetings.</t>
-  </si>
-[...1 lines deleted...]
-    <t>10.4.1, 10.4.2, 10.4.3, 10.4.4</t>
   </si>
   <si>
     <t>Single window</t>
   </si>
   <si>
     <t>CDB, IDB</t>
   </si>
   <si>
     <t>1. Technical Assistance and training for establishing a Single Window facility required.
 2. Technical Assistance: equipment for the operation of the single window.
 Capacity Building: Training for users (authorities, customs brokers, etc.) of the single window.
 3. Public awareness campaign on the need and benefits of the single window.
+4. A regional approach is being taken towards a regional single window; which will be compatible with international standard; Belize taking a national approach in being fully compliant. (Key issue: compatibility)., . Technical Assistance and training for establishing a Single Window facility required.
+2. Technical Assistance: equipment for the operation of the single window.
+Capacity Building: Training for users (authorities, customs brokers, etc.) of the single window.
+3. Public awareness campaign on the need and benefits of the single window.
 4. A regional approach is being taken towards a regional single window; which will be compatible with international standard; Belize taking a national approach in being fully compliant. (Key issue: compatibility).</t>
   </si>
   <si>
     <t>Information and communication technologies (ICT), Legislative and regulatory framework, Infrastructure and equipment, Institutional procedures, Human resources and training, Awareness-raising</t>
-  </si>
-[...1 lines deleted...]
-    <t>10.7.1, 10.7.2 (a), 10.7.2 (b), 10.7.2 (c), 10.7.2 (d), 10.7.2 (e)</t>
   </si>
   <si>
     <t>Common border procedures</t>
   </si>
   <si>
     <t>- Advance Cargo Information System - Infrastructure support
 - Valuation - Technical guidance in valuation and advance rulings
 - Enforcement - Training and equipment</t>
   </si>
   <si>
-    <t>10.9.1, 10.9.2 (a), 10.9.2 (b), 10.9.2 (c)</t>
-[...1 lines deleted...]
-  <si>
     <t>Temporary admission of goods and inward and outward processing</t>
   </si>
   <si>
-    <t>1. Technical assistance to provide specialized training. Lack of trained officers in supervision and audit of manufacturing operations.</t>
-[...2 lines deleted...]
-    <t>11.1 (a), 11.1 (b), 11.2, 11.3</t>
+    <t>1. Technical assistance to provide specialized training. Lack of trained officers in supervision and audit of manufacturing operations., . Technical assistance to provide specialized training. Lack of trained officers in supervision and audit of manufacturing operations.</t>
+  </si>
+  <si>
+    <t>11.1, 11.2, 11.3, 11.16, 11.17</t>
   </si>
   <si>
     <t>Transit</t>
   </si>
   <si>
-    <t>Comprehensive study and review of other fees and charges. Technical assistance needed for comprehensive study and review.</t>
-[...8 lines deleted...]
-    <t>Technical assistance to facilitate comprehensive review/study and draft a Legal text. Comprehensive review and analysis of viability and benefits of membership into SIECA (Include a clause to address cross border transit issues).</t>
+    <t>Comprehensive study and review of other fees and charges. Technical assistance needed for comprehensive study and review., Technical assistance to facilitate comprehensive review/study and draft a Legal text. Comprehensive review and analysis of viability and benefits of membership into SIECA (Include a clause to address cross border transit issues).</t>
   </si>
   <si>
     <t>Legislative and regulatory framework, Diagnostic and Needs Assessment</t>
-  </si>
-[...1 lines deleted...]
-    <t>Diagnostic and Needs Assessment, Legislative and regulatory framework</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -813,51 +808,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J29"/>
+  <dimension ref="A1:J27"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
@@ -873,876 +868,818 @@
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2">
         <v>1.1</v>
       </c>
       <c r="B2" t="s">
         <v>10</v>
       </c>
       <c r="C2" t="s">
         <v>11</v>
       </c>
       <c r="D2" t="s">
         <v>12</v>
       </c>
       <c r="E2" t="s">
         <v>13</v>
       </c>
       <c r="F2" t="s">
         <v>14</v>
       </c>
       <c r="G2" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H2" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I2" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="J2" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3">
         <v>1.2</v>
       </c>
-      <c r="B3" t="s">
-        <v>18</v>
+      <c r="B3">
+        <v>1.2</v>
       </c>
       <c r="C3" t="s">
         <v>19</v>
       </c>
       <c r="D3" t="s">
         <v>12</v>
       </c>
       <c r="E3" t="s">
         <v>13</v>
       </c>
       <c r="F3" t="s">
         <v>14</v>
       </c>
       <c r="G3" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H3" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I3" t="s">
         <v>20</v>
       </c>
       <c r="J3" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4">
         <v>1.3</v>
       </c>
-      <c r="B4" t="s">
+      <c r="B4">
+        <v>1.3</v>
+      </c>
+      <c r="C4" t="s">
         <v>21</v>
       </c>
-      <c r="C4" t="s">
+      <c r="D4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E4" t="s">
         <v>22</v>
       </c>
-      <c r="D4" t="s">
-[...2 lines deleted...]
-      <c r="E4" t="s">
+      <c r="F4" t="s">
+        <v>14</v>
+      </c>
+      <c r="G4" t="s">
+        <v>15</v>
+      </c>
+      <c r="H4" t="s">
+        <v>16</v>
+      </c>
+      <c r="I4" t="s">
         <v>23</v>
       </c>
-      <c r="F4" t="s">
-[...8 lines deleted...]
-      <c r="I4" t="s">
+      <c r="J4" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>25</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="A5">
         <v>1.4</v>
       </c>
-      <c r="B5" t="s">
-        <v>26</v>
+      <c r="B5">
+        <v>1.4</v>
       </c>
       <c r="C5" t="s">
-        <v>27</v>
+        <v>25</v>
       </c>
       <c r="D5" t="s">
         <v>12</v>
       </c>
       <c r="E5" t="s">
         <v>13</v>
       </c>
       <c r="F5" t="s">
         <v>14</v>
       </c>
       <c r="G5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I5" t="s">
-        <v>28</v>
+        <v>26</v>
       </c>
       <c r="J5" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6">
         <v>2.1</v>
       </c>
-      <c r="B6" t="s">
-        <v>30</v>
+      <c r="B6">
+        <v>2.1</v>
       </c>
       <c r="C6" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="D6" t="s">
         <v>12</v>
       </c>
       <c r="E6" t="s">
         <v>13</v>
       </c>
       <c r="F6" t="s">
         <v>14</v>
       </c>
       <c r="G6" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="I6" t="s">
-        <v>32</v>
+        <v>29</v>
       </c>
       <c r="J6" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7">
         <v>2.2</v>
       </c>
       <c r="B7">
         <v>2.2</v>
       </c>
       <c r="C7" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="D7" t="s">
         <v>12</v>
       </c>
       <c r="E7" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="F7" t="s">
         <v>14</v>
       </c>
       <c r="G7" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="I7" t="s">
-        <v>35</v>
+        <v>32</v>
       </c>
       <c r="J7" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="A8">
         <v>3</v>
       </c>
-      <c r="B8" t="s">
-        <v>37</v>
+      <c r="B8">
+        <v>3</v>
       </c>
       <c r="C8" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D8" t="s">
         <v>12</v>
       </c>
       <c r="E8" t="s">
         <v>13</v>
       </c>
       <c r="F8" t="s">
         <v>14</v>
       </c>
       <c r="G8" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H8" t="s">
-        <v>39</v>
+        <v>35</v>
       </c>
       <c r="I8" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="J8" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
     </row>
     <row r="9" spans="1:10">
       <c r="A9">
         <v>4</v>
       </c>
-      <c r="B9" t="s">
-        <v>42</v>
+      <c r="B9">
+        <v>4</v>
       </c>
       <c r="C9" t="s">
-        <v>43</v>
+        <v>38</v>
       </c>
       <c r="D9" t="s">
-        <v>44</v>
+        <v>39</v>
       </c>
       <c r="E9" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="F9" t="s">
         <v>14</v>
       </c>
       <c r="G9" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="I9" t="s">
-        <v>45</v>
+        <v>40</v>
       </c>
       <c r="J9" t="s">
-        <v>46</v>
+        <v>41</v>
       </c>
     </row>
     <row r="10" spans="1:10">
       <c r="A10">
         <v>5.1</v>
       </c>
-      <c r="B10" t="s">
-        <v>47</v>
+      <c r="B10">
+        <v>5.1</v>
       </c>
       <c r="C10" t="s">
-        <v>48</v>
+        <v>42</v>
       </c>
       <c r="D10" t="s">
-        <v>49</v>
+        <v>43</v>
       </c>
       <c r="E10" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="F10" t="s">
         <v>14</v>
       </c>
       <c r="G10" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H10" t="s">
-        <v>50</v>
+        <v>44</v>
       </c>
       <c r="I10" t="s">
-        <v>51</v>
+        <v>45</v>
       </c>
       <c r="J10" t="s">
-        <v>52</v>
+        <v>46</v>
       </c>
     </row>
     <row r="11" spans="1:10">
       <c r="A11">
         <v>5.2</v>
       </c>
       <c r="B11">
         <v>5.2</v>
       </c>
       <c r="C11" t="s">
-        <v>53</v>
+        <v>47</v>
       </c>
       <c r="D11" t="s">
-        <v>44</v>
+        <v>39</v>
       </c>
       <c r="E11" t="s">
-        <v>54</v>
+        <v>48</v>
       </c>
       <c r="F11" t="s">
         <v>14</v>
       </c>
       <c r="G11" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="I11" t="s">
-        <v>55</v>
+        <v>49</v>
       </c>
       <c r="J11" t="s">
-        <v>56</v>
+        <v>50</v>
       </c>
     </row>
     <row r="12" spans="1:10">
       <c r="A12">
         <v>5.3</v>
       </c>
-      <c r="B12" t="s">
-        <v>57</v>
+      <c r="B12">
+        <v>5.3</v>
       </c>
       <c r="C12" t="s">
-        <v>58</v>
+        <v>51</v>
       </c>
       <c r="D12" t="s">
         <v>12</v>
       </c>
       <c r="E12" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="F12" t="s">
         <v>14</v>
       </c>
       <c r="G12" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="I12" t="s">
-        <v>59</v>
+        <v>52</v>
       </c>
       <c r="J12" t="s">
-        <v>60</v>
+        <v>53</v>
       </c>
     </row>
     <row r="13" spans="1:10">
       <c r="A13">
         <v>6.2</v>
       </c>
-      <c r="B13" t="s">
-        <v>61</v>
+      <c r="B13">
+        <v>6.2</v>
       </c>
       <c r="C13" t="s">
-        <v>62</v>
+        <v>54</v>
       </c>
       <c r="D13" t="s">
         <v>12</v>
       </c>
       <c r="E13" t="s">
-        <v>63</v>
+        <v>55</v>
       </c>
       <c r="F13" t="s">
         <v>14</v>
       </c>
       <c r="G13" t="s">
-        <v>64</v>
+        <v>14</v>
       </c>
       <c r="I13" t="s">
-        <v>65</v>
+        <v>56</v>
       </c>
       <c r="J13" t="s">
-        <v>66</v>
+        <v>57</v>
       </c>
     </row>
     <row r="14" spans="1:10">
       <c r="A14">
         <v>6.3</v>
       </c>
-      <c r="B14" t="s">
-        <v>67</v>
+      <c r="B14">
+        <v>6.3</v>
       </c>
       <c r="C14" t="s">
-        <v>68</v>
+        <v>58</v>
       </c>
       <c r="D14" t="s">
         <v>12</v>
       </c>
       <c r="E14" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="F14" t="s">
         <v>14</v>
       </c>
       <c r="G14" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="I14" t="s">
-        <v>69</v>
+        <v>59</v>
       </c>
       <c r="J14" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
     </row>
     <row r="15" spans="1:10">
       <c r="A15">
         <v>7.1</v>
       </c>
-      <c r="B15" t="s">
-        <v>70</v>
+      <c r="B15">
+        <v>7.1</v>
       </c>
       <c r="C15" t="s">
-        <v>71</v>
+        <v>60</v>
       </c>
       <c r="D15" t="s">
         <v>12</v>
       </c>
       <c r="E15" t="s">
-        <v>72</v>
+        <v>61</v>
       </c>
       <c r="F15" t="s">
         <v>14</v>
       </c>
       <c r="G15" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="I15" t="s">
-        <v>73</v>
+        <v>62</v>
       </c>
       <c r="J15" t="s">
-        <v>74</v>
+        <v>63</v>
       </c>
     </row>
     <row r="16" spans="1:10">
       <c r="A16">
         <v>7.2</v>
       </c>
       <c r="B16">
         <v>7.2</v>
       </c>
       <c r="C16" t="s">
-        <v>75</v>
+        <v>64</v>
       </c>
       <c r="D16" t="s">
         <v>12</v>
       </c>
       <c r="E16" t="s">
-        <v>72</v>
+        <v>61</v>
       </c>
       <c r="F16" t="s">
         <v>14</v>
       </c>
       <c r="G16" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H16" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I16" t="s">
-        <v>76</v>
+        <v>65</v>
       </c>
       <c r="J16" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
     </row>
     <row r="17" spans="1:10">
       <c r="A17">
         <v>7.4</v>
       </c>
-      <c r="B17" t="s">
-        <v>77</v>
+      <c r="B17">
+        <v>7.4</v>
       </c>
       <c r="C17" t="s">
-        <v>78</v>
+        <v>66</v>
       </c>
       <c r="D17" t="s">
         <v>12</v>
       </c>
       <c r="E17" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="F17" t="s">
         <v>14</v>
       </c>
       <c r="G17" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H17" t="s">
-        <v>79</v>
+        <v>67</v>
       </c>
       <c r="I17" t="s">
-        <v>80</v>
+        <v>68</v>
       </c>
       <c r="J17" t="s">
-        <v>81</v>
+        <v>69</v>
       </c>
     </row>
     <row r="18" spans="1:10">
       <c r="A18">
         <v>7.5</v>
       </c>
-      <c r="B18" t="s">
-        <v>82</v>
+      <c r="B18">
+        <v>7.5</v>
       </c>
       <c r="C18" t="s">
-        <v>83</v>
+        <v>70</v>
       </c>
       <c r="D18" t="s">
         <v>12</v>
       </c>
       <c r="E18" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="F18" t="s">
         <v>14</v>
       </c>
       <c r="G18" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H18" t="s">
-        <v>84</v>
+        <v>71</v>
       </c>
       <c r="I18" t="s">
-        <v>85</v>
+        <v>72</v>
       </c>
       <c r="J18" t="s">
-        <v>86</v>
+        <v>73</v>
       </c>
     </row>
     <row r="19" spans="1:10">
       <c r="A19">
         <v>7.6</v>
       </c>
-      <c r="B19" t="s">
-        <v>87</v>
+      <c r="B19">
+        <v>7.6</v>
       </c>
       <c r="C19" t="s">
-        <v>88</v>
+        <v>74</v>
       </c>
       <c r="D19" t="s">
         <v>12</v>
       </c>
       <c r="E19" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="F19" t="s">
         <v>14</v>
       </c>
       <c r="G19" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H19" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I19" t="s">
-        <v>89</v>
+        <v>75</v>
       </c>
       <c r="J19" t="s">
-        <v>90</v>
+        <v>76</v>
       </c>
     </row>
     <row r="20" spans="1:10">
       <c r="A20">
         <v>7.8</v>
       </c>
-      <c r="B20" t="s">
-        <v>91</v>
+      <c r="B20">
+        <v>7.8</v>
       </c>
       <c r="C20" t="s">
-        <v>92</v>
+        <v>77</v>
       </c>
       <c r="D20" t="s">
         <v>12</v>
       </c>
       <c r="E20" t="s">
         <v>13</v>
       </c>
       <c r="F20" t="s">
         <v>14</v>
       </c>
       <c r="G20" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="I20" t="s">
-        <v>93</v>
+        <v>78</v>
       </c>
       <c r="J20" t="s">
-        <v>94</v>
+        <v>79</v>
       </c>
     </row>
     <row r="21" spans="1:10">
       <c r="A21">
         <v>7.9</v>
       </c>
-      <c r="B21" t="s">
-        <v>95</v>
+      <c r="B21">
+        <v>7.9</v>
       </c>
       <c r="C21" t="s">
-        <v>96</v>
+        <v>80</v>
       </c>
       <c r="D21" t="s">
-        <v>97</v>
+        <v>81</v>
       </c>
       <c r="E21" t="s">
-        <v>54</v>
+        <v>48</v>
       </c>
       <c r="F21" t="s">
         <v>14</v>
       </c>
       <c r="G21" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="I21" t="s">
-        <v>98</v>
+        <v>82</v>
       </c>
       <c r="J21" t="s">
-        <v>56</v>
+        <v>50</v>
       </c>
     </row>
     <row r="22" spans="1:10">
       <c r="A22">
         <v>8</v>
       </c>
       <c r="B22" t="s">
-        <v>99</v>
+        <v>83</v>
       </c>
       <c r="C22" t="s">
-        <v>100</v>
+        <v>84</v>
       </c>
       <c r="D22" t="s">
-        <v>49</v>
+        <v>43</v>
       </c>
       <c r="E22" t="s">
-        <v>101</v>
+        <v>85</v>
       </c>
       <c r="F22" t="s">
         <v>14</v>
       </c>
       <c r="G22" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="I22" t="s">
-        <v>102</v>
+        <v>86</v>
       </c>
       <c r="J22" t="s">
-        <v>103</v>
+        <v>87</v>
       </c>
     </row>
     <row r="23" spans="1:10">
       <c r="A23">
         <v>10.3</v>
       </c>
       <c r="B23" t="s">
-        <v>104</v>
+        <v>88</v>
       </c>
       <c r="C23" t="s">
-        <v>105</v>
+        <v>89</v>
       </c>
       <c r="D23" t="s">
         <v>12</v>
       </c>
       <c r="E23" t="s">
         <v>13</v>
       </c>
       <c r="F23" t="s">
         <v>14</v>
       </c>
       <c r="G23" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H23" t="s">
-        <v>106</v>
+        <v>90</v>
       </c>
       <c r="I23" t="s">
-        <v>107</v>
+        <v>91</v>
       </c>
       <c r="J23" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
     </row>
     <row r="24" spans="1:10">
       <c r="A24">
         <v>10.4</v>
       </c>
-      <c r="B24" t="s">
-        <v>108</v>
+      <c r="B24">
+        <v>10.4</v>
       </c>
       <c r="C24" t="s">
-        <v>109</v>
+        <v>92</v>
       </c>
       <c r="D24" t="s">
         <v>12</v>
       </c>
       <c r="E24" t="s">
-        <v>72</v>
+        <v>61</v>
       </c>
       <c r="F24" t="s">
         <v>14</v>
       </c>
       <c r="G24" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H24" t="s">
-        <v>110</v>
+        <v>93</v>
       </c>
       <c r="I24" t="s">
-        <v>111</v>
+        <v>94</v>
       </c>
       <c r="J24" t="s">
-        <v>112</v>
+        <v>95</v>
       </c>
     </row>
     <row r="25" spans="1:10">
       <c r="A25">
         <v>10.7</v>
       </c>
-      <c r="B25" t="s">
-        <v>113</v>
+      <c r="B25">
+        <v>10.7</v>
       </c>
       <c r="C25" t="s">
-        <v>114</v>
+        <v>96</v>
       </c>
       <c r="D25" t="s">
-        <v>49</v>
+        <v>43</v>
       </c>
       <c r="E25" t="s">
-        <v>63</v>
+        <v>55</v>
       </c>
       <c r="F25" t="s">
         <v>14</v>
       </c>
       <c r="G25" t="s">
-        <v>64</v>
+        <v>14</v>
       </c>
       <c r="I25" t="s">
-        <v>115</v>
+        <v>97</v>
       </c>
       <c r="J25" t="s">
-        <v>66</v>
+        <v>57</v>
       </c>
     </row>
     <row r="26" spans="1:10">
       <c r="A26">
         <v>10.9</v>
       </c>
-      <c r="B26" t="s">
-        <v>116</v>
+      <c r="B26">
+        <v>10.9</v>
       </c>
       <c r="C26" t="s">
-        <v>117</v>
+        <v>98</v>
       </c>
       <c r="D26" t="s">
         <v>12</v>
       </c>
       <c r="E26" t="s">
         <v>13</v>
       </c>
       <c r="F26" t="s">
         <v>14</v>
       </c>
       <c r="G26" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="I26" t="s">
-        <v>118</v>
+        <v>99</v>
       </c>
       <c r="J26" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
     </row>
     <row r="27" spans="1:10">
       <c r="A27">
         <v>11</v>
       </c>
       <c r="B27" t="s">
-        <v>119</v>
+        <v>100</v>
       </c>
       <c r="C27" t="s">
-        <v>120</v>
+        <v>101</v>
       </c>
       <c r="D27" t="s">
-        <v>44</v>
+        <v>39</v>
       </c>
       <c r="E27" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="F27" t="s">
         <v>14</v>
       </c>
       <c r="G27" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="I27" t="s">
-        <v>121</v>
+        <v>102</v>
       </c>
       <c r="J27" t="s">
-        <v>122</v>
-[...57 lines deleted...]
-        <v>126</v>
+        <v>103</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">