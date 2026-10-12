--- v1 (2026-06-30)
+++ v2 (2026-10-12)
@@ -1,62 +1,62 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="104">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="103">
   <si>
     <t>Measure</t>
   </si>
   <si>
     <t>Items</t>
   </si>
   <si>
     <t>Measure name</t>
   </si>
   <si>
     <t>Indicative Implementation Date</t>
   </si>
   <si>
     <t>Definitive Implementation Date</t>
   </si>
   <si>
     <t>TA needs notified</t>
   </si>
   <si>
     <t>Progress reported</t>
   </si>
   <si>
     <t>Donor / Agency</t>
   </si>
   <si>
@@ -388,53 +388,50 @@
     <t>1. Capacity building to develop and administer single document processing for expedited shipment (based on 2014 Needs Assessment).
 2. Funding for IT equipment for administering expedited shipments (based on 2014 Needs Assessment).
 3. TA for the standardization of procedures in expedited shipment., . Capacity building to develop and administer single document processing for expedited shipment (based on 2014 Needs Assessment).
 2. Funding for IT equipment for administering expedited shipments (based on 2014 Needs Assessment).
 3. TA for the standardization of procedures in expedited shipment.</t>
   </si>
   <si>
     <t>Information and communication technologies (ICT), Infrastructure and equipment, Institutional procedures</t>
   </si>
   <si>
     <t>Perishable goods</t>
   </si>
   <si>
     <t>22 February 2021</t>
   </si>
   <si>
     <t>1. Technical and financial assistance required to ensure that proper inspection facilities are in place for agricultural and food product at each official point of entry. In addition, for trade in live animals appropriate holding and inspection facilities need to be in place (facilitate quarantine period and treatment where necessary prior to import and export and where applicable even for in-transit consignments)., . Technical and financial assistance required to ensure that proper inspection facilities are in place for agricultural and food product at each official point of entry. In addition, for trade in live animals appropriate holding and inspection facilities need to be in place (facilitate quarantine period and treatment where necessary prior to import and export and where applicable even for in-transit consignments).</t>
   </si>
   <si>
     <t>8.2 (b), 8.2 (c), 8.2 (d), 8.2 (e)</t>
   </si>
   <si>
     <t>Border Agency Cooperation</t>
   </si>
   <si>
-    <t>31 January 2030</t>
-[...1 lines deleted...]
-  <si>
     <t>1.	Assistance to conduct feasibility study.
 2.	Technical assistance to learn best practices in countries that have introduced joint border controls and one-stop border post control.
 3.	Financial assistance for equipment and software.
 4.	Technical assistance for strengthening the human resources of border agencies.
 5.	Technical assistance and cooperation for training and awareness building., .	Assistance to conduct feasibility study.
 2.	Technical assistance to learn best practices in countries that have introduced joint border controls and one-stop border post control.
 3.	Financial assistance for equipment and software.
 4.	Technical assistance for strengthening the human resources of border agencies.
 5.	Technical assistance and cooperation for training and awareness building.</t>
   </si>
   <si>
     <t>Information and communication technologies (ICT), Infrastructure and equipment, Diagnostic and Needs Assessment, Human resources and training, Awareness-raising</t>
   </si>
   <si>
     <t>10.3.1, 10.3.2</t>
   </si>
   <si>
     <t>Use of international standards</t>
   </si>
   <si>
     <t>European Union, CDB</t>
   </si>
   <si>
     <t>Financial support to participate in meetings of the International Standard Setting Bodies and the WTO/SPS Committee Meetings.</t>
   </si>
@@ -466,51 +463,51 @@
 - Valuation - Technical guidance in valuation and advance rulings
 - Enforcement - Training and equipment</t>
   </si>
   <si>
     <t>Temporary admission of goods and inward and outward processing</t>
   </si>
   <si>
     <t>1. Technical assistance to provide specialized training. Lack of trained officers in supervision and audit of manufacturing operations., . Technical assistance to provide specialized training. Lack of trained officers in supervision and audit of manufacturing operations.</t>
   </si>
   <si>
     <t>11.1, 11.2, 11.3, 11.16, 11.17</t>
   </si>
   <si>
     <t>Transit</t>
   </si>
   <si>
     <t>Comprehensive study and review of other fees and charges. Technical assistance needed for comprehensive study and review., Technical assistance to facilitate comprehensive review/study and draft a Legal text. Comprehensive review and analysis of viability and benefits of membership into SIECA (Include a clause to address cross border transit issues).</t>
   </si>
   <si>
     <t>Legislative and regulatory framework, Diagnostic and Needs Assessment</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
@@ -804,51 +801,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J27"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
@@ -1472,229 +1469,220 @@
       </c>
       <c r="G21" t="s">
         <v>15</v>
       </c>
       <c r="I21" t="s">
         <v>82</v>
       </c>
       <c r="J21" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="22" spans="1:10">
       <c r="A22">
         <v>8</v>
       </c>
       <c r="B22" t="s">
         <v>83</v>
       </c>
       <c r="C22" t="s">
         <v>84</v>
       </c>
       <c r="D22" t="s">
         <v>43</v>
       </c>
       <c r="E22" t="s">
+        <v>48</v>
+      </c>
+      <c r="F22" t="s">
+        <v>14</v>
+      </c>
+      <c r="G22" t="s">
+        <v>15</v>
+      </c>
+      <c r="I22" t="s">
         <v>85</v>
       </c>
-      <c r="F22" t="s">
-[...5 lines deleted...]
-      <c r="I22" t="s">
+      <c r="J22" t="s">
         <v>86</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
     </row>
     <row r="23" spans="1:10">
       <c r="A23">
         <v>10.3</v>
       </c>
       <c r="B23" t="s">
+        <v>87</v>
+      </c>
+      <c r="C23" t="s">
         <v>88</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="D23" t="s">
         <v>12</v>
       </c>
       <c r="E23" t="s">
         <v>13</v>
       </c>
       <c r="F23" t="s">
         <v>14</v>
       </c>
       <c r="G23" t="s">
         <v>15</v>
       </c>
       <c r="H23" t="s">
+        <v>89</v>
+      </c>
+      <c r="I23" t="s">
         <v>90</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="J23" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="24" spans="1:10">
       <c r="A24">
         <v>10.4</v>
       </c>
       <c r="B24">
         <v>10.4</v>
       </c>
       <c r="C24" t="s">
-        <v>92</v>
+        <v>91</v>
       </c>
       <c r="D24" t="s">
         <v>12</v>
       </c>
       <c r="E24" t="s">
         <v>61</v>
       </c>
       <c r="F24" t="s">
         <v>14</v>
       </c>
       <c r="G24" t="s">
         <v>15</v>
       </c>
       <c r="H24" t="s">
+        <v>92</v>
+      </c>
+      <c r="I24" t="s">
         <v>93</v>
       </c>
-      <c r="I24" t="s">
+      <c r="J24" t="s">
         <v>94</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
     </row>
     <row r="25" spans="1:10">
       <c r="A25">
         <v>10.7</v>
       </c>
       <c r="B25">
         <v>10.7</v>
       </c>
       <c r="C25" t="s">
-        <v>96</v>
+        <v>95</v>
       </c>
       <c r="D25" t="s">
         <v>43</v>
       </c>
       <c r="E25" t="s">
         <v>55</v>
       </c>
       <c r="F25" t="s">
         <v>14</v>
       </c>
       <c r="G25" t="s">
         <v>14</v>
       </c>
       <c r="I25" t="s">
-        <v>97</v>
+        <v>96</v>
       </c>
       <c r="J25" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="26" spans="1:10">
       <c r="A26">
         <v>10.9</v>
       </c>
       <c r="B26">
         <v>10.9</v>
       </c>
       <c r="C26" t="s">
-        <v>98</v>
+        <v>97</v>
       </c>
       <c r="D26" t="s">
         <v>12</v>
       </c>
       <c r="E26" t="s">
         <v>13</v>
       </c>
       <c r="F26" t="s">
         <v>14</v>
       </c>
       <c r="G26" t="s">
         <v>15</v>
       </c>
       <c r="I26" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="J26" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="27" spans="1:10">
       <c r="A27">
         <v>11</v>
       </c>
       <c r="B27" t="s">
+        <v>99</v>
+      </c>
+      <c r="C27" t="s">
         <v>100</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
       <c r="D27" t="s">
         <v>39</v>
       </c>
       <c r="E27" t="s">
         <v>22</v>
       </c>
       <c r="F27" t="s">
         <v>14</v>
       </c>
       <c r="G27" t="s">
         <v>15</v>
       </c>
       <c r="I27" t="s">
+        <v>101</v>
+      </c>
+      <c r="J27" t="s">
         <v>102</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Worksheet</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>