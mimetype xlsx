--- v2 (2026-06-30)
+++ v3 (2026-10-12)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="29">
   <si>
     <t>Measure</t>
   </si>
   <si>
     <t>Items</t>
   </si>
   <si>
     <t>Measure name</t>
   </si>
   <si>
@@ -115,51 +115,51 @@
     <t>Formalities</t>
   </si>
   <si>
     <t>31 December 2019</t>
   </si>
   <si>
     <t>Technical assistance and support to streamline and optimize foreign trade
 processes and procedures in order to eliminate unnecessary formalities, ensure
 clear and transparent procedures that meet efficiency targets, incorporate risk
 management procedures, and are consistent with international standards and international best practice.
 Estimated investment: US$1.25 million.</t>
   </si>
   <si>
     <t>Legislative and regulatory framework, Institutional procedures</t>
   </si>
   <si>
     <t>Single window</t>
   </si>
   <si>
     <t>IDB</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
@@ -453,51 +453,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J5"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
@@ -617,59 +617,50 @@
         <v>10.4</v>
       </c>
       <c r="C5" t="s">
         <v>27</v>
       </c>
       <c r="D5" t="s">
         <v>11</v>
       </c>
       <c r="E5" t="s">
         <v>12</v>
       </c>
       <c r="F5" t="s">
         <v>13</v>
       </c>
       <c r="G5" t="s">
         <v>14</v>
       </c>
       <c r="H5" t="s">
         <v>28</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Worksheet</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>