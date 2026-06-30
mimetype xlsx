--- v0 (2025-11-09)
+++ v1 (2026-06-30)
@@ -12,469 +12,415 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="103">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="85">
   <si>
     <t>Measure</t>
   </si>
   <si>
     <t>Items</t>
   </si>
   <si>
     <t>Measure name</t>
   </si>
   <si>
     <t>Indicative Implementation Date</t>
   </si>
   <si>
     <t>Definitive Implementation Date</t>
   </si>
   <si>
     <t>TA needs notified</t>
   </si>
   <si>
     <t>Progress reported</t>
   </si>
   <si>
     <t>Donor / Agency</t>
   </si>
   <si>
     <t>TA Description</t>
   </si>
   <si>
     <t>Tags</t>
   </si>
   <si>
-    <t>1.1.1 (a), 1.1.1 (b), 1.1.1 (c), 1.1.1 (d), 1.1.1 (e), 1.1.1 (f), 1.1.1 (g), 1.1.1 (h), 1.1.1 (i), 1.1.1 (j)</t>
+    <t>1.1.1</t>
   </si>
   <si>
     <t>Publication</t>
   </si>
   <si>
     <t>31 December 2024</t>
   </si>
   <si>
     <t>31 December 2025</t>
-  </si>
-[...1 lines deleted...]
-    <t>Yes</t>
   </si>
   <si>
     <t>No</t>
   </si>
   <si>
     <t>•	Review existing legislation
 •	Training for all relevant border agency officials in order to ensure a better understanding of international obligations, relevant domestic laws, and the role and types of information that agencies need to publish. This includes other provisions of the TFA, e.g. Article 6 disciplines on fees and charges
 •	Develop competencies of relevant units responsible for the publication of information
 •	Develop standard operating procedures (SOP) for publication
 •	Provide ICT infrastructure, including website development and agency linkages</t>
   </si>
   <si>
     <t>Information and communication technologies (ICT), Legislative and regulatory framework, Infrastructure and equipment, Human resources and training</t>
-  </si>
-[...1 lines deleted...]
-    <t>1.2.1 (a), 1.2.1 (b), 1.2.1 (c), 1.2.2, 1.2.3</t>
   </si>
   <si>
     <t>Information available through internet</t>
   </si>
   <si>
     <t>•	Conduct a study to take stock of the range of publications produced by border agencies and assess gaps
 •	Develop and implement policy guidelines and SOPs for the publication of trade-related information
 •	Assistance to prepare description of practical steps for import/export/transit/appeal procedures for import, export and transit for each relevant border agency
 •	Assistance to identify all required forms and documents
 •	Appropriate equipment and software systems for border agencies
 •	Relevant training for border agencies and users
 •	Raise public awareness of information available online</t>
   </si>
   <si>
     <t>Information and communication technologies (ICT), Legislative and regulatory framework, Infrastructure and equipment, Diagnostic and Needs Assessment, Human resources and training, Awareness-raising</t>
-  </si>
-[...1 lines deleted...]
-    <t>1.3.1, 1.3.2, 1.3.3, 1.3.4</t>
   </si>
   <si>
     <t>Enquiry points</t>
   </si>
   <si>
     <t>•	Designate appropriate agencies or departments
 •	Train staff (including cross-training) on core competencies
 •	Train personnel on service delivery
 •	Train staff on enquiry point management
 •	Establish quality control standards and procedures, including fixed timelines
 •	Develop guidelines to cover the entire procedure (from the receipt of the request through to the dispatching of responses to the requesting party)
 •	Development and use of communication templates
 •	Establishing quality control standards and procedures, including fixed timelines for replies
 •	Acquisition of ICT and other equipment</t>
   </si>
   <si>
     <t>Consultations</t>
   </si>
   <si>
     <t>31 December 2021</t>
   </si>
   <si>
     <t>•	Assistance to establish a legal framework for consultation purposes
 •	Provision of an expert to conduct a diagnosis of existing domestic and regional regulations, share best practices and build the capacity of the agencies involved
 •	Preparation of implementation procedures for all the agencies involved
 •	Sharing and dissemination of these new provisions
 •	Training of the relevant human resources in government agencies</t>
   </si>
   <si>
     <t>Legislative and regulatory framework, Diagnostic and Needs Assessment, Human resources and training, Awareness-raising</t>
   </si>
   <si>
-    <t>4.1 (a), 4.1 (b), 4.2, 4.3, 4.4 (a), 4.4 (b), 4.4 end paragraph, 4.5, 4.6</t>
-[...1 lines deleted...]
-  <si>
     <t>Procedures for appeal or review</t>
   </si>
   <si>
     <t>31 December 2022</t>
   </si>
   <si>
     <t>•	Assistance to develop an appeal policy and relevant procedures and/or to review the existing policy and procedures
 •	Technical assistance to develop policies to ensure effective appeal and review procedures
 •	Assistance to develop appeal procedures and to ensure that such procedures are shared with the business community
 •	Technical assistance to develop standard operating procedures
 	Human resources/training:
 •	Technical assistance to develop and build the capacity of key stakeholders (border agencies) so as to ensure a better understanding of appeal and review procedures. Training for Appeals Committee Members, specialized judges, etc.
 •	Financial and technical resources for equipment and software, and expertise for developing an efficient electronic filing system</t>
-  </si>
-[...1 lines deleted...]
-    <t>5.1 (a), 5.1 (b), 5.1 (c), 5.1 (d)</t>
   </si>
   <si>
     <t>Notifications for enhanced controls or inspections</t>
   </si>
   <si>
     <t>31 December 2026</t>
   </si>
   <si>
     <t>•	Legal and regulatory review to determine compliance with this provision
 	Business process analysis:
 •	Establish clear areas of responsibility and mechanisms for carrying out related duties and tasks, including in relation to the validity of confirmatory tests throughout the country and the procedure for notification of the component in the exporting country
 •	Develop and validate a manual on standard operating procedures
 •	Disseminate the manual to the institutions concerned, if possible online, with a view to clarifying their respective interventions
 •	Staff training on the management of the formal notification system, and on national and international best practices
 •	Organization of focused seminars for economic operators
 •	Build a globally accessible, instantaneous, ICT-based communication system for alert and information notifications, linking the food safety authority, the National Agricultural Quarantine Inspection Authority and border posts
 •	Strengthen mechanisms for ensuring the right to appeal or review</t>
   </si>
   <si>
     <t>Information and communication technologies (ICT), Legislative and regulatory framework, Institutional procedures, Human resources and training</t>
   </si>
   <si>
-    <t>5.3.1, 5.3.2, 5.3.3</t>
-[...1 lines deleted...]
-  <si>
     <t>Test procedures</t>
   </si>
   <si>
     <t>•	Amend relevant laws/regulations and ensure traders have access to a second test
 •	Assistance to develop accreditation criteria and/or to identify laboratories with the capacity to conduct relevant test procedures
 •	Development of standard operating procedures, including with regard to appropriate sampling techniques and the manner in which conflicting results from second tests are to be handled
 	Human resources/training:
 •	Capacity building for relevant border agencies, laboratory technicians and traders</t>
   </si>
   <si>
     <t>Legislative and regulatory framework, Human resources and training</t>
   </si>
   <si>
-    <t>6.1.1, 6.1.2, 6.1.3, 6.1.4</t>
-[...1 lines deleted...]
-  <si>
     <t>General disciplines on fees and charges</t>
   </si>
   <si>
     <t>•	Develop competence in using methodologies to quantify costs in order to justify fees and charges
 •	Develop a comprehensive training programme to periodically assess existing and new fees and charges
 •	Develop and publish a single list of all fees and charges related to imports and exports</t>
   </si>
   <si>
     <t>Information and communication technologies (ICT), Legislative and regulatory framework, Human resources and training</t>
   </si>
   <si>
-    <t>6.2 (i), 6.2 (ii)</t>
-[...1 lines deleted...]
-  <si>
     <t>Specific disciplines on fees and charges</t>
   </si>
   <si>
     <t>•	Technical assistance for mapping and costing the services rendered by Customs, and for developing a fair and transparent fee structure</t>
   </si>
   <si>
     <t>Information and communication technologies (ICT), Legislative and regulatory framework</t>
-  </si>
-[...1 lines deleted...]
-    <t>7.1.1, 7.1.2</t>
   </si>
   <si>
     <t>Pre-arrival processing</t>
   </si>
   <si>
     <t>31 December 2023</t>
   </si>
   <si>
     <t>•	Review existing legislation applicable to this Article
 •	Develop and publish procedures
 •	Consultations with stakeholders through workshops, seminars and round table meetings
 •	Training
 •	Capacity building for all border authorities</t>
   </si>
   <si>
     <t>Electronic payment</t>
   </si>
   <si>
     <t>31 December 2027</t>
   </si>
   <si>
     <t>•	Review existing systems and policies and determine the feasibility of, and resources required to set up and operate, an electronic payment system
 •	Preparation of a strategy document for the development of e-payment
 •	Development of e-payment solutions (all banks)
 •	Drafting/amendment of all electronic versions of laws and the Finance Act in order to implement an electronic payment system
 •	Procedures - Assistance to develop relevant procedures in order to implement an electronic payment system and ensure it is used effectively
 •	Enhance the technological capacity of border and government agencies with a view to implementing an electronic payment system
 •	Development, set-up and installation of appropriate technology and equipment to put in place an electronic payment system</t>
   </si>
   <si>
     <t>Information and communication technologies (ICT), Legislative and regulatory framework, Infrastructure and equipment, Diagnostic and Needs Assessment, Human resources and training</t>
-  </si>
-[...1 lines deleted...]
-    <t>7.4.1, 7.4.2, 7.4.3, 7.4.4</t>
   </si>
   <si>
     <t>Risk management</t>
   </si>
   <si>
     <t>•	Review existing legislation
 •	Assistance to develop a risk management strategy with target percentages of low/high risk cargo
 •	Assistance to establish operating procedures
 •	Drafting of risk management committee terms of reference
 •	 Drafting of position description for staff involved in risk management and creation of a risk management unit
 •	Train customs and quarantine staff to analyse available transaction data from CMS, and to identify criteria for high-risk cargo
 •	Assistance in areas of risk management analysis with regard to data-gathering and criteria building
 •	Technical assistance and capacity building for the National Agriculture Quarantine Inspection Authority
 •	Develop risk profiles using available transaction data
 •	A sound compliance management regime needs to be implemented, including with respect to the ASYCUDA inspection reporting module
 •	The customs service requires technical assistance for training on targeting and risk-profiling
 •	Technical assistance to develop the capacity of relevant border agencies, so that they fully understand the risk management system and are able to apply it
 •	ICT assistance required to acquire and enhance the technological skills required to conduct a proper risk management process</t>
   </si>
   <si>
-    <t>7.5.1, 7.5.2, 7.5.3, 7.5.4</t>
-[...1 lines deleted...]
-  <si>
     <t>Post-clearance audit</t>
   </si>
   <si>
     <t>	Legal:
 •	Develop/review relevant legislation and policies for post-clearance audit (PCA)
 •	Develop procedures incorporating connectivity with risk management
 •	Develop a training plan/module for customs officials and agents and target groups
 •	Human resources/training: Capacity building and training for customs officials on post-clearance audit procedures
 •	Develop the data-analysis skills and knowledge of customs and border agency officials. Capacity building and training for customs PCA officials on auditing techniques and methodology
 •	Technological capacity building for border agencies with a view to PCA implementation and the incorporation of PCA into risk management programmes
 •	Provision of appropriate technology and equipment to help implement PCA
 •	Draft and implement a programme to raise the trading community's awareness of the role of PCA and PCA-related regulatory requirements</t>
   </si>
   <si>
     <t>Information and communication technologies (ICT), Legislative and regulatory framework, Infrastructure and equipment, Human resources and training, Awareness-raising</t>
   </si>
   <si>
-    <t>7.6.1, 7.6.2</t>
-[...1 lines deleted...]
-  <si>
     <t>Average release times</t>
   </si>
   <si>
     <t>31 December 2020</t>
   </si>
   <si>
     <t>•	Assistance needed to set up systems to meet TFA requirements regarding the regular measurement and publication of average release times
 •	Assistance to develop procedures for the regular publication and measurement of average release times
 •	Creation of a committee comprising several agencies to measure the average release time for goods
 •	Training on designing, planning, conducting and analysing a Time Release Study for Customs and other border agencies
 •	Raise border agency officials' awareness of the need for cooperation during and after the Time Release Study
 •	Training and capacity building for staff/officials of the agencies concerned and economic operators on the interpretation of study results
 •	Assistance to develop and implement an automated system to eliminate inaccuracies in the measurement of time taken for processes</t>
   </si>
   <si>
     <t>Information and communication technologies (ICT), Legislative and regulatory framework, Diagnostic and Needs Assessment, Institutional procedures</t>
   </si>
   <si>
-    <t>7.7.1, 7.7.2 (a) (i), 7.7.2 (a) (ii), 7.7.2 (a) (iii), 7.7.2 (a) (iv), 7.7.2 (b) (i), 7.7.2 (b) (ii), 7.7.3 (a), 7.7.3 (b), 7.7.3 (c), 7.7.3 (d), 7.7.3 (e), 7.7.3 (f), 7.7.3 (g), 7.7.4, 7.7.5, 7.7.6</t>
-[...1 lines deleted...]
-  <si>
     <t>Authorized operators</t>
   </si>
   <si>
     <t>•	Develop relevant legislation and policies that will allow for the creation of an authorized operators (AO) programme
 •	Develop proper procedures and criteria for the assessment of authorized operators that meet specified criteria within the framework of the AO programme
 •	Capacity building for all border agencies is needed to ensure full compliance with this measure
 •	Develop a monitoring framework through which Customs can establish and monitor operators' compliance
 •	Support for the design and implementation of an appropriate system for authorized economic operators
 •	Training of customs officers and relevant stakeholders in order to facilitate the establishment and smooth implementation of the authorized economic operator programme</t>
   </si>
   <si>
-    <t>7.8.1 (a), 7.8.1 (b), 7.8.1 (c), 7.8.1 (d), 7.8.1 (e), 7.8.1 (f), 7.8.1 (g), 7.8.1 (h), 7.8.2 (a), 7.8.2 (b), 7.8.2 (c), 7.8.2 (d), 7.8.3</t>
-[...1 lines deleted...]
-  <si>
     <t>Expedited shipments</t>
   </si>
   <si>
     <t>•	Develop relevant legislation and policies
 •	Review/update standard operating procedures (SOPs)
 •	Develop instructions/SOPs
 •	Training for customs and border agency officials on clearance of commercial cargo at airports</t>
-  </si>
-[...1 lines deleted...]
-    <t>8.1, 8.2 (a), 8.2 (b), 8.2 (c), 8.2 (d), 8.2 (e)</t>
   </si>
   <si>
     <t>Border Agency Cooperation</t>
   </si>
   <si>
     <t>31 December 2028</t>
   </si>
   <si>
     <t>•	Review and amend, if necessary, relevant legislation
 •	Review and create, if necessary, MOU between border agencies
 •	Review border procedures and cross-border operations in order to assess current situation
 •	Harmonization of different systems between bordering countries
 	For both national and cross-border cooperation:
 •	Enactment of the relevant procedural regulations to guide operations
 •	Increased institutional capacity
 •	Review and, if necessary, improve infrastructure and equipment
 •	Training/capacity building for staff of the various regulatory agencies at borders
 •	Consultations with stakeholders
 •	Campaign to raise awareness of changes</t>
   </si>
   <si>
     <t>Information and communication technologies (ICT), Legislative and regulatory framework, Institutional procedures, Human resources and training, Awareness-raising</t>
   </si>
   <si>
-    <t>10.1.1 (a), 10.1.1 (b), 10.1.1 (c), 10.1.1 (d)</t>
+    <t>10.1.1</t>
   </si>
   <si>
     <t>Formalities</t>
   </si>
   <si>
     <t>•	Review/develop a legislative or administrative framework for periodic reviews
 •	Develop procedures and policies for reviews of formalities and documentation requirements
 •	Develop capacity in respect of the analysis of trade formalities and documentation and the impact of such formalities and documentation
 •	Establish consultation mechanism with all stakeholders (government and private sector)
 •	Programme to raise awareness of changes</t>
   </si>
   <si>
     <t>Legislative and regulatory framework, Human resources and training, Awareness-raising</t>
   </si>
   <si>
-    <t>10.2.1, 10.2.2, 10.2.3</t>
-[...1 lines deleted...]
-  <si>
     <t>Acceptance of copies</t>
   </si>
   <si>
     <t>•	Review and amend legislation if necessary
 •	Develop regulations and instructions
 •	Training for officials
 •	Programme to raise awareness of changes</t>
   </si>
   <si>
     <t>10.3.1, 10.3.2</t>
   </si>
   <si>
     <t>Use of international standards</t>
   </si>
   <si>
     <t>•	Training and awareness-raising activities for customs officers on the use of WCO instruments and tools for the uniform implementation of the TFA by the customs administration
 •	Support to attend standard-setting meetings
 •	Training on existing international standards and related legal instruments (e.g. ECOWAS, WCO and ISO standards)
 •	Assistance to develop a coherent and consistent national policy for adopting and implementing international standards</t>
-  </si>
-[...1 lines deleted...]
-    <t>10.4.1, 10.4.2, 10.4.3, 10.4.4</t>
   </si>
   <si>
     <t>Single window</t>
   </si>
   <si>
     <t>31 December 2029</t>
   </si>
   <si>
     <t>•	Develop entire government single window policy/strategy
 •	Conduct feasibility study
 •	Review and update relevant legislative, institutional and regulatory framework of relevant agencies
 •	Analyse and harmonize business processes and data/documentation requirements for the import, export or transit of goods
 •	Development of an appropriate IT system
 •	Training for officials overseeing the establishment of, and using, the single window
 •	Training for other stakeholders
 •	Awareness-raising campaign</t>
   </si>
   <si>
     <t>Information and communication technologies (ICT), Legislative and regulatory framework, Diagnostic and Needs Assessment, Human resources and training, Awareness-raising</t>
   </si>
   <si>
-    <t>11.1 (a), 11.1 (b), 11.2, 11.3, 11.4, 11.5, 11.6 (a), 11.6 (b), 11.7, 11.8, 11.9, 11.10</t>
+    <t>11.1, 11.2, 11.3, 11.4, 11.5, 11.6, 11.7, 11.8, 11.9, 11.10</t>
   </si>
   <si>
     <t>Transit</t>
   </si>
   <si>
     <t>•	Review and amend, if necessary, laws, regulations, procedures, and documentation requirements
 •	Review any transit fees to ensure they reflect the cost of services rendered
 •	Assistance to assess the impact of measures applied to transit traffic (charges, regulations, formalities) and to ensure that objectives are legitimate and that the least trade-restrictive options are applied
 •	Review, improve and amend procedures for managing guarantees
 •	Review/update automated systems to ensure the availability of tools for the control of transit operations and the management of transit guarantees
 •	Training for all stakeholders
 •	Training/capacity building for transit coordinator</t>
-  </si>
-[...1 lines deleted...]
-    <t>12.1.1, 12.1.2, 12.2.1, 12.2.2, 12.3, 12.4.1 (a), 12.4.1 (b), 12.4.1 (c), 12.4.1 (d), 12.4.1 (e), 12.4.1 (f), 12.4.2, 12.5.1 (a), 12.5.1 (b), 12.5.1 (c), 12.5.1 (d), 12.5.1 (e), 12.5.1 (f), 12.5.2, 12.5.3, 12.6.1 (a), 12.6.1 (b), 12.6.1 (c), 12.6.1 (d), 12.6.1 (e), 12.6.2, 12.7.1 (a), 12.7.1 (b), 12.7.1 (c), 12.7.1 (d), 12.7.1 (e), 12.7.2, 12.8, 12.9.1, 12.9.2, 12.10 (a), 12.10 (b), 12.10 (c), 12.10 (d), 12.10 (e), 12.10 (f), 12.10 (g), 12.10 (h), 12.11.1 (a), 12.11.1 (b), 12.11.1 (c), 12.11.2, 12.12.1, 12.12.2</t>
   </si>
   <si>
     <t>Customs cooperation</t>
   </si>
   <si>
     <t>•	Review/amend laws, regulations and instructions
 •	Develop procedures
 •	Establish an institutional framework, clearly defining the role and authority of the contact point
 •	Training/capacity building for all relevant officials/stakeholders
 •	Examine the possibility of a customs information system to verity declarations
 •	Monitor practices concerning protection and confidentiality, the provision of information, and the postponement or refusal of a request</t>
   </si>
   <si>
     <t>Legislative and regulatory framework, Institutional procedures, Human resources and training</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
@@ -852,695 +798,695 @@
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2">
         <v>1.1</v>
       </c>
       <c r="B2" t="s">
         <v>10</v>
       </c>
       <c r="C2" t="s">
         <v>11</v>
       </c>
       <c r="D2" t="s">
         <v>12</v>
       </c>
       <c r="E2" t="s">
         <v>13</v>
       </c>
       <c r="F2" t="s">
         <v>14</v>
       </c>
       <c r="G2" t="s">
+        <v>14</v>
+      </c>
+      <c r="I2" t="s">
         <v>15</v>
       </c>
-      <c r="I2" t="s">
+      <c r="J2" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>17</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3">
         <v>1.2</v>
       </c>
-      <c r="B3" t="s">
-        <v>18</v>
+      <c r="B3">
+        <v>1.2</v>
       </c>
       <c r="C3" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="D3" t="s">
         <v>12</v>
       </c>
       <c r="E3" t="s">
         <v>13</v>
       </c>
       <c r="F3" t="s">
         <v>14</v>
       </c>
       <c r="G3" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="I3" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="J3" t="s">
-        <v>21</v>
+        <v>19</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4">
         <v>1.3</v>
       </c>
-      <c r="B4" t="s">
-        <v>22</v>
+      <c r="B4">
+        <v>1.3</v>
       </c>
       <c r="C4" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="D4" t="s">
         <v>12</v>
       </c>
       <c r="E4" t="s">
         <v>13</v>
       </c>
       <c r="F4" t="s">
         <v>14</v>
       </c>
       <c r="G4" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="I4" t="s">
-        <v>24</v>
+        <v>21</v>
       </c>
       <c r="J4" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="A5">
         <v>2.2</v>
       </c>
       <c r="B5">
         <v>2.2</v>
       </c>
       <c r="C5" t="s">
-        <v>25</v>
+        <v>22</v>
       </c>
       <c r="D5" t="s">
-        <v>26</v>
+        <v>23</v>
       </c>
       <c r="E5" t="s">
         <v>12</v>
       </c>
       <c r="F5" t="s">
         <v>14</v>
       </c>
       <c r="G5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="I5" t="s">
-        <v>27</v>
+        <v>24</v>
       </c>
       <c r="J5" t="s">
-        <v>28</v>
+        <v>25</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6">
         <v>4</v>
       </c>
-      <c r="B6" t="s">
-        <v>29</v>
+      <c r="B6">
+        <v>4</v>
       </c>
       <c r="C6" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="D6" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="E6" t="s">
         <v>13</v>
       </c>
       <c r="F6" t="s">
         <v>14</v>
       </c>
       <c r="G6" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="I6" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="J6" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7">
         <v>5.1</v>
       </c>
-      <c r="B7" t="s">
-        <v>33</v>
+      <c r="B7">
+        <v>5.1</v>
       </c>
       <c r="C7" t="s">
-        <v>34</v>
+        <v>29</v>
       </c>
       <c r="D7" t="s">
         <v>12</v>
       </c>
       <c r="E7" t="s">
-        <v>35</v>
+        <v>30</v>
       </c>
       <c r="F7" t="s">
         <v>14</v>
       </c>
       <c r="G7" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="I7" t="s">
-        <v>36</v>
+        <v>31</v>
       </c>
       <c r="J7" t="s">
-        <v>37</v>
+        <v>32</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="A8">
         <v>5.3</v>
       </c>
-      <c r="B8" t="s">
-        <v>38</v>
+      <c r="B8">
+        <v>5.3</v>
       </c>
       <c r="C8" t="s">
-        <v>39</v>
+        <v>33</v>
       </c>
       <c r="D8" t="s">
         <v>12</v>
       </c>
       <c r="E8" t="s">
+        <v>30</v>
+      </c>
+      <c r="F8" t="s">
+        <v>14</v>
+      </c>
+      <c r="G8" t="s">
+        <v>14</v>
+      </c>
+      <c r="I8" t="s">
+        <v>34</v>
+      </c>
+      <c r="J8" t="s">
         <v>35</v>
-      </c>
-[...10 lines deleted...]
-        <v>41</v>
       </c>
     </row>
     <row r="9" spans="1:10">
       <c r="A9">
         <v>6.1</v>
       </c>
-      <c r="B9" t="s">
-        <v>42</v>
+      <c r="B9">
+        <v>6.1</v>
       </c>
       <c r="C9" t="s">
-        <v>43</v>
+        <v>36</v>
       </c>
       <c r="D9" t="s">
         <v>12</v>
       </c>
       <c r="E9" t="s">
-        <v>35</v>
+        <v>30</v>
       </c>
       <c r="F9" t="s">
         <v>14</v>
       </c>
       <c r="G9" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="I9" t="s">
-        <v>44</v>
+        <v>37</v>
       </c>
       <c r="J9" t="s">
-        <v>45</v>
+        <v>38</v>
       </c>
     </row>
     <row r="10" spans="1:10">
       <c r="A10">
         <v>6.2</v>
       </c>
-      <c r="B10" t="s">
-        <v>46</v>
+      <c r="B10">
+        <v>6.2</v>
       </c>
       <c r="C10" t="s">
-        <v>47</v>
+        <v>39</v>
       </c>
       <c r="D10" t="s">
         <v>13</v>
       </c>
       <c r="E10" t="s">
-        <v>35</v>
+        <v>30</v>
       </c>
       <c r="F10" t="s">
         <v>14</v>
       </c>
       <c r="G10" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="I10" t="s">
-        <v>48</v>
+        <v>40</v>
       </c>
       <c r="J10" t="s">
-        <v>49</v>
+        <v>41</v>
       </c>
     </row>
     <row r="11" spans="1:10">
       <c r="A11">
         <v>7.1</v>
       </c>
-      <c r="B11" t="s">
-        <v>50</v>
+      <c r="B11">
+        <v>7.1</v>
       </c>
       <c r="C11" t="s">
-        <v>51</v>
+        <v>42</v>
       </c>
       <c r="D11" t="s">
-        <v>52</v>
+        <v>43</v>
       </c>
       <c r="E11" t="s">
         <v>13</v>
       </c>
       <c r="F11" t="s">
         <v>14</v>
       </c>
       <c r="G11" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="I11" t="s">
-        <v>53</v>
+        <v>44</v>
       </c>
       <c r="J11" t="s">
-        <v>41</v>
+        <v>35</v>
       </c>
     </row>
     <row r="12" spans="1:10">
       <c r="A12">
         <v>7.2</v>
       </c>
       <c r="B12">
         <v>7.2</v>
       </c>
       <c r="C12" t="s">
-        <v>54</v>
+        <v>45</v>
       </c>
       <c r="D12" t="s">
         <v>13</v>
       </c>
       <c r="E12" t="s">
-        <v>55</v>
+        <v>46</v>
       </c>
       <c r="F12" t="s">
         <v>14</v>
       </c>
       <c r="G12" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="I12" t="s">
-        <v>56</v>
+        <v>47</v>
       </c>
       <c r="J12" t="s">
-        <v>57</v>
+        <v>48</v>
       </c>
     </row>
     <row r="13" spans="1:10">
       <c r="A13">
         <v>7.4</v>
       </c>
-      <c r="B13" t="s">
-        <v>58</v>
+      <c r="B13">
+        <v>7.4</v>
       </c>
       <c r="C13" t="s">
-        <v>59</v>
+        <v>49</v>
       </c>
       <c r="D13" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="E13" t="s">
-        <v>35</v>
+        <v>30</v>
       </c>
       <c r="F13" t="s">
         <v>14</v>
       </c>
       <c r="G13" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="I13" t="s">
-        <v>60</v>
+        <v>50</v>
       </c>
       <c r="J13" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="14" spans="1:10">
       <c r="A14">
         <v>7.5</v>
       </c>
-      <c r="B14" t="s">
-        <v>61</v>
+      <c r="B14">
+        <v>7.5</v>
       </c>
       <c r="C14" t="s">
-        <v>62</v>
+        <v>51</v>
       </c>
       <c r="D14" t="s">
-        <v>35</v>
+        <v>30</v>
       </c>
       <c r="E14" t="s">
-        <v>55</v>
+        <v>46</v>
       </c>
       <c r="F14" t="s">
         <v>14</v>
       </c>
       <c r="G14" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="I14" t="s">
-        <v>63</v>
+        <v>52</v>
       </c>
       <c r="J14" t="s">
-        <v>64</v>
+        <v>53</v>
       </c>
     </row>
     <row r="15" spans="1:10">
       <c r="A15">
         <v>7.6</v>
       </c>
-      <c r="B15" t="s">
-        <v>65</v>
+      <c r="B15">
+        <v>7.6</v>
       </c>
       <c r="C15" t="s">
-        <v>66</v>
+        <v>54</v>
       </c>
       <c r="D15" t="s">
-        <v>67</v>
+        <v>55</v>
       </c>
       <c r="E15" t="s">
-        <v>52</v>
+        <v>43</v>
       </c>
       <c r="F15" t="s">
         <v>14</v>
       </c>
       <c r="G15" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="I15" t="s">
-        <v>68</v>
+        <v>56</v>
       </c>
       <c r="J15" t="s">
-        <v>69</v>
+        <v>57</v>
       </c>
     </row>
     <row r="16" spans="1:10">
       <c r="A16">
         <v>7.7</v>
       </c>
-      <c r="B16" t="s">
-        <v>70</v>
+      <c r="B16">
+        <v>7.7</v>
       </c>
       <c r="C16" t="s">
-        <v>71</v>
+        <v>58</v>
       </c>
       <c r="D16" t="s">
-        <v>52</v>
+        <v>43</v>
       </c>
       <c r="E16" t="s">
-        <v>55</v>
+        <v>46</v>
       </c>
       <c r="F16" t="s">
         <v>14</v>
       </c>
       <c r="G16" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="I16" t="s">
-        <v>72</v>
+        <v>59</v>
       </c>
       <c r="J16" t="s">
-        <v>41</v>
+        <v>35</v>
       </c>
     </row>
     <row r="17" spans="1:10">
       <c r="A17">
         <v>7.8</v>
       </c>
-      <c r="B17" t="s">
-        <v>73</v>
+      <c r="B17">
+        <v>7.8</v>
       </c>
       <c r="C17" t="s">
-        <v>74</v>
+        <v>60</v>
       </c>
       <c r="D17" t="s">
-        <v>52</v>
+        <v>43</v>
       </c>
       <c r="E17" t="s">
         <v>12</v>
       </c>
       <c r="F17" t="s">
         <v>14</v>
       </c>
       <c r="G17" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="I17" t="s">
-        <v>75</v>
+        <v>61</v>
       </c>
       <c r="J17" t="s">
-        <v>41</v>
+        <v>35</v>
       </c>
     </row>
     <row r="18" spans="1:10">
       <c r="A18">
         <v>8</v>
       </c>
-      <c r="B18" t="s">
-        <v>76</v>
+      <c r="B18">
+        <v>8</v>
       </c>
       <c r="C18" t="s">
-        <v>77</v>
+        <v>62</v>
       </c>
       <c r="D18" t="s">
-        <v>78</v>
+        <v>63</v>
       </c>
       <c r="E18" t="s">
-        <v>78</v>
+        <v>63</v>
       </c>
       <c r="F18" t="s">
         <v>14</v>
       </c>
       <c r="G18" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="I18" t="s">
-        <v>79</v>
+        <v>64</v>
       </c>
       <c r="J18" t="s">
-        <v>80</v>
+        <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10">
       <c r="A19">
         <v>10.1</v>
       </c>
       <c r="B19" t="s">
-        <v>81</v>
+        <v>66</v>
       </c>
       <c r="C19" t="s">
-        <v>82</v>
+        <v>67</v>
       </c>
       <c r="D19" t="s">
         <v>13</v>
       </c>
       <c r="E19" t="s">
         <v>13</v>
       </c>
       <c r="F19" t="s">
         <v>14</v>
       </c>
       <c r="G19" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="I19" t="s">
-        <v>83</v>
+        <v>68</v>
       </c>
       <c r="J19" t="s">
-        <v>84</v>
+        <v>69</v>
       </c>
     </row>
     <row r="20" spans="1:10">
       <c r="A20">
         <v>10.2</v>
       </c>
-      <c r="B20" t="s">
-        <v>85</v>
+      <c r="B20">
+        <v>10.2</v>
       </c>
       <c r="C20" t="s">
-        <v>86</v>
+        <v>70</v>
       </c>
       <c r="D20" t="s">
         <v>12</v>
       </c>
       <c r="E20" t="s">
         <v>13</v>
       </c>
       <c r="F20" t="s">
         <v>14</v>
       </c>
       <c r="G20" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="I20" t="s">
-        <v>87</v>
+        <v>71</v>
       </c>
       <c r="J20" t="s">
-        <v>84</v>
+        <v>69</v>
       </c>
     </row>
     <row r="21" spans="1:10">
       <c r="A21">
         <v>10.3</v>
       </c>
       <c r="B21" t="s">
-        <v>88</v>
+        <v>72</v>
       </c>
       <c r="C21" t="s">
-        <v>89</v>
+        <v>73</v>
       </c>
       <c r="D21" t="s">
         <v>13</v>
       </c>
       <c r="E21" t="s">
         <v>13</v>
       </c>
       <c r="F21" t="s">
         <v>14</v>
       </c>
       <c r="G21" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="I21" t="s">
-        <v>90</v>
+        <v>74</v>
       </c>
       <c r="J21" t="s">
-        <v>41</v>
+        <v>35</v>
       </c>
     </row>
     <row r="22" spans="1:10">
       <c r="A22">
         <v>10.4</v>
       </c>
-      <c r="B22" t="s">
-        <v>91</v>
+      <c r="B22">
+        <v>10.4</v>
       </c>
       <c r="C22" t="s">
-        <v>92</v>
+        <v>75</v>
       </c>
       <c r="D22" t="s">
+        <v>63</v>
+      </c>
+      <c r="E22" t="s">
+        <v>76</v>
+      </c>
+      <c r="F22" t="s">
+        <v>14</v>
+      </c>
+      <c r="G22" t="s">
+        <v>14</v>
+      </c>
+      <c r="I22" t="s">
+        <v>77</v>
+      </c>
+      <c r="J22" t="s">
         <v>78</v>
-      </c>
-[...13 lines deleted...]
-        <v>95</v>
       </c>
     </row>
     <row r="23" spans="1:10">
       <c r="A23">
         <v>11</v>
       </c>
       <c r="B23" t="s">
-        <v>96</v>
+        <v>79</v>
       </c>
       <c r="C23" t="s">
-        <v>97</v>
+        <v>80</v>
       </c>
       <c r="D23" t="s">
-        <v>52</v>
+        <v>43</v>
       </c>
       <c r="E23" t="s">
         <v>12</v>
       </c>
       <c r="F23" t="s">
         <v>14</v>
       </c>
       <c r="G23" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="I23" t="s">
-        <v>98</v>
+        <v>81</v>
       </c>
       <c r="J23" t="s">
-        <v>45</v>
+        <v>38</v>
       </c>
     </row>
     <row r="24" spans="1:10">
       <c r="A24">
         <v>12</v>
       </c>
-      <c r="B24" t="s">
-        <v>99</v>
+      <c r="B24">
+        <v>12</v>
       </c>
       <c r="C24" t="s">
-        <v>100</v>
+        <v>82</v>
       </c>
       <c r="D24" t="s">
-        <v>35</v>
+        <v>30</v>
       </c>
       <c r="E24" t="s">
-        <v>35</v>
+        <v>30</v>
       </c>
       <c r="F24" t="s">
         <v>14</v>
       </c>
       <c r="G24" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="I24" t="s">
-        <v>101</v>
+        <v>83</v>
       </c>
       <c r="J24" t="s">
-        <v>102</v>
+        <v>84</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">