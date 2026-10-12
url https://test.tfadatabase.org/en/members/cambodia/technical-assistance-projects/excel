--- v1 (2026-06-30)
+++ v2 (2026-10-12)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="43">
   <si>
     <t>Measure</t>
   </si>
   <si>
     <t>Items</t>
   </si>
   <si>
     <t>Measure name</t>
   </si>
   <si>
@@ -150,51 +150,51 @@
   <si>
     <t>07 May 2024</t>
   </si>
   <si>
     <t>•	TA is required to fully develop and implement the national single window. Currently, Customs has been developing the national single window by completing phase I, which integrate with Ministry of Commerce's CO system and plan to develop the 2nd phase which links to 5 line ministries in 2019.</t>
   </si>
   <si>
     <t>Information and communication technologies (ICT), Legislative and regulatory framework, Human resources and training</t>
   </si>
   <si>
     <t>Transit</t>
   </si>
   <si>
     <t>ADB</t>
   </si>
   <si>
     <t>•	TACB is needed for expanding road and establishing lane separation.</t>
   </si>
   <si>
     <t>Infrastructure and equipment</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
@@ -488,51 +488,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J7"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
@@ -728,59 +728,50 @@
         <v>30</v>
       </c>
       <c r="E7" t="s">
         <v>31</v>
       </c>
       <c r="F7" t="s">
         <v>13</v>
       </c>
       <c r="G7" t="s">
         <v>14</v>
       </c>
       <c r="H7" t="s">
         <v>40</v>
       </c>
       <c r="I7" t="s">
         <v>41</v>
       </c>
       <c r="J7" t="s">
         <v>42</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Worksheet</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>