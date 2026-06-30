--- v0 (2025-10-18)
+++ v1 (2026-06-30)
@@ -12,192 +12,165 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="52">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="43">
   <si>
     <t>Measure</t>
   </si>
   <si>
     <t>Items</t>
   </si>
   <si>
     <t>Measure name</t>
   </si>
   <si>
     <t>Indicative Implementation Date</t>
   </si>
   <si>
     <t>Definitive Implementation Date</t>
   </si>
   <si>
     <t>TA needs notified</t>
   </si>
   <si>
     <t>Progress reported</t>
   </si>
   <si>
     <t>Donor / Agency</t>
   </si>
   <si>
     <t>TA Description</t>
   </si>
   <si>
     <t>Tags</t>
   </si>
   <si>
-    <t>1.4 (a), 1.4 (b), 1.4 (c)</t>
-[...1 lines deleted...]
-  <si>
     <t>Notification</t>
   </si>
   <si>
     <t>31 December 2018</t>
   </si>
   <si>
     <t>31 August 2023</t>
   </si>
   <si>
+    <t>No</t>
+  </si>
+  <si>
     <t>Yes</t>
   </si>
   <si>
     <t>European Union</t>
   </si>
   <si>
     <t>•	TACB is needed on how to prepare this kind of notification.</t>
   </si>
   <si>
     <t>Human resources and training</t>
   </si>
   <si>
-    <t>7.1.1, 7.1.2</t>
-[...1 lines deleted...]
-  <si>
     <t>Pre-arrival processing</t>
   </si>
   <si>
     <t>31 December 2019</t>
   </si>
   <si>
     <t>27 October 2023</t>
   </si>
   <si>
-    <t>European Union, Swisscontact, GATF, European Union</t>
+    <t>European Union, Swisscontact, GATF</t>
   </si>
   <si>
     <t>•	TACB is needed on development of pre-arrival processing system including establishing procedure to support the system.</t>
   </si>
   <si>
     <t>Legislative and regulatory framework, Human resources and training</t>
   </si>
   <si>
-    <t>7.7.1, 7.7.2 (a) (i), 7.7.2 (a) (ii), 7.7.2 (a) (iii), 7.7.2 (a) (iv), 7.7.2 (b) (i), 7.7.2 (b) (ii), 7.7.3 (a), 7.7.3 (b), 7.7.3 (c), 7.7.3 (d), 7.7.3 (e), 7.7.3 (f), 7.7.3 (g), 7.7.4, 7.7.5, 7.7.6</t>
-[...1 lines deleted...]
-  <si>
     <t>Authorized operators</t>
   </si>
   <si>
     <t>31 December 2020</t>
   </si>
   <si>
-    <t>1 May 2023</t>
-[...2 lines deleted...]
-    <t>JICA, European Union, JICA, European Union</t>
+    <t>01 May 2023</t>
+  </si>
+  <si>
+    <t>European Union, JICA</t>
   </si>
   <si>
     <t>• TACB is needed for Development of Authorized Operators program including procedures and legislative supports as well as facility.</t>
   </si>
   <si>
-    <t>8.2 (a)</t>
-[...1 lines deleted...]
-  <si>
     <t>Border Agency Cooperation</t>
   </si>
   <si>
     <t>31 December 2022</t>
   </si>
   <si>
-    <t>1 January 2025</t>
-[...2 lines deleted...]
-    <t>WB, ADB</t>
+    <t>01 January 2025</t>
+  </si>
+  <si>
+    <t>World Bank, ADB</t>
   </si>
   <si>
     <t>•	Se necesita asistencia técnica y apoyo para la creación de capacidad para fortalecer la capacidad de la administración de aduanas en el marco del nuevo mandato que le ha sido otorgado como único organismo en frontera.
 •	Se necesita asistencia técnica y apoyo para la creación de capacidad para un proyecto piloto sobre el establecimiento de una ventanilla única de inspección.
-•	Se necesita asistencia técnica y apoyo para la creación de capacidad para todos los organismos en frontera en lo que respecta al Acuerdo sobre Facilitación del Comercio.</t>
-[...8 lines deleted...]
-    <t>•	TACB is needed to strengthen customs agency's capacity under the new mandate as a single border agency at the border.
+•	Se necesita asistencia técnica y apoyo para la creación de capacidad para todos los organismos en frontera en lo que respecta al Acuerdo sobre Facilitación del Comercio., •	TACB is needed to strengthen customs agency's capacity under the new mandate as a single border agency at the border.
 •	TACB is needed for pilot project on establishment of single stop inspection.
 •	TACB is needed for capacity building to all border agencies on Trade Facilitation Agreement.</t>
   </si>
   <si>
-    <t>8.2 (c)</t>
-[...8 lines deleted...]
-    <t>10.4.1, 10.4.2, 10.4.3, 10.4.4</t>
+    <t>Institutional procedures, Human resources and training</t>
   </si>
   <si>
     <t>Single window</t>
   </si>
   <si>
-    <t>7 May 2024</t>
+    <t>07 May 2024</t>
   </si>
   <si>
     <t>•	TA is required to fully develop and implement the national single window. Currently, Customs has been developing the national single window by completing phase I, which integrate with Ministry of Commerce's CO system and plan to develop the 2nd phase which links to 5 line ministries in 2019.</t>
   </si>
   <si>
     <t>Information and communication technologies (ICT), Legislative and regulatory framework, Human resources and training</t>
   </si>
   <si>
     <t>Transit</t>
   </si>
   <si>
     <t>ADB</t>
   </si>
   <si>
     <t>•	TACB is needed for expanding road and establishing lane separation.</t>
   </si>
   <si>
     <t>Infrastructure and equipment</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
@@ -519,408 +492,280 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J11"/>
+  <dimension ref="A1:J7"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2">
         <v>1.4</v>
       </c>
-      <c r="B2" t="s">
+      <c r="B2">
+        <v>1.4</v>
+      </c>
+      <c r="C2" t="s">
         <v>10</v>
       </c>
-      <c r="C2" t="s">
+      <c r="D2" t="s">
         <v>11</v>
       </c>
-      <c r="D2" t="s">
+      <c r="E2" t="s">
         <v>12</v>
       </c>
-      <c r="E2" t="s">
+      <c r="F2" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>14</v>
       </c>
       <c r="G2" t="s">
         <v>14</v>
       </c>
       <c r="H2" t="s">
         <v>15</v>
       </c>
       <c r="I2" t="s">
         <v>16</v>
       </c>
       <c r="J2" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3">
         <v>7.1</v>
       </c>
-      <c r="B3" t="s">
+      <c r="B3">
+        <v>7.1</v>
+      </c>
+      <c r="C3" t="s">
         <v>18</v>
       </c>
-      <c r="C3" t="s">
+      <c r="D3" t="s">
         <v>19</v>
       </c>
-      <c r="D3" t="s">
+      <c r="E3" t="s">
         <v>20</v>
       </c>
-      <c r="E3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F3" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G3" t="s">
         <v>14</v>
       </c>
       <c r="H3" t="s">
+        <v>21</v>
+      </c>
+      <c r="I3" t="s">
         <v>22</v>
       </c>
-      <c r="I3" t="s">
+      <c r="J3" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>24</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4">
         <v>7.7</v>
       </c>
-      <c r="B4" t="s">
+      <c r="B4">
+        <v>7.7</v>
+      </c>
+      <c r="C4" t="s">
+        <v>24</v>
+      </c>
+      <c r="D4" t="s">
         <v>25</v>
       </c>
-      <c r="C4" t="s">
+      <c r="E4" t="s">
         <v>26</v>
       </c>
-      <c r="D4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F4" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G4" t="s">
         <v>14</v>
       </c>
       <c r="H4" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="I4" t="s">
-        <v>30</v>
+        <v>28</v>
       </c>
       <c r="J4" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="A5">
         <v>8</v>
       </c>
-      <c r="B5" t="s">
+      <c r="B5">
+        <v>8.2</v>
+      </c>
+      <c r="C5" t="s">
+        <v>29</v>
+      </c>
+      <c r="D5" t="s">
+        <v>30</v>
+      </c>
+      <c r="E5" t="s">
         <v>31</v>
       </c>
-      <c r="C5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F5" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G5" t="s">
         <v>14</v>
       </c>
       <c r="H5" t="s">
-        <v>35</v>
+        <v>32</v>
       </c>
       <c r="I5" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="J5" t="s">
-        <v>37</v>
+        <v>34</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6">
-        <v>8</v>
-[...2 lines deleted...]
-        <v>38</v>
+        <v>10.4</v>
+      </c>
+      <c r="B6">
+        <v>10.4</v>
       </c>
       <c r="C6" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="D6" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="E6" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="F6" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G6" t="s">
         <v>14</v>
       </c>
       <c r="H6" t="s">
-        <v>35</v>
+        <v>15</v>
       </c>
       <c r="I6" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="J6" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7">
-        <v>8</v>
-[...2 lines deleted...]
-        <v>40</v>
+        <v>11</v>
+      </c>
+      <c r="B7">
+        <v>11.5</v>
       </c>
       <c r="C7" t="s">
-        <v>32</v>
+        <v>39</v>
       </c>
       <c r="D7" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="E7" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="F7" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G7" t="s">
         <v>14</v>
       </c>
       <c r="H7" t="s">
-        <v>35</v>
+        <v>40</v>
       </c>
       <c r="I7" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="J7" t="s">
-        <v>37</v>
-[...38 lines deleted...]
-      <c r="B9" t="s">
         <v>42</v>
-      </c>
-[...86 lines deleted...]
-        <v>51</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">