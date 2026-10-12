--- v1 (2026-07-01)
+++ v2 (2026-10-12)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="68">
   <si>
     <t>Measure</t>
   </si>
   <si>
     <t>Items</t>
   </si>
   <si>
     <t>Measure name</t>
   </si>
   <si>
@@ -266,51 +266,51 @@
   <si>
     <t>1. Accompagnement dans la finalisation du Référentiel Unique des Procédures du commerce extérieur., . Accompagnement dans la finalisation du Référentiel Unique des Procédures du commerce extérieur.</t>
   </si>
   <si>
     <t>Legislative and regulatory framework</t>
   </si>
   <si>
     <t>11.1, 11.2, 11.3, 11.5, 11.6, 11.7, 11.8, 11.9, 11.10, 11.11, 11.14, 11.15, 11.16, 11.17</t>
   </si>
   <si>
     <t>Transit</t>
   </si>
   <si>
     <t>1. Formation et renforcement des capacités du personnel des douanes et des autres administrations compétentes en matière d'analyse d'impact des impositions, règlementations et formalités de transit.
 2. Appui technique pour la mise en place d’un mécanisme de mise en cohérence et d’interconnexion des pesées sur les corridors et dans l’enceinte portuaire., . Formation et renforcement des capacités du personnel des douanes et des autres administrations compétentes en matière d'analyse d'impact des impositions, règlementations et formalités de transit.
 2. Appui technique pour la mise en place d’un mécanisme de mise en cohérence et d’interconnexion des pesées sur les corridors et dans l’enceinte portuaire., 1. Appui technique à la mise en place de l’interconnexion des systèmes informatiques douaniers entre les Bureaux de départ et d’arrivée.
 2. Accompagnement dans la mise en place d’une infrastructure technique et technologique et des équipements appropriés d’interconnexion des systèmes.
 3. Appui technique à l’acquisition des équipements technologiques de géolocalisation (balises GPS) des camions en transit dans le cadre du nouveau système en cours de construction., . Appui technique à la mise en place de l’interconnexion des systèmes informatiques douaniers entre les Bureaux de départ et d’arrivée.
 2. Accompagnement dans la mise en place d’une infrastructure technique et technologique et des équipements appropriés d’interconnexion des systèmes.
 3. Appui technique à l’acquisition des équipements technologiques de géolocalisation (balises GPS) des camions en transit dans le cadre du nouveau système en cours de construction., . Appui technique à la mise en place de l’interconnexion des systèmes informatiques douaniers entre les Bureaux de départ et d’arrivée.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
@@ -604,51 +604,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J19"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
@@ -1174,59 +1174,50 @@
         <v>66</v>
       </c>
       <c r="D19" t="s">
         <v>11</v>
       </c>
       <c r="E19" t="s">
         <v>12</v>
       </c>
       <c r="F19" t="s">
         <v>13</v>
       </c>
       <c r="G19" t="s">
         <v>13</v>
       </c>
       <c r="I19" t="s">
         <v>67</v>
       </c>
       <c r="J19" t="s">
         <v>19</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Worksheet</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>