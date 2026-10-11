--- v1 (2026-06-30)
+++ v2 (2026-10-11)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="75">
   <si>
     <t>Measure</t>
   </si>
   <si>
     <t>Items</t>
   </si>
   <si>
     <t>Measure name</t>
   </si>
   <si>
@@ -332,51 +332,51 @@
     <t>Use of international standards</t>
   </si>
   <si>
     <t>1.	Assistance in reviewing domestic procedures, rules and regulations and bringing them into line with international conventions (regional and multilateral framework) (WCO/WTO).
 2.	Support for participation in meetings on the development and updating of international standards (WCO, AU, CEMAC, ECCAS and WCO).
 3.	Assistance in transcribing international standards into domestic legislation (WTO, CEMAC, ECCAS and WCO)., .	Assistance in reviewing domestic procedures, rules and regulations and bringing them into line with international conventions (regional and multilateral framework) (WCO/WTO).
 2.	Support for participation in meetings on the development and updating of international standards (WCO, AU, CEMAC, ECCAS and WCO).
 3.	Assistance in transcribing international standards into domestic legislation (WTO, CEMAC, ECCAS and WCO).</t>
   </si>
   <si>
     <t>Customs cooperation</t>
   </si>
   <si>
     <t>1.	Assistance in establishing a legal framework that encourages customs, subject to mutual arrangements established and ratified by States, to exchange intelligence on the prevention, investigation and punishment of customs offences, and on the fight against intellectual crime, including money laundering, with similar administrations of foreign countries and with international organizations dealing with customs or trade matters (transit countries/WTO).
 2.	Designation and training of an entity and agents specifically responsible for matters relating to cooperation and international mutual assistance agreements (IMAA and WCO).
 3.	Assistance in implementing the WCO guidelines on international transit of landlocked countries (WCO/WTO).
 4.	Assistance in signing bilateral transit facilitation protocols with neighbouring countries., .	Assistance in establishing a legal framework that encourages customs, subject to mutual arrangements established and ratified by States, to exchange intelligence on the prevention, investigation and punishment of customs offences, and on the fight against intellectual crime, including money laundering, with similar administrations of foreign countries and with international organizations dealing with customs or trade matters (transit countries/WTO).
 2.	Designation and training of an entity and agents specifically responsible for matters relating to cooperation and international mutual assistance agreements (IMAA and WCO).
 3.	Assistance in implementing the WCO guidelines on international transit of landlocked countries (WCO/WTO).
 4.	Assistance in signing bilateral transit facilitation protocols with neighbouring countries.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
@@ -670,51 +670,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J24"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
@@ -1373,59 +1373,50 @@
         <v>73</v>
       </c>
       <c r="D24" t="s">
         <v>42</v>
       </c>
       <c r="E24" t="s">
         <v>42</v>
       </c>
       <c r="F24" t="s">
         <v>14</v>
       </c>
       <c r="G24" t="s">
         <v>14</v>
       </c>
       <c r="I24" t="s">
         <v>74</v>
       </c>
       <c r="J24" t="s">
         <v>34</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Worksheet</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>