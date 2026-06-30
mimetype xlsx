--- v0 (2025-12-14)
+++ v1 (2026-06-30)
@@ -12,220 +12,184 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="56">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="44">
   <si>
     <t>Measure</t>
   </si>
   <si>
     <t>Items</t>
   </si>
   <si>
     <t>Measure name</t>
   </si>
   <si>
     <t>Indicative Implementation Date</t>
   </si>
   <si>
     <t>Definitive Implementation Date</t>
   </si>
   <si>
     <t>TA needs notified</t>
   </si>
   <si>
     <t>Progress reported</t>
   </si>
   <si>
     <t>Donor / Agency</t>
   </si>
   <si>
     <t>TA Description</t>
   </si>
   <si>
     <t>Tags</t>
   </si>
   <si>
-    <t>3.1, 3.2 (a), 3.2 (b), 3.3, 3.4, 3.5, 3.6 (a), 3.6 (b), 3.6 (c), 3.7, 3.8, 3.9 (a) (i), 3.9 (a) (ii), 3.9 (b) (i), 3.9 (b) (ii), 3.9 (b) (iii), 3.9 (b) (iv), 3.9 (c), 3.9 (d)</t>
-[...1 lines deleted...]
-  <si>
     <t>Advance rulings</t>
   </si>
   <si>
     <t>31 December 2026</t>
   </si>
   <si>
-    <t>Yes</t>
-[...1 lines deleted...]
-  <si>
     <t>No</t>
   </si>
   <si>
     <t>Besoin de l'assistance technique et financière pour former les acteurs sur l'application des décisions anticipées</t>
   </si>
   <si>
     <t>Human resources and training</t>
-  </si>
-[...1 lines deleted...]
-    <t>4.1 (a), 4.1 (b), 4.2, 4.3, 4.4 (a), 4.4 (b), 4.4 end paragraph, 4.5, 4.6</t>
   </si>
   <si>
     <t>Procedures for appeal or review</t>
   </si>
   <si>
     <t>Besoin de l'assistance technique et financière pour la mise en place de la Commission de conciliation et d'expertise douanière,
 -Formations des membres de la commission,
 -Sensibilisation et formation à tous les acteurs sur les procédures de recours ou de réexamen</t>
   </si>
   <si>
     <t>Human resources and training, Awareness-raising</t>
-  </si>
-[...1 lines deleted...]
-    <t>5.3.1, 5.3.2, 5.3.3</t>
   </si>
   <si>
     <t>Test procedures</t>
   </si>
   <si>
     <t>- un logiciel spécialisé pour le nouveau laboratoire
 - Mise en place d'un système de contrôles renforcés et informatisé à l'Import et l'export - Mise en place d'un système d'alerte rapide à l'importation - Appui à l'accréditation des laboratoires d'essai 
 - Laboratoire pour les technologies relatives aux produits alimentaires auprès de l'INRAP - Modernisation des laboratoires pour la santé animale, notamment l'infrastructure et les équipements auprès de l'IMRAP - Fourniture d'équipements pour les essais de produits alimentaires rapides et d'éléments utilisables pour la prise de décisions sur le terrain, en ce qui concerne la mainlevée pour les cargaisons de produits alimentaires auprès de l'INRAP d - Renforcement des installations de diagnostic concernant les parasites et les maladies auprès de l'INRAP
  - Sensibilisations de toutes les parties prenantes sur les procédures et règlementations relatives aux procédures d'essai</t>
   </si>
   <si>
     <t>Information and communication technologies (ICT), Infrastructure and equipment, Awareness-raising</t>
   </si>
   <si>
-    <t>6.1.1, 6.1.2, 6.1.3, 6.1.4</t>
-[...1 lines deleted...]
-  <si>
     <t>General disciplines on fees and charges</t>
   </si>
   <si>
     <t>- Recrutement d'un consultant pour une étude de simulation relative à l'application des redevances et impositions sur les services rendus,
 - Réalisation d'une visite d'expérience dans un pays qui applique les redevances et impositions sur le service rendus</t>
   </si>
   <si>
     <t>Diagnostic and Needs Assessment</t>
   </si>
   <si>
-    <t>6.2 (i), 6.2 (ii)</t>
-[...1 lines deleted...]
-  <si>
     <t>Specific disciplines on fees and charges</t>
-  </si>
-[...1 lines deleted...]
-    <t>7.1.1, 7.1.2</t>
   </si>
   <si>
     <t>Pre-arrival processing</t>
   </si>
   <si>
     <t>- Formation et sensibilisation des acteurs stratégiques en matière du traitement avant arrivée,
 - Appui pour le développement d'un logiciel du Système d'information pour les acteurs sur le traitement automatisé des déclarations et documents avant l'arrivée des marchandises,
 - Dotation de matériels NTIC nécessaire pour de chaque autorité compétente aux frontières,
 - Mise en réseau des autorités aux frontières avec le Système d'information douanière</t>
   </si>
   <si>
     <t>Information and communication technologies (ICT), Infrastructure and equipment, Institutional procedures, Human resources and training</t>
   </si>
   <si>
     <t>Electronic payment</t>
   </si>
   <si>
     <t>-Mise en place de la réglementation nécessaire entre la douane et les banques 
 -Formations des techniciens et agents des douanes</t>
   </si>
   <si>
     <t>Legislative and regulatory framework, Human resources and training</t>
   </si>
   <si>
-    <t>7.6.1, 7.6.2</t>
-[...1 lines deleted...]
-  <si>
     <t>Average release times</t>
   </si>
   <si>
     <t>- Engager un consultant pour la réalisation des temps moyens nécessaires à la mainlevée
 - Responsabiliser et former un personnel sur ces études</t>
   </si>
   <si>
     <t>Diagnostic and Needs Assessment, Human resources and training</t>
   </si>
   <si>
-    <t>7.7.1, 7.7.2 (a) (i), 7.7.2 (a) (ii), 7.7.2 (a) (iii), 7.7.2 (a) (iv), 7.7.2 (b) (i), 7.7.2 (b) (ii), 7.7.3 (a), 7.7.3 (b), 7.7.3 (c), 7.7.3 (d), 7.7.3 (e), 7.7.3 (f), 7.7.3 (g), 7.7.4, 7.7.5, 7.7.6</t>
-[...1 lines deleted...]
-  <si>
     <t>Authorized operators</t>
   </si>
   <si>
     <t>- Formation et sensibilisation à tous les acteurs sur les conditions de l'agrément l'OEA</t>
   </si>
   <si>
-    <t>7.8.1 (a), 7.8.1 (b), 7.8.1 (c), 7.8.1 (d), 7.8.1 (e), 7.8.1 (f), 7.8.1 (g), 7.8.1 (h), 7.8.2 (a), 7.8.2 (b), 7.8.2 (c), 7.8.2 (d), 7.8.3</t>
-[...1 lines deleted...]
-  <si>
     <t>Expedited shipments</t>
   </si>
   <si>
     <t>- Formation et sensibilisation des agents aux frontières et des opérateurs sur les procédures des envois accélérées</t>
   </si>
   <si>
-    <t>8.1, 8.2 (a), 8.2 (b), 8.2 (c), 8.2 (d), 8.2 (e)</t>
-[...1 lines deleted...]
-  <si>
     <t>Border Agency Cooperation</t>
   </si>
   <si>
     <t>Mise en place d'un mécanisme d'échange et de coopération entre les institutions concernées</t>
   </si>
   <si>
     <t>Legislative and regulatory framework, Institutional procedures</t>
-  </si>
-[...1 lines deleted...]
-    <t>10.4.1, 10.4.2, 10.4.3, 10.4.4</t>
   </si>
   <si>
     <t>Single window</t>
   </si>
   <si>
     <t>- Mise en place d'un guichet unique complet et fonctionnel
 - Disposer d'un guichet unique électronique</t>
   </si>
   <si>
     <t>Information and communication technologies (ICT)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
@@ -583,392 +547,392 @@
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2">
         <v>3</v>
       </c>
-      <c r="B2" t="s">
+      <c r="B2">
+        <v>3</v>
+      </c>
+      <c r="C2" t="s">
         <v>10</v>
       </c>
-      <c r="C2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D2" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="E2" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="F2" t="s">
+        <v>12</v>
+      </c>
+      <c r="G2" t="s">
+        <v>12</v>
+      </c>
+      <c r="I2" t="s">
         <v>13</v>
       </c>
-      <c r="G2" t="s">
+      <c r="J2" t="s">
         <v>14</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3">
         <v>4</v>
       </c>
-      <c r="B3" t="s">
+      <c r="B3">
+        <v>4</v>
+      </c>
+      <c r="C3" t="s">
+        <v>15</v>
+      </c>
+      <c r="D3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E3" t="s">
+        <v>11</v>
+      </c>
+      <c r="F3" t="s">
+        <v>12</v>
+      </c>
+      <c r="G3" t="s">
+        <v>12</v>
+      </c>
+      <c r="I3" t="s">
+        <v>16</v>
+      </c>
+      <c r="J3" t="s">
         <v>17</v>
-      </c>
-[...19 lines deleted...]
-        <v>20</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4">
         <v>5.3</v>
       </c>
-      <c r="B4" t="s">
-        <v>21</v>
+      <c r="B4">
+        <v>5.3</v>
       </c>
       <c r="C4" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="D4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="E4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="F4" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="G4" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="I4" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="J4" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="A5">
         <v>6.1</v>
       </c>
-      <c r="B5" t="s">
-        <v>25</v>
+      <c r="B5">
+        <v>6.1</v>
       </c>
       <c r="C5" t="s">
-        <v>26</v>
+        <v>21</v>
       </c>
       <c r="D5" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="E5" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="F5" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="G5" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="I5" t="s">
-        <v>27</v>
+        <v>22</v>
       </c>
       <c r="J5" t="s">
-        <v>28</v>
+        <v>23</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6">
         <v>6.2</v>
       </c>
-      <c r="B6" t="s">
-        <v>29</v>
+      <c r="B6">
+        <v>6.2</v>
       </c>
       <c r="C6" t="s">
-        <v>30</v>
+        <v>24</v>
       </c>
       <c r="D6" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="E6" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="F6" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="G6" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="I6" t="s">
-        <v>27</v>
+        <v>22</v>
       </c>
       <c r="J6" t="s">
-        <v>28</v>
+        <v>23</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7">
         <v>7.1</v>
       </c>
-      <c r="B7" t="s">
-        <v>31</v>
+      <c r="B7">
+        <v>7.1</v>
       </c>
       <c r="C7" t="s">
-        <v>32</v>
+        <v>25</v>
       </c>
       <c r="D7" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="E7" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="F7" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="G7" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="I7" t="s">
-        <v>33</v>
+        <v>26</v>
       </c>
       <c r="J7" t="s">
-        <v>34</v>
+        <v>27</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="A8">
         <v>7.2</v>
       </c>
       <c r="B8">
         <v>7.2</v>
       </c>
       <c r="C8" t="s">
-        <v>35</v>
+        <v>28</v>
       </c>
       <c r="D8" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="E8" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="F8" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="G8" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="I8" t="s">
-        <v>36</v>
+        <v>29</v>
       </c>
       <c r="J8" t="s">
-        <v>37</v>
+        <v>30</v>
       </c>
     </row>
     <row r="9" spans="1:10">
       <c r="A9">
         <v>7.6</v>
       </c>
-      <c r="B9" t="s">
-        <v>38</v>
+      <c r="B9">
+        <v>7.6</v>
       </c>
       <c r="C9" t="s">
-        <v>39</v>
+        <v>31</v>
       </c>
       <c r="D9" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="E9" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="F9" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="G9" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="I9" t="s">
-        <v>40</v>
+        <v>32</v>
       </c>
       <c r="J9" t="s">
-        <v>41</v>
+        <v>33</v>
       </c>
     </row>
     <row r="10" spans="1:10">
       <c r="A10">
         <v>7.7</v>
       </c>
-      <c r="B10" t="s">
-        <v>42</v>
+      <c r="B10">
+        <v>7.7</v>
       </c>
       <c r="C10" t="s">
-        <v>43</v>
+        <v>34</v>
       </c>
       <c r="D10" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="E10" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="F10" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="G10" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="I10" t="s">
-        <v>44</v>
+        <v>35</v>
       </c>
       <c r="J10" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
     </row>
     <row r="11" spans="1:10">
       <c r="A11">
         <v>7.8</v>
       </c>
-      <c r="B11" t="s">
-        <v>45</v>
+      <c r="B11">
+        <v>7.8</v>
       </c>
       <c r="C11" t="s">
-        <v>46</v>
+        <v>36</v>
       </c>
       <c r="D11" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="E11" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="F11" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="G11" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="I11" t="s">
-        <v>47</v>
+        <v>37</v>
       </c>
       <c r="J11" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
     </row>
     <row r="12" spans="1:10">
       <c r="A12">
         <v>8</v>
       </c>
-      <c r="B12" t="s">
-        <v>48</v>
+      <c r="B12">
+        <v>8</v>
       </c>
       <c r="C12" t="s">
-        <v>49</v>
+        <v>38</v>
       </c>
       <c r="D12" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="E12" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="F12" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="G12" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="I12" t="s">
-        <v>50</v>
+        <v>39</v>
       </c>
       <c r="J12" t="s">
-        <v>51</v>
+        <v>40</v>
       </c>
     </row>
     <row r="13" spans="1:10">
       <c r="A13">
         <v>10.4</v>
       </c>
-      <c r="B13" t="s">
-        <v>52</v>
+      <c r="B13">
+        <v>10.4</v>
       </c>
       <c r="C13" t="s">
-        <v>53</v>
+        <v>41</v>
       </c>
       <c r="D13" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="E13" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="F13" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="G13" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="I13" t="s">
-        <v>54</v>
+        <v>42</v>
       </c>
       <c r="J13" t="s">
-        <v>55</v>
+        <v>43</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">