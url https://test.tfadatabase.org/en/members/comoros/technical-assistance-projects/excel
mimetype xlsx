--- v1 (2026-06-30)
+++ v2 (2026-08-31)
@@ -12,191 +12,146 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="44">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="33">
   <si>
     <t>Measure</t>
   </si>
   <si>
     <t>Items</t>
   </si>
   <si>
     <t>Measure name</t>
   </si>
   <si>
     <t>Indicative Implementation Date</t>
   </si>
   <si>
     <t>Definitive Implementation Date</t>
   </si>
   <si>
     <t>TA needs notified</t>
   </si>
   <si>
     <t>Progress reported</t>
   </si>
   <si>
     <t>Donor / Agency</t>
   </si>
   <si>
     <t>TA Description</t>
   </si>
   <si>
     <t>Tags</t>
   </si>
   <si>
     <t>Advance rulings</t>
   </si>
   <si>
     <t>31 December 2026</t>
   </si>
   <si>
     <t>No</t>
   </si>
   <si>
-    <t>Besoin de l'assistance technique et financière pour former les acteurs sur l'application des décisions anticipées</t>
-[...1 lines deleted...]
-  <si>
     <t>Human resources and training</t>
   </si>
   <si>
     <t>Procedures for appeal or review</t>
   </si>
   <si>
-    <t>Besoin de l'assistance technique et financière pour la mise en place de la Commission de conciliation et d'expertise douanière,
-[...3 lines deleted...]
-  <si>
     <t>Human resources and training, Awareness-raising</t>
   </si>
   <si>
     <t>Test procedures</t>
   </si>
   <si>
-    <t>- un logiciel spécialisé pour le nouveau laboratoire
-[...4 lines deleted...]
-  <si>
     <t>Information and communication technologies (ICT), Infrastructure and equipment, Awareness-raising</t>
   </si>
   <si>
     <t>General disciplines on fees and charges</t>
   </si>
   <si>
-    <t>- Recrutement d'un consultant pour une étude de simulation relative à l'application des redevances et impositions sur les services rendus,
-[...2 lines deleted...]
-  <si>
     <t>Diagnostic and Needs Assessment</t>
   </si>
   <si>
     <t>Specific disciplines on fees and charges</t>
   </si>
   <si>
     <t>Pre-arrival processing</t>
   </si>
   <si>
-    <t>- Formation et sensibilisation des acteurs stratégiques en matière du traitement avant arrivée,
-[...4 lines deleted...]
-  <si>
     <t>Information and communication technologies (ICT), Infrastructure and equipment, Institutional procedures, Human resources and training</t>
   </si>
   <si>
     <t>Electronic payment</t>
   </si>
   <si>
-    <t>-Mise en place de la réglementation nécessaire entre la douane et les banques 
-[...2 lines deleted...]
-  <si>
     <t>Legislative and regulatory framework, Human resources and training</t>
   </si>
   <si>
     <t>Average release times</t>
   </si>
   <si>
-    <t>- Engager un consultant pour la réalisation des temps moyens nécessaires à la mainlevée
-[...2 lines deleted...]
-  <si>
     <t>Diagnostic and Needs Assessment, Human resources and training</t>
   </si>
   <si>
     <t>Authorized operators</t>
   </si>
   <si>
-    <t>- Formation et sensibilisation à tous les acteurs sur les conditions de l'agrément l'OEA</t>
-[...1 lines deleted...]
-  <si>
     <t>Expedited shipments</t>
   </si>
   <si>
-    <t>- Formation et sensibilisation des agents aux frontières et des opérateurs sur les procédures des envois accélérées</t>
-[...1 lines deleted...]
-  <si>
     <t>Border Agency Cooperation</t>
   </si>
   <si>
-    <t>Mise en place d'un mécanisme d'échange et de coopération entre les institutions concernées</t>
-[...1 lines deleted...]
-  <si>
     <t>Legislative and regulatory framework, Institutional procedures</t>
   </si>
   <si>
     <t>Single window</t>
-  </si>
-[...2 lines deleted...]
-- Disposer d'un guichet unique électronique</t>
   </si>
   <si>
     <t>Information and communication technologies (ICT)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
@@ -565,374 +520,338 @@
         <v>9</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2">
         <v>3</v>
       </c>
       <c r="B2">
         <v>3</v>
       </c>
       <c r="C2" t="s">
         <v>10</v>
       </c>
       <c r="D2" t="s">
         <v>11</v>
       </c>
       <c r="E2" t="s">
         <v>11</v>
       </c>
       <c r="F2" t="s">
         <v>12</v>
       </c>
       <c r="G2" t="s">
         <v>12</v>
       </c>
-      <c r="I2" t="s">
+      <c r="J2" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>14</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3">
         <v>4</v>
       </c>
       <c r="B3">
         <v>4</v>
       </c>
       <c r="C3" t="s">
+        <v>14</v>
+      </c>
+      <c r="D3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E3" t="s">
+        <v>11</v>
+      </c>
+      <c r="F3" t="s">
+        <v>12</v>
+      </c>
+      <c r="G3" t="s">
+        <v>12</v>
+      </c>
+      <c r="J3" t="s">
         <v>15</v>
-      </c>
-[...16 lines deleted...]
-        <v>17</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4">
         <v>5.3</v>
       </c>
       <c r="B4">
         <v>5.3</v>
       </c>
       <c r="C4" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="D4" t="s">
         <v>11</v>
       </c>
       <c r="E4" t="s">
         <v>11</v>
       </c>
       <c r="F4" t="s">
         <v>12</v>
       </c>
       <c r="G4" t="s">
         <v>12</v>
       </c>
-      <c r="I4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J4" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="A5">
         <v>6.1</v>
       </c>
       <c r="B5">
         <v>6.1</v>
       </c>
       <c r="C5" t="s">
-        <v>21</v>
+        <v>18</v>
       </c>
       <c r="D5" t="s">
         <v>11</v>
       </c>
       <c r="E5" t="s">
         <v>11</v>
       </c>
       <c r="F5" t="s">
         <v>12</v>
       </c>
       <c r="G5" t="s">
         <v>12</v>
       </c>
-      <c r="I5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J5" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6">
         <v>6.2</v>
       </c>
       <c r="B6">
         <v>6.2</v>
       </c>
       <c r="C6" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="D6" t="s">
         <v>11</v>
       </c>
       <c r="E6" t="s">
         <v>11</v>
       </c>
       <c r="F6" t="s">
         <v>12</v>
       </c>
       <c r="G6" t="s">
         <v>12</v>
       </c>
-      <c r="I6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J6" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7">
         <v>7.1</v>
       </c>
       <c r="B7">
         <v>7.1</v>
       </c>
       <c r="C7" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="D7" t="s">
         <v>11</v>
       </c>
       <c r="E7" t="s">
         <v>11</v>
       </c>
       <c r="F7" t="s">
         <v>12</v>
       </c>
       <c r="G7" t="s">
         <v>12</v>
       </c>
-      <c r="I7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J7" t="s">
-        <v>27</v>
+        <v>22</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="A8">
         <v>7.2</v>
       </c>
       <c r="B8">
         <v>7.2</v>
       </c>
       <c r="C8" t="s">
-        <v>28</v>
+        <v>23</v>
       </c>
       <c r="D8" t="s">
         <v>11</v>
       </c>
       <c r="E8" t="s">
         <v>11</v>
       </c>
       <c r="F8" t="s">
         <v>12</v>
       </c>
       <c r="G8" t="s">
         <v>12</v>
       </c>
-      <c r="I8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J8" t="s">
-        <v>30</v>
+        <v>24</v>
       </c>
     </row>
     <row r="9" spans="1:10">
       <c r="A9">
         <v>7.6</v>
       </c>
       <c r="B9">
         <v>7.6</v>
       </c>
       <c r="C9" t="s">
-        <v>31</v>
+        <v>25</v>
       </c>
       <c r="D9" t="s">
         <v>11</v>
       </c>
       <c r="E9" t="s">
         <v>11</v>
       </c>
       <c r="F9" t="s">
         <v>12</v>
       </c>
       <c r="G9" t="s">
         <v>12</v>
       </c>
-      <c r="I9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J9" t="s">
-        <v>33</v>
+        <v>26</v>
       </c>
     </row>
     <row r="10" spans="1:10">
       <c r="A10">
         <v>7.7</v>
       </c>
       <c r="B10">
         <v>7.7</v>
       </c>
       <c r="C10" t="s">
-        <v>34</v>
+        <v>27</v>
       </c>
       <c r="D10" t="s">
         <v>11</v>
       </c>
       <c r="E10" t="s">
         <v>11</v>
       </c>
       <c r="F10" t="s">
         <v>12</v>
       </c>
       <c r="G10" t="s">
         <v>12</v>
       </c>
-      <c r="I10" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J10" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
     </row>
     <row r="11" spans="1:10">
       <c r="A11">
         <v>7.8</v>
       </c>
       <c r="B11">
         <v>7.8</v>
       </c>
       <c r="C11" t="s">
-        <v>36</v>
+        <v>28</v>
       </c>
       <c r="D11" t="s">
         <v>11</v>
       </c>
       <c r="E11" t="s">
         <v>11</v>
       </c>
       <c r="F11" t="s">
         <v>12</v>
       </c>
       <c r="G11" t="s">
         <v>12</v>
       </c>
-      <c r="I11" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J11" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
     </row>
     <row r="12" spans="1:10">
       <c r="A12">
         <v>8</v>
       </c>
       <c r="B12">
         <v>8</v>
       </c>
       <c r="C12" t="s">
-        <v>38</v>
+        <v>29</v>
       </c>
       <c r="D12" t="s">
         <v>11</v>
       </c>
       <c r="E12" t="s">
         <v>11</v>
       </c>
       <c r="F12" t="s">
         <v>12</v>
       </c>
       <c r="G12" t="s">
         <v>12</v>
       </c>
-      <c r="I12" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J12" t="s">
-        <v>40</v>
+        <v>30</v>
       </c>
     </row>
     <row r="13" spans="1:10">
       <c r="A13">
         <v>10.4</v>
       </c>
       <c r="B13">
         <v>10.4</v>
       </c>
       <c r="C13" t="s">
-        <v>41</v>
+        <v>31</v>
       </c>
       <c r="D13" t="s">
         <v>11</v>
       </c>
       <c r="E13" t="s">
         <v>11</v>
       </c>
       <c r="F13" t="s">
         <v>12</v>
       </c>
       <c r="G13" t="s">
         <v>12</v>
       </c>
-      <c r="I13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J13" t="s">
-        <v>43</v>
+        <v>32</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">