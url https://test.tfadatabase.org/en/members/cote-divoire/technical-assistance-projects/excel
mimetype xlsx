--- v1 (2026-02-02)
+++ v2 (2026-06-30)
@@ -12,359 +12,317 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="91">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="77">
   <si>
     <t>Measure</t>
   </si>
   <si>
     <t>Items</t>
   </si>
   <si>
     <t>Measure name</t>
   </si>
   <si>
     <t>Indicative Implementation Date</t>
   </si>
   <si>
     <t>Definitive Implementation Date</t>
   </si>
   <si>
     <t>TA needs notified</t>
   </si>
   <si>
     <t>Progress reported</t>
   </si>
   <si>
     <t>Donor / Agency</t>
   </si>
   <si>
     <t>TA Description</t>
   </si>
   <si>
     <t>Tags</t>
   </si>
   <si>
-    <t>1.1.1 (a), 1.1.1 (b), 1.1.1 (c), 1.1.1 (d), 1.1.1 (e), 1.1.1 (f), 1.1.1 (g), 1.1.1 (h), 1.1.1 (i), 1.1.1 (j)</t>
+    <t>1.1.1</t>
   </si>
   <si>
     <t>Publication</t>
   </si>
   <si>
     <t>1 January 2019</t>
   </si>
   <si>
-    <t>1 January 2021</t>
+    <t>01 January 2021</t>
+  </si>
+  <si>
+    <t>No</t>
   </si>
   <si>
     <t>Yes</t>
   </si>
   <si>
     <t>USAID</t>
   </si>
   <si>
     <t>Equipment:
 -	Creation of websites for the National Trade Facilitation Committee (NTFC)
 -	6 laptop computers
 -	4 desktop computers
 -	4 inverters
 -	2 multifunction printers
 -	Information documents on the Trade Facilitation Agreement (TFA)
 Training on:
 -	data collection and processing
 -	data dissemination</t>
   </si>
   <si>
     <t>Information and communication technologies (ICT), Infrastructure and equipment, Human resources and training</t>
   </si>
   <si>
-    <t>1.2.1 (a), 1.2.1 (b), 1.2.1 (c), 1.2.2, 1.2.3</t>
-[...1 lines deleted...]
-  <si>
     <t>Information available through internet</t>
-  </si>
-[...1 lines deleted...]
-    <t>No</t>
   </si>
   <si>
     <t>Training on:
 -	the development and application of guidelines on the publication of trade-related information
 -	Team building between the administration and the private sector
 -	Regular updates to online trade related information by competent bodies
 -	the provision of Internet equipment</t>
   </si>
   <si>
     <t>Information and communication technologies (ICT), Infrastructure and equipment, Institutional procedures, Human resources and training</t>
   </si>
   <si>
-    <t>1.3.1, 1.3.2, 1.3.3, 1.3.4</t>
-[...1 lines deleted...]
-  <si>
     <t>Enquiry points</t>
   </si>
   <si>
-    <t>USAID, WB, TFWA</t>
+    <t>USAID, World Bank, TFWA</t>
   </si>
   <si>
     <t>Training on:
 -	Enquiry point management
 Equipment:
 6 laptop computers
 -	4 desktop computers
 -	4 inverters
 -	2 multifunction printers
 -	Information documents on the TFA</t>
   </si>
   <si>
-    <t>2.1.1, 2.1.2, 2.1.3</t>
-[...1 lines deleted...]
-  <si>
     <t>Comments and information before entry into force</t>
   </si>
   <si>
     <t>1 January 2020</t>
   </si>
   <si>
-    <t>1 January 2025</t>
-[...2 lines deleted...]
-    <t>WB, Borderless Alliance</t>
+    <t>01 January 2025</t>
+  </si>
+  <si>
+    <t>World Bank, Borderless Alliance</t>
   </si>
   <si>
     <t>Dissemination and awareness-raising regarding the provisions of the TFA
 Support for the development of legal texts to regulate the measure</t>
   </si>
   <si>
     <t>Legislative and regulatory framework, Awareness-raising</t>
   </si>
   <si>
     <t>Consultations</t>
   </si>
   <si>
     <t>Dissemination and awareness-raising seminar on the provisions of the TFA
 Training for stakeholders on best consultation practices</t>
   </si>
   <si>
     <t>Human resources and training</t>
   </si>
   <si>
-    <t>3.1, 3.2 (a), 3.2 (b), 3.3, 3.4, 3.5, 3.6 (a), 3.6 (b), 3.6 (c), 3.7, 3.8, 3.9 (a) (i), 3.9 (a) (ii), 3.9 (b) (i), 3.9 (b) (ii), 3.9 (b) (iii), 3.9 (b) (iv), 3.9 (c), 3.9 (d)</t>
-[...1 lines deleted...]
-  <si>
     <t>Advance rulings</t>
   </si>
   <si>
-    <t>GIZ, Germany</t>
+    <t>Germany, GIZ</t>
   </si>
   <si>
     <t>Training for customs officers and other stakeholders concerned on the issuance, reception, processing and publication of, and follow-up to classification opinions</t>
   </si>
   <si>
     <t>Information and communication technologies (ICT), Human resources and training</t>
-  </si>
-[...1 lines deleted...]
-    <t>6.1.1, 6.1.2, 6.1.3, 6.1.4</t>
   </si>
   <si>
     <t>General disciplines on fees and charges</t>
   </si>
   <si>
     <t>30 June 2026</t>
   </si>
   <si>
     <t>Awareness-raising on the procedures for setting import and export fees and charges
 Training on the calculation of fees related to the service provided
 Technical support for the implementation of an institutional framework organizing the regular review of fees and charges, except in the Abidjan autonomous port, where the level of fees may be reviewed every two years</t>
   </si>
   <si>
     <t>Legislative and regulatory framework, Institutional procedures, Human resources and training</t>
   </si>
   <si>
-    <t>6.2 (i), 6.2 (ii)</t>
-[...1 lines deleted...]
-  <si>
     <t>Specific disciplines on fees and charges</t>
   </si>
   <si>
     <t>Awareness-raising on the procedures for setting import and export fees and charges
 Training on the calculation of fees for the service provided</t>
   </si>
   <si>
     <t>Legislative and regulatory framework, Human resources and training</t>
   </si>
   <si>
-    <t>6.3.1, 6.3.2, 6.3.3, 6.3.4 (a), 6.3.4 (b), 6.3.5, 6.3.6, 6.3.7</t>
-[...1 lines deleted...]
-  <si>
     <t>Penalty Disciplines</t>
   </si>
   <si>
     <t>Information sessions and training on penalty disciplines</t>
   </si>
   <si>
     <t>Electronic payment</t>
   </si>
   <si>
     <t>31 December 2020</t>
   </si>
   <si>
     <t>30 June 2027</t>
   </si>
   <si>
-    <t>WB, TFWA</t>
+    <t>World Bank, TFWA</t>
   </si>
   <si>
     <t>Training for stakeholders from the administration and the private sector on the functioning of electronic payment
 Awareness-raising seminar for financial establishments on electronic payment
 Provision of equipment for the administration:
 -	Laptop and desktop computers
 -	Internet
 -	Printers</t>
   </si>
   <si>
     <t>Information and communication technologies (ICT), Infrastructure and equipment, Human resources and training, Awareness-raising</t>
   </si>
   <si>
-    <t>7.6.1, 7.6.2</t>
-[...1 lines deleted...]
-  <si>
     <t>Average release times</t>
   </si>
   <si>
     <t>WCO</t>
   </si>
   <si>
     <t>Study on average release times
 Awareness-raising seminar</t>
   </si>
   <si>
     <t>Diagnostic and Needs Assessment, Human resources and training, Awareness-raising</t>
   </si>
   <si>
-    <t>7.7.1, 7.7.2 (a) (i), 7.7.2 (a) (ii), 7.7.2 (a) (iii), 7.7.2 (a) (iv), 7.7.2 (b) (i), 7.7.2 (b) (ii), 7.7.3 (a), 7.7.3 (b), 7.7.3 (c), 7.7.3 (d), 7.7.3 (e), 7.7.3 (f), 7.7.3 (g), 7.7.4, 7.7.5, 7.7.6</t>
-[...1 lines deleted...]
-  <si>
     <t>Authorized operators</t>
   </si>
   <si>
     <t>31 December 2025</t>
   </si>
   <si>
-    <t>USAID, WB</t>
+    <t>USAID, World Bank</t>
   </si>
   <si>
     <t>Training for customs officers and other stakeholders concerned on the functioning of the Authorized Economic Operators Programme
 Awareness-raising seminars for customs officers and economic operators</t>
   </si>
   <si>
     <t>Human resources and training, Awareness-raising</t>
-  </si>
-[...1 lines deleted...]
-    <t>8.1, 8.2 (a), 8.2 (b), 8.2 (c), 8.2 (d), 8.2 (e)</t>
   </si>
   <si>
     <t>Border Agency Cooperation</t>
   </si>
   <si>
     <t>USAID, TMA</t>
   </si>
   <si>
     <t>Training for border agencies on the TFA
 Equipment for border agencies:
 -	Computers
 -	Internet
 -	Inverters
 -	Printers</t>
   </si>
   <si>
     <t>Infrastructure and equipment, Human resources and training</t>
   </si>
   <si>
-    <t>10.1.1 (a), 10.1.1 (b), 10.1.1 (c), 10.1.1 (d)</t>
+    <t>10.1.1</t>
   </si>
   <si>
     <t>Formalities</t>
   </si>
   <si>
     <t>Training and information on formalities and documentation requirements</t>
   </si>
   <si>
-    <t>10.2.1, 10.2.2, 10.2.3</t>
-[...1 lines deleted...]
-  <si>
     <t>Acceptance of copies</t>
   </si>
   <si>
     <t>Training and awareness-raising on the provisions of the TFA</t>
-  </si>
-[...1 lines deleted...]
-    <t>10.4.1, 10.4.2, 10.4.3, 10.4.4</t>
   </si>
   <si>
     <t>Single window</t>
   </si>
   <si>
     <t>-	Training on the proper use of the single window
 -	Strengthening and updating of the single window modules
 Equipment:
 -	Laptop and desktop computers
 -	Internet
 -	Printers</t>
   </si>
   <si>
-    <t>10.6.1, 10.6.2, 10.6.3</t>
-[...1 lines deleted...]
-  <si>
     <t>Use of customs brokers</t>
   </si>
   <si>
     <t>Awareness-raising seminars on the use of customs brokers</t>
-  </si>
-[...1 lines deleted...]
-    <t>12.1.1, 12.1.2, 12.2.1, 12.2.2, 12.3, 12.4.1 (a), 12.4.1 (b), 12.4.1 (c), 12.4.1 (d), 12.4.1 (e), 12.4.1 (f), 12.4.2, 12.5.1 (a), 12.5.1 (b), 12.5.1 (c), 12.5.1 (d), 12.5.1 (e), 12.5.1 (f), 12.5.2, 12.5.3, 12.6.1 (a), 12.6.1 (b), 12.6.1 (c), 12.6.1 (d), 12.6.1 (e), 12.6.2, 12.7.1 (a), 12.7.1 (b), 12.7.1 (c), 12.7.1 (d), 12.7.1 (e), 12.7.2, 12.8, 12.9.1, 12.9.2, 12.10 (a), 12.10 (b), 12.10 (c), 12.10 (d), 12.10 (e), 12.10 (f), 12.10 (g), 12.10 (h), 12.11.1 (a), 12.11.1 (b), 12.11.1 (c), 12.11.2, 12.12.1, 12.12.2</t>
   </si>
   <si>
     <t>Customs cooperation</t>
   </si>
   <si>
     <t>Training on the interconnection of customs systems
 Training on the system to harmonize controls at border posts
 Equipment:
 -	Laptop and desktop computers
 -	Internet
 -	Printers</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
@@ -739,589 +697,589 @@
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2">
         <v>1.1</v>
       </c>
       <c r="B2" t="s">
         <v>10</v>
       </c>
       <c r="C2" t="s">
         <v>11</v>
       </c>
       <c r="D2" t="s">
         <v>12</v>
       </c>
       <c r="E2" t="s">
         <v>13</v>
       </c>
       <c r="F2" t="s">
         <v>14</v>
       </c>
       <c r="G2" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H2" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I2" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="J2" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3">
         <v>1.2</v>
       </c>
-      <c r="B3" t="s">
-        <v>18</v>
+      <c r="B3">
+        <v>1.2</v>
       </c>
       <c r="C3" t="s">
         <v>19</v>
       </c>
       <c r="D3" t="s">
         <v>12</v>
       </c>
       <c r="E3" t="s">
         <v>13</v>
       </c>
       <c r="F3" t="s">
         <v>14</v>
       </c>
       <c r="G3" t="s">
+        <v>14</v>
+      </c>
+      <c r="I3" t="s">
         <v>20</v>
       </c>
-      <c r="I3" t="s">
+      <c r="J3" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4">
         <v>1.3</v>
       </c>
-      <c r="B4" t="s">
-        <v>23</v>
+      <c r="B4">
+        <v>1.3</v>
       </c>
       <c r="C4" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="D4" t="s">
         <v>12</v>
       </c>
       <c r="E4" t="s">
         <v>13</v>
       </c>
       <c r="F4" t="s">
         <v>14</v>
       </c>
       <c r="G4" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H4" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
       <c r="I4" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="J4" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="A5">
         <v>2.1</v>
       </c>
-      <c r="B5" t="s">
+      <c r="B5">
+        <v>2.1</v>
+      </c>
+      <c r="C5" t="s">
+        <v>25</v>
+      </c>
+      <c r="D5" t="s">
+        <v>26</v>
+      </c>
+      <c r="E5" t="s">
         <v>27</v>
       </c>
-      <c r="C5" t="s">
+      <c r="F5" t="s">
+        <v>14</v>
+      </c>
+      <c r="G5" t="s">
+        <v>15</v>
+      </c>
+      <c r="H5" t="s">
         <v>28</v>
       </c>
-      <c r="D5" t="s">
+      <c r="I5" t="s">
         <v>29</v>
       </c>
-      <c r="E5" t="s">
+      <c r="J5" t="s">
         <v>30</v>
-      </c>
-[...13 lines deleted...]
-        <v>33</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6">
         <v>2.2</v>
       </c>
       <c r="B6">
         <v>2.2</v>
       </c>
       <c r="C6" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="D6" t="s">
         <v>12</v>
       </c>
       <c r="E6" t="s">
-        <v>30</v>
+        <v>27</v>
       </c>
       <c r="F6" t="s">
         <v>14</v>
       </c>
       <c r="G6" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="I6" t="s">
-        <v>35</v>
+        <v>32</v>
       </c>
       <c r="J6" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7">
         <v>3</v>
       </c>
-      <c r="B7" t="s">
-        <v>37</v>
+      <c r="B7">
+        <v>3</v>
       </c>
       <c r="C7" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D7" t="s">
         <v>12</v>
       </c>
       <c r="E7" t="s">
-        <v>30</v>
+        <v>27</v>
       </c>
       <c r="F7" t="s">
         <v>14</v>
       </c>
       <c r="G7" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H7" t="s">
-        <v>39</v>
+        <v>35</v>
       </c>
       <c r="I7" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="J7" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="A8">
         <v>6.1</v>
       </c>
-      <c r="B8" t="s">
-        <v>42</v>
+      <c r="B8">
+        <v>6.1</v>
       </c>
       <c r="C8" t="s">
-        <v>43</v>
+        <v>38</v>
       </c>
       <c r="D8" t="s">
         <v>12</v>
       </c>
       <c r="E8" t="s">
-        <v>44</v>
+        <v>39</v>
       </c>
       <c r="F8" t="s">
         <v>14</v>
       </c>
       <c r="G8" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H8" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I8" t="s">
-        <v>45</v>
+        <v>40</v>
       </c>
       <c r="J8" t="s">
-        <v>46</v>
+        <v>41</v>
       </c>
     </row>
     <row r="9" spans="1:10">
       <c r="A9">
         <v>6.2</v>
       </c>
-      <c r="B9" t="s">
-        <v>47</v>
+      <c r="B9">
+        <v>6.2</v>
       </c>
       <c r="C9" t="s">
-        <v>48</v>
+        <v>42</v>
       </c>
       <c r="D9" t="s">
         <v>12</v>
       </c>
       <c r="E9" t="s">
-        <v>30</v>
+        <v>27</v>
       </c>
       <c r="F9" t="s">
         <v>14</v>
       </c>
       <c r="G9" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H9" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I9" t="s">
-        <v>49</v>
+        <v>43</v>
       </c>
       <c r="J9" t="s">
-        <v>50</v>
+        <v>44</v>
       </c>
     </row>
     <row r="10" spans="1:10">
       <c r="A10">
         <v>6.3</v>
       </c>
-      <c r="B10" t="s">
-        <v>51</v>
+      <c r="B10">
+        <v>6.3</v>
       </c>
       <c r="C10" t="s">
-        <v>52</v>
+        <v>45</v>
       </c>
       <c r="D10" t="s">
         <v>12</v>
       </c>
       <c r="E10" t="s">
-        <v>44</v>
+        <v>39</v>
       </c>
       <c r="F10" t="s">
         <v>14</v>
       </c>
       <c r="G10" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="I10" t="s">
-        <v>53</v>
+        <v>46</v>
       </c>
       <c r="J10" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
     </row>
     <row r="11" spans="1:10">
       <c r="A11">
         <v>7.2</v>
       </c>
       <c r="B11">
         <v>7.2</v>
       </c>
       <c r="C11" t="s">
-        <v>54</v>
+        <v>47</v>
       </c>
       <c r="D11" t="s">
-        <v>55</v>
+        <v>48</v>
       </c>
       <c r="E11" t="s">
-        <v>56</v>
+        <v>49</v>
       </c>
       <c r="F11" t="s">
         <v>14</v>
       </c>
       <c r="G11" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H11" t="s">
-        <v>57</v>
+        <v>50</v>
       </c>
       <c r="I11" t="s">
-        <v>58</v>
+        <v>51</v>
       </c>
       <c r="J11" t="s">
-        <v>59</v>
+        <v>52</v>
       </c>
     </row>
     <row r="12" spans="1:10">
       <c r="A12">
         <v>7.6</v>
       </c>
-      <c r="B12" t="s">
-        <v>60</v>
+      <c r="B12">
+        <v>7.6</v>
       </c>
       <c r="C12" t="s">
-        <v>61</v>
+        <v>53</v>
       </c>
       <c r="D12" t="s">
-        <v>29</v>
+        <v>26</v>
       </c>
       <c r="E12" t="s">
+        <v>49</v>
+      </c>
+      <c r="F12" t="s">
+        <v>14</v>
+      </c>
+      <c r="G12" t="s">
+        <v>15</v>
+      </c>
+      <c r="H12" t="s">
+        <v>54</v>
+      </c>
+      <c r="I12" t="s">
+        <v>55</v>
+      </c>
+      <c r="J12" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>64</v>
       </c>
     </row>
     <row r="13" spans="1:10">
       <c r="A13">
         <v>7.7</v>
       </c>
-      <c r="B13" t="s">
-        <v>65</v>
+      <c r="B13">
+        <v>7.7</v>
       </c>
       <c r="C13" t="s">
-        <v>66</v>
+        <v>57</v>
       </c>
       <c r="D13" t="s">
-        <v>67</v>
+        <v>58</v>
       </c>
       <c r="E13" t="s">
-        <v>56</v>
+        <v>49</v>
       </c>
       <c r="F13" t="s">
         <v>14</v>
       </c>
       <c r="G13" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H13" t="s">
-        <v>68</v>
+        <v>59</v>
       </c>
       <c r="I13" t="s">
-        <v>69</v>
+        <v>60</v>
       </c>
       <c r="J13" t="s">
-        <v>70</v>
+        <v>61</v>
       </c>
     </row>
     <row r="14" spans="1:10">
       <c r="A14">
         <v>8</v>
       </c>
-      <c r="B14" t="s">
-        <v>71</v>
+      <c r="B14">
+        <v>8</v>
       </c>
       <c r="C14" t="s">
-        <v>72</v>
+        <v>62</v>
       </c>
       <c r="D14" t="s">
-        <v>29</v>
+        <v>26</v>
       </c>
       <c r="E14" t="s">
-        <v>56</v>
+        <v>49</v>
       </c>
       <c r="F14" t="s">
         <v>14</v>
       </c>
       <c r="G14" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H14" t="s">
-        <v>73</v>
+        <v>63</v>
       </c>
       <c r="I14" t="s">
-        <v>74</v>
+        <v>64</v>
       </c>
       <c r="J14" t="s">
-        <v>75</v>
+        <v>65</v>
       </c>
     </row>
     <row r="15" spans="1:10">
       <c r="A15">
         <v>10.1</v>
       </c>
       <c r="B15" t="s">
-        <v>76</v>
+        <v>66</v>
       </c>
       <c r="C15" t="s">
-        <v>77</v>
+        <v>67</v>
       </c>
       <c r="D15" t="s">
-        <v>29</v>
+        <v>26</v>
       </c>
       <c r="E15" t="s">
-        <v>56</v>
+        <v>49</v>
       </c>
       <c r="F15" t="s">
         <v>14</v>
       </c>
       <c r="G15" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H15" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I15" t="s">
-        <v>78</v>
+        <v>68</v>
       </c>
       <c r="J15" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
     </row>
     <row r="16" spans="1:10">
       <c r="A16">
         <v>10.2</v>
       </c>
-      <c r="B16" t="s">
-        <v>79</v>
+      <c r="B16">
+        <v>10.2</v>
       </c>
       <c r="C16" t="s">
-        <v>80</v>
+        <v>69</v>
       </c>
       <c r="D16" t="s">
-        <v>29</v>
+        <v>26</v>
       </c>
       <c r="E16" t="s">
-        <v>56</v>
+        <v>49</v>
       </c>
       <c r="F16" t="s">
         <v>14</v>
       </c>
       <c r="G16" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="I16" t="s">
-        <v>81</v>
+        <v>70</v>
       </c>
       <c r="J16" t="s">
-        <v>70</v>
+        <v>61</v>
       </c>
     </row>
     <row r="17" spans="1:10">
       <c r="A17">
         <v>10.4</v>
       </c>
-      <c r="B17" t="s">
-        <v>82</v>
+      <c r="B17">
+        <v>10.4</v>
       </c>
       <c r="C17" t="s">
-        <v>83</v>
+        <v>71</v>
       </c>
       <c r="D17" t="s">
-        <v>29</v>
+        <v>26</v>
       </c>
       <c r="E17" t="s">
-        <v>56</v>
+        <v>49</v>
       </c>
       <c r="F17" t="s">
         <v>14</v>
       </c>
       <c r="G17" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H17" t="s">
-        <v>57</v>
+        <v>50</v>
       </c>
       <c r="I17" t="s">
-        <v>84</v>
+        <v>72</v>
       </c>
       <c r="J17" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="18" spans="1:10">
       <c r="A18">
         <v>10.6</v>
       </c>
-      <c r="B18" t="s">
-        <v>85</v>
+      <c r="B18">
+        <v>10.6</v>
       </c>
       <c r="C18" t="s">
-        <v>86</v>
+        <v>73</v>
       </c>
       <c r="D18" t="s">
-        <v>55</v>
+        <v>48</v>
       </c>
       <c r="E18" t="s">
-        <v>56</v>
+        <v>49</v>
       </c>
       <c r="F18" t="s">
         <v>14</v>
       </c>
       <c r="G18" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="I18" t="s">
-        <v>87</v>
+        <v>74</v>
       </c>
       <c r="J18" t="s">
-        <v>70</v>
+        <v>61</v>
       </c>
     </row>
     <row r="19" spans="1:10">
       <c r="A19">
         <v>12</v>
       </c>
-      <c r="B19" t="s">
-        <v>88</v>
+      <c r="B19">
+        <v>12</v>
       </c>
       <c r="C19" t="s">
-        <v>89</v>
+        <v>75</v>
       </c>
       <c r="D19" t="s">
-        <v>55</v>
+        <v>48</v>
       </c>
       <c r="E19" t="s">
-        <v>56</v>
+        <v>49</v>
       </c>
       <c r="F19" t="s">
         <v>14</v>
       </c>
       <c r="G19" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H19" t="s">
-        <v>57</v>
+        <v>50</v>
       </c>
       <c r="I19" t="s">
-        <v>90</v>
+        <v>76</v>
       </c>
       <c r="J19" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">