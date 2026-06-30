--- v0 (2025-12-04)
+++ v1 (2026-06-30)
@@ -44,66 +44,66 @@
   <si>
     <t>Measure name</t>
   </si>
   <si>
     <t>Indicative Implementation Date</t>
   </si>
   <si>
     <t>Definitive Implementation Date</t>
   </si>
   <si>
     <t>TA needs notified</t>
   </si>
   <si>
     <t>Progress reported</t>
   </si>
   <si>
     <t>Donor / Agency</t>
   </si>
   <si>
     <t>TA Description</t>
   </si>
   <si>
     <t>Tags</t>
   </si>
   <si>
-    <t>10.4.1, 10.4.2, 10.4.3, 10.4.4</t>
-[...1 lines deleted...]
-  <si>
     <t>Single window</t>
   </si>
   <si>
     <t>23 February 2023</t>
   </si>
   <si>
     <t>22 February 2027</t>
   </si>
   <si>
+    <t>No</t>
+  </si>
+  <si>
     <t>Yes</t>
   </si>
   <si>
-    <t>UNCTAD, European Union</t>
+    <t>European Union, UNCTAD</t>
   </si>
   <si>
     <t>Technical assistance required to train the staff needed to set up the single window, particularly with regard simplification processes, and to help transfer the knowledge needed to update the competent national authorities and help them to adapt to the new system. Purchase of information and communication technology equipment as well as other types of equipment. There has been a feasibility study and a project by UNCTAD dating back to August 2014, but there are no donors to help implement them.</t>
   </si>
   <si>
     <t>Information and communication technologies (ICT), Infrastructure and equipment, Institutional procedures, Human resources and training</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
@@ -457,64 +457,64 @@
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2">
         <v>10.4</v>
       </c>
-      <c r="B2" t="s">
+      <c r="B2">
+        <v>10.4</v>
+      </c>
+      <c r="C2" t="s">
         <v>10</v>
       </c>
-      <c r="C2" t="s">
+      <c r="D2" t="s">
         <v>11</v>
       </c>
-      <c r="D2" t="s">
+      <c r="E2" t="s">
         <v>12</v>
       </c>
-      <c r="E2" t="s">
+      <c r="F2" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>14</v>
       </c>
       <c r="G2" t="s">
         <v>14</v>
       </c>
       <c r="H2" t="s">
         <v>15</v>
       </c>
       <c r="I2" t="s">
         <v>16</v>
       </c>
       <c r="J2" t="s">
         <v>17</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>