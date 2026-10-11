--- v1 (2026-06-30)
+++ v2 (2026-10-11)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="18">
   <si>
     <t>Measure</t>
   </si>
   <si>
     <t>Items</t>
   </si>
   <si>
     <t>Measure name</t>
   </si>
   <si>
@@ -71,51 +71,51 @@
   <si>
     <t>23 February 2023</t>
   </si>
   <si>
     <t>22 February 2027</t>
   </si>
   <si>
     <t>No</t>
   </si>
   <si>
     <t>Yes</t>
   </si>
   <si>
     <t>European Union, UNCTAD</t>
   </si>
   <si>
     <t>Technical assistance required to train the staff needed to set up the single window, particularly with regard simplification processes, and to help transfer the knowledge needed to update the competent national authorities and help them to adapt to the new system. Purchase of information and communication technology equipment as well as other types of equipment. There has been a feasibility study and a project by UNCTAD dating back to August 2014, but there are no donors to help implement them.</t>
   </si>
   <si>
     <t>Information and communication technologies (ICT), Infrastructure and equipment, Institutional procedures, Human resources and training</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
@@ -409,51 +409,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
@@ -489,59 +489,50 @@
         <v>11</v>
       </c>
       <c r="E2" t="s">
         <v>12</v>
       </c>
       <c r="F2" t="s">
         <v>13</v>
       </c>
       <c r="G2" t="s">
         <v>14</v>
       </c>
       <c r="H2" t="s">
         <v>15</v>
       </c>
       <c r="I2" t="s">
         <v>16</v>
       </c>
       <c r="J2" t="s">
         <v>17</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Worksheet</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>