--- v0 (2025-11-09)
+++ v1 (2026-06-30)
@@ -12,210 +12,180 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="53">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="43">
   <si>
     <t>Measure</t>
   </si>
   <si>
     <t>Items</t>
   </si>
   <si>
     <t>Measure name</t>
   </si>
   <si>
     <t>Indicative Implementation Date</t>
   </si>
   <si>
     <t>Definitive Implementation Date</t>
   </si>
   <si>
     <t>TA needs notified</t>
   </si>
   <si>
     <t>Progress reported</t>
   </si>
   <si>
     <t>Donor / Agency</t>
   </si>
   <si>
     <t>TA Description</t>
   </si>
   <si>
     <t>Tags</t>
   </si>
   <si>
-    <t>1.3.1, 1.3.2, 1.3.3, 1.3.4</t>
-[...1 lines deleted...]
-  <si>
     <t>Enquiry points</t>
   </si>
   <si>
     <t>31 December 2019</t>
   </si>
   <si>
     <t>31 January 2021</t>
   </si>
   <si>
-    <t>Yes</t>
-[...1 lines deleted...]
-  <si>
     <t>No</t>
   </si>
   <si>
     <t>Technical assistance to draft Legislation.</t>
   </si>
   <si>
     <t>Legislative and regulatory framework</t>
   </si>
   <si>
-    <t>3.1, 3.2 (a), 3.2 (b), 3.3, 3.4, 3.5, 3.6 (a), 3.6 (b), 3.6 (c), 3.7, 3.8, 3.9 (a) (i), 3.9 (a) (ii), 3.9 (b) (i), 3.9 (b) (ii), 3.9 (b) (iii), 3.9 (b) (iv), 3.9 (c), 3.9 (d)</t>
-[...1 lines deleted...]
-  <si>
     <t>Advance rulings</t>
   </si>
   <si>
     <t>31 December 2020</t>
   </si>
   <si>
-    <t>1 June 2021</t>
+    <t>01 June 2021</t>
   </si>
   <si>
     <t>Technical Assistance to draft Legislation to lay the legal platform for a National Ruling Processing Unit in Dominica.</t>
-  </si>
-[...1 lines deleted...]
-    <t>5.3.1, 5.3.2, 5.3.3</t>
   </si>
   <si>
     <t>Test procedures</t>
   </si>
   <si>
     <t>31 December 2021</t>
   </si>
   <si>
     <t>31 December 2022</t>
   </si>
   <si>
     <t xml:space="preserve">Financial Assistance to procure necessary Laboratory Equipment.
 TACB for accreditation of Laboratory to carry out confirmatory tests for goods imported into Dominica.
 </t>
   </si>
   <si>
     <t>Information and communication technologies (ICT), Infrastructure and equipment</t>
   </si>
   <si>
-    <t>6.2 (i), 6.2 (ii)</t>
-[...1 lines deleted...]
-  <si>
     <t>Specific disciplines on fees and charges</t>
   </si>
   <si>
     <t>30 June 2020</t>
   </si>
   <si>
     <t>Technical Assistance for mapping and costing the services rendered by Customs including the development of a fair and transparent Fee Structure.</t>
   </si>
   <si>
     <t>Legislative and regulatory framework, Diagnostic and Needs Assessment</t>
-  </si>
-[...1 lines deleted...]
-    <t>7.6.1, 7.6.2</t>
   </si>
   <si>
     <t>Average release times</t>
   </si>
   <si>
     <t xml:space="preserve">Technical Assistance for preparation of a Guide to measure the average time for release of goods from importation to exit from Port of Entry.
 Training
 </t>
   </si>
   <si>
     <t>Information and communication technologies (ICT), Human resources and training</t>
   </si>
   <si>
-    <t>7.9.1 (a), 7.9.1 (b), 7.9.2, 7.9.3, 7.9.4</t>
-[...1 lines deleted...]
-  <si>
     <t>Perishable goods</t>
   </si>
   <si>
     <t>Legal guidelines for the processing of perishable goods to be developed and implemented.</t>
-  </si>
-[...1 lines deleted...]
-    <t>10.4.1, 10.4.2, 10.4.3, 10.4.4</t>
   </si>
   <si>
     <t>Single window</t>
   </si>
   <si>
     <t xml:space="preserve">Administrative/Operational support to develop a model harmonized common data proposal for relevant Border Agencies including proposal for single payment of all fees.
 With concept paper already developed, financing for database construction and Consultancy Services.
 Technical Assistance to update the Legislative, Institutional and Regulatory framework of relevant Agencies.
 Training for users of the Single    Window to include all Border Agencies, Shippers, and Customs Brokers among others.
 Develop a monitoring and evaluation mechanism.
 Sensitization of the Private Sector
 </t>
   </si>
   <si>
     <t>Information and communication technologies (ICT), Legislative and regulatory framework, Diagnostic and Needs Assessment, Institutional procedures, Human resources and training, Awareness-raising</t>
   </si>
   <si>
-    <t>10.8.1, 10.8.2</t>
-[...1 lines deleted...]
-  <si>
     <t>Rejected Goods</t>
   </si>
   <si>
     <t>Legal Guidelines for the procedure and disposal of rejected goods to be developed and implemented by the relevant Agencies e.g. Divisions of Agriculture, Bureau of Standards and the Environmental Health Unit among others.</t>
   </si>
   <si>
     <t>Legislative and regulatory framework, Institutional procedures</t>
-  </si>
-[...1 lines deleted...]
-    <t>12.1.1, 12.1.2, 12.2.1, 12.2.2, 12.3, 12.4.1 (a), 12.4.1 (b), 12.4.1 (c), 12.4.1 (d), 12.4.1 (e), 12.4.1 (f), 12.4.2, 12.5.1 (a), 12.5.1 (b), 12.5.1 (c), 12.5.1 (d), 12.5.1 (e), 12.5.1 (f), 12.5.2, 12.5.3, 12.6.1 (a), 12.6.1 (b), 12.6.1 (c), 12.6.1 (d), 12.6.1 (e), 12.6.2, 12.7.1 (a), 12.7.1 (b), 12.7.1 (c), 12.7.1 (d), 12.7.1 (e), 12.7.2, 12.8, 12.9.1, 12.9.2, 12.10 (a), 12.10 (b), 12.10 (c), 12.10 (d), 12.10 (e), 12.10 (f), 12.10 (g), 12.10 (h), 12.11.1 (a), 12.11.1 (b), 12.11.1 (c), 12.11.2, 12.12.1, 12.12.2</t>
   </si>
   <si>
     <t>Customs cooperation</t>
   </si>
   <si>
     <t xml:space="preserve">Technical and Financial Assistance for required updates to the ASYCUDA World System.
 Training for Customs Officers, Ships and Courier Agents, Consolidators and Freight Forwarders in the new aspects of reporting cargo consignments in ASYCUDA World.
 Technical Assistance to develop Guidelines for information sharing at the regional/international levels.
 </t>
   </si>
   <si>
     <t>Information and communication technologies (ICT), Legislative and regulatory framework, Human resources and training</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -575,305 +545,305 @@
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2">
         <v>1.3</v>
       </c>
-      <c r="B2" t="s">
+      <c r="B2">
+        <v>1.3</v>
+      </c>
+      <c r="C2" t="s">
         <v>10</v>
       </c>
-      <c r="C2" t="s">
+      <c r="D2" t="s">
         <v>11</v>
       </c>
-      <c r="D2" t="s">
+      <c r="E2" t="s">
         <v>12</v>
       </c>
-      <c r="E2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F2" t="s">
+        <v>13</v>
+      </c>
+      <c r="G2" t="s">
+        <v>13</v>
+      </c>
+      <c r="I2" t="s">
         <v>14</v>
       </c>
-      <c r="G2" t="s">
+      <c r="J2" t="s">
         <v>15</v>
-      </c>
-[...4 lines deleted...]
-        <v>17</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3">
         <v>3</v>
       </c>
-      <c r="B3" t="s">
+      <c r="B3">
+        <v>3</v>
+      </c>
+      <c r="C3" t="s">
+        <v>16</v>
+      </c>
+      <c r="D3" t="s">
+        <v>17</v>
+      </c>
+      <c r="E3" t="s">
         <v>18</v>
       </c>
-      <c r="C3" t="s">
+      <c r="F3" t="s">
+        <v>13</v>
+      </c>
+      <c r="G3" t="s">
+        <v>13</v>
+      </c>
+      <c r="I3" t="s">
         <v>19</v>
       </c>
-      <c r="D3" t="s">
-[...8 lines deleted...]
-      <c r="G3" t="s">
+      <c r="J3" t="s">
         <v>15</v>
-      </c>
-[...4 lines deleted...]
-        <v>17</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4">
         <v>5.3</v>
       </c>
-      <c r="B4" t="s">
+      <c r="B4">
+        <v>5.3</v>
+      </c>
+      <c r="C4" t="s">
+        <v>20</v>
+      </c>
+      <c r="D4" t="s">
+        <v>21</v>
+      </c>
+      <c r="E4" t="s">
+        <v>22</v>
+      </c>
+      <c r="F4" t="s">
+        <v>13</v>
+      </c>
+      <c r="G4" t="s">
+        <v>13</v>
+      </c>
+      <c r="I4" t="s">
         <v>23</v>
       </c>
-      <c r="C4" t="s">
+      <c r="J4" t="s">
         <v>24</v>
-      </c>
-[...16 lines deleted...]
-        <v>28</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="A5">
         <v>6.2</v>
       </c>
-      <c r="B5" t="s">
-        <v>29</v>
+      <c r="B5">
+        <v>6.2</v>
       </c>
       <c r="C5" t="s">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="D5" t="s">
-        <v>31</v>
+        <v>26</v>
       </c>
       <c r="E5" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="F5" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G5" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="I5" t="s">
-        <v>32</v>
+        <v>27</v>
       </c>
       <c r="J5" t="s">
-        <v>33</v>
+        <v>28</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6">
         <v>7.6</v>
       </c>
-      <c r="B6" t="s">
-        <v>34</v>
+      <c r="B6">
+        <v>7.6</v>
       </c>
       <c r="C6" t="s">
-        <v>35</v>
+        <v>29</v>
       </c>
       <c r="D6" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="E6" t="s">
-        <v>21</v>
+        <v>18</v>
       </c>
       <c r="F6" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G6" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="I6" t="s">
-        <v>36</v>
+        <v>30</v>
       </c>
       <c r="J6" t="s">
-        <v>37</v>
+        <v>31</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7">
         <v>7.9</v>
       </c>
-      <c r="B7" t="s">
-        <v>38</v>
+      <c r="B7">
+        <v>7.9</v>
       </c>
       <c r="C7" t="s">
-        <v>39</v>
+        <v>32</v>
       </c>
       <c r="D7" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="E7" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="F7" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G7" t="s">
+        <v>13</v>
+      </c>
+      <c r="I7" t="s">
+        <v>33</v>
+      </c>
+      <c r="J7" t="s">
         <v>15</v>
-      </c>
-[...4 lines deleted...]
-        <v>17</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="A8">
         <v>10.4</v>
       </c>
-      <c r="B8" t="s">
-        <v>41</v>
+      <c r="B8">
+        <v>10.4</v>
       </c>
       <c r="C8" t="s">
-        <v>42</v>
+        <v>34</v>
       </c>
       <c r="D8" t="s">
-        <v>26</v>
+        <v>22</v>
       </c>
       <c r="E8" t="s">
-        <v>26</v>
+        <v>22</v>
       </c>
       <c r="F8" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G8" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="I8" t="s">
-        <v>43</v>
+        <v>35</v>
       </c>
       <c r="J8" t="s">
-        <v>44</v>
+        <v>36</v>
       </c>
     </row>
     <row r="9" spans="1:10">
       <c r="A9">
         <v>10.8</v>
       </c>
-      <c r="B9" t="s">
-        <v>45</v>
+      <c r="B9">
+        <v>10.8</v>
       </c>
       <c r="C9" t="s">
-        <v>46</v>
+        <v>37</v>
       </c>
       <c r="D9" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="E9" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="F9" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G9" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="I9" t="s">
-        <v>47</v>
+        <v>38</v>
       </c>
       <c r="J9" t="s">
-        <v>48</v>
+        <v>39</v>
       </c>
     </row>
     <row r="10" spans="1:10">
       <c r="A10">
         <v>12</v>
       </c>
-      <c r="B10" t="s">
-        <v>49</v>
+      <c r="B10">
+        <v>12</v>
       </c>
       <c r="C10" t="s">
-        <v>50</v>
+        <v>40</v>
       </c>
       <c r="D10" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="E10" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="F10" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G10" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="I10" t="s">
-        <v>51</v>
+        <v>41</v>
       </c>
       <c r="J10" t="s">
-        <v>52</v>
+        <v>42</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">