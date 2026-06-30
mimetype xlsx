--- v0 (2025-11-09)
+++ v1 (2026-06-30)
@@ -12,209 +12,197 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="47">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="41">
   <si>
     <t>Measure</t>
   </si>
   <si>
     <t>Items</t>
   </si>
   <si>
     <t>Measure name</t>
   </si>
   <si>
     <t>Indicative Implementation Date</t>
   </si>
   <si>
     <t>Definitive Implementation Date</t>
   </si>
   <si>
     <t>TA needs notified</t>
   </si>
   <si>
     <t>Progress reported</t>
   </si>
   <si>
     <t>Donor / Agency</t>
   </si>
   <si>
     <t>TA Description</t>
   </si>
   <si>
     <t>Tags</t>
   </si>
   <si>
     <t>Consultations</t>
   </si>
   <si>
     <t>15 January 2022</t>
   </si>
   <si>
     <t>15 July 2026</t>
   </si>
   <si>
+    <t>No</t>
+  </si>
+  <si>
     <t>Yes</t>
   </si>
   <si>
-    <t>UNCTAD, WCO, United Kingdom, Germany</t>
+    <t>United Kingdom, Germany, UNCTAD, WCO</t>
   </si>
   <si>
     <t>Cooperation to establish an online consultation system allowing for interaction between government bodies and users. This system should collect and record comments made by natural and legal persons regarding regulations, legislation and other provisions issued by the various bodies.</t>
   </si>
   <si>
     <t>Information and communication technologies (ICT)</t>
-  </si>
-[...1 lines deleted...]
-    <t>5.3.1, 5.3.2, 5.3.3</t>
   </si>
   <si>
     <t>Test procedures</t>
   </si>
   <si>
     <t>15 January 2024</t>
   </si>
   <si>
     <t>15 January 2027</t>
   </si>
   <si>
     <t>Cooperation to strengthen diagnostic laboratories in the areas of plant health, animal health and food safety. This contribution will focus on establishing adequate infrastructure in terms of appropriate control points for inspection and quarantine, laboratory equipment, and reagents, etc. 
 Staff training is required on new analytical methodologies. Cooperation is also required to help organize workshops on the following subjects:
 •	Establishing methods to ensure the quality of activities carried out in customs laboratories.
 •	Optimizing the process for meeting the necessary requirements for compliance with ISO standards.
 •	Evaluation, verification and control of laboratory conditions and the methods used.
 To this end, it is suggested that trainers have experience of the following:
 •	Preparation of a laboratory management model; instructions and procedures; equipment maintenance and calibration plans; and analytical instruments.
 •	Implementation of quality systems in customs laboratories.
 •	Implementation and use of methodologies.
 •	Physico-chemical analysis of samples of goods for tariff classification purposes.
 Safety measures to protect facilities, equipment and instruments assigned to the division.</t>
   </si>
   <si>
     <t>Information and communication technologies (ICT), Infrastructure and equipment, Diagnostic and Needs Assessment, Human resources and training</t>
   </si>
   <si>
-    <t>7.4.1, 7.4.2, 7.4.3, 7.4.4</t>
-[...1 lines deleted...]
-  <si>
     <t>Risk management</t>
   </si>
   <si>
     <t>Cooperation for training and technical assistance with a view to implementing systems for the exchange of information between countries on levels of risk. Better practices and new procedures are needed to deal with high- and low-risk goods.
 A risk management assessment is required, which takes into account all the parameters of the bodies involved in trade in goods.
 Cooperation is also requested to ensure the exchange of information (creation of statistical models, forecasts and better risk management practices) between other customs offices and control bodies.</t>
   </si>
   <si>
     <t>Information and communication technologies (ICT), Diagnostic and Needs Assessment, Institutional procedures</t>
   </si>
   <si>
-    <t>7.5.1, 7.5.2, 7.5.3, 7.5.4</t>
-[...1 lines deleted...]
-  <si>
     <t>Post-clearance audit</t>
   </si>
   <si>
     <t>15 January 2021</t>
   </si>
   <si>
-    <t>No</t>
-[...1 lines deleted...]
-  <si>
     <t>Cooperation for training and technical assistance with a view to creating statistical models and improving methodology for the assignment of post-control audits, non-participatory reviews and implementation.</t>
   </si>
   <si>
     <t>Information and communication technologies (ICT), Human resources and training</t>
   </si>
   <si>
-    <t>7.7.1, 7.7.2 (a) (i), 7.7.2 (a) (ii), 7.7.2 (a) (iii), 7.7.2 (a) (iv), 7.7.2 (b) (i), 7.7.2 (b) (ii), 7.7.3 (a), 7.7.3 (b), 7.7.3 (c), 7.7.3 (d), 7.7.3 (e), 7.7.3 (f), 7.7.3 (g), 7.7.4, 7.7.5, 7.7.6</t>
-[...1 lines deleted...]
-  <si>
     <t>Authorized operators</t>
   </si>
   <si>
-    <t>UNCTAD, WTO, United Kingdom, Germany</t>
+    <t>United Kingdom, Germany, UNCTAD, WTO</t>
   </si>
   <si>
     <t>1.	Technical assistance to establish a road map before introducing new links into the programme.
 2.	Technical assistance to devise strategies to establish mutual recognition agreements between SENAE and other customs administrations with regard to AEO programmes. 
 3.	Technical assistance and funding to develop the connectivity of the SENAE customs computer system and the systems of other customs administrations for the purposes of information exchange, risk management and the mutual recognition of AEO programmes. 
 4.	Funding to systematize the process for applying for, renewing and revalidating AEO status.
 5.	Funding to participate in the validation or re validation (in situ) of applicant companies in other countries, with a view to incorporating new international practices into the Ecuador AEO programme.
 6.	Funding for internships relating to the implementation of the AEO programme, and training on issues linked to international logistics chain security. 
+7.	Funding to allow for participation in conferences, seminars and/or national and international fairs relating to the AEO programme., .	Technical assistance to establish a road map before introducing new links into the programme.
+2.	Technical assistance to devise strategies to establish mutual recognition agreements between SENAE and other customs administrations with regard to AEO programmes. 
+3.	Technical assistance and funding to develop the connectivity of the SENAE customs computer system and the systems of other customs administrations for the purposes of information exchange, risk management and the mutual recognition of AEO programmes. 
+4.	Funding to systematize the process for applying for, renewing and revalidating AEO status.
+5.	Funding to participate in the validation or re validation (in situ) of applicant companies in other countries, with a view to incorporating new international practices into the Ecuador AEO programme.
+6.	Funding for internships relating to the implementation of the AEO programme, and training on issues linked to international logistics chain security. 
 7.	Funding to allow for participation in conferences, seminars and/or national and international fairs relating to the AEO programme.</t>
   </si>
   <si>
     <t>Information and communication technologies (ICT), Institutional procedures, Human resources and training</t>
-  </si>
-[...1 lines deleted...]
-    <t>8.1, 8.2 (a), 8.2 (b), 8.2 (c), 8.2 (d), 8.2 (e)</t>
   </si>
   <si>
     <t>Border Agency Cooperation</t>
   </si>
   <si>
     <t>Cooperation for the creation of a single digital platform that provides border agencies with access to information on trade operation requirements and audits. Equipment is needed for buildings housing Bi National Border Service Centres (CEBAF) on trunk road No. 3 from Macará to La Tina (Ecuador – Peru). These centres are expected to provide around 120 jobs for the two countries and will facilitate trade. Cooperation for the hiring of professional chemists to work 24 hours a day, seven days a week in substance-control activities at the border crossings of Rumichaca, San Miguel, Huaquillas and Macará, and at ports and airports (Guayaquil and Quito).
 Standards are required for these substances for quantitative and qualitative analysis purposes (approved preliminary identification tests – PIPH). Technology and infrastructure are also required for diagnosis with a view to quarantine treatments; incinerator facilities are required, as well as quarantine areas and border point transport facilities.
 Cooperation to provide laboratories with Raman technology, infrared, and mass gas chromatography equipment, digital potentiometers, refractometers and dosimeters, etc. Ongoing training is also needed for border control staff, with an emphasis on the sharing of experiences with other countries in the region; issues covered should include container control, new psychoactive substances, synthetic drugs, new camouflage techniques, and new chemical analysis techniques, amongst others. In order to ensure and protect the integrity of the country, electronic security systems are required, such as perimeter fences, cameras, sensors,
 scanners for persons and vehicles, etc. In addition, personal protective equipment is required for the handling of controlled drugs.</t>
   </si>
   <si>
-    <t>10.4.1, 10.4.2, 10.4.3, 10.4.4</t>
-[...1 lines deleted...]
-  <si>
     <t>Single window</t>
   </si>
   <si>
     <t>15 January 2023</t>
   </si>
   <si>
     <t>15 July 2027</t>
   </si>
   <si>
-    <t>USAID, GATF, UNCTAD, WCO, Canada, Germany</t>
+    <t>Canada, Germany, USAID, GATF, UNCTAD, WCO</t>
   </si>
   <si>
     <t>Cooperation for an electronic automated registration system that covers all entities responsible for issuing resolutions, permits, certificates, automatic and non-automatic licences, and accompanying documents (preshipment) and supporting documents that are required for importing and exporting. Cooperation for streamlining the incorporation into the Single Window of new control measures involving certificates and other documents that are required for the shipment of imports and exports.
 Acquisition of technological components and restructuring of the internal systems of entities issuing control documents that are not linked to Ecuador's single window.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -582,249 +570,249 @@
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2">
         <v>2.2</v>
       </c>
       <c r="B2">
         <v>2.2</v>
       </c>
       <c r="C2" t="s">
         <v>10</v>
       </c>
       <c r="D2" t="s">
         <v>11</v>
       </c>
       <c r="E2" t="s">
         <v>12</v>
       </c>
       <c r="F2" t="s">
         <v>13</v>
       </c>
       <c r="G2" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="H2" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="I2" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="J2" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3">
         <v>5.3</v>
       </c>
-      <c r="B3" t="s">
-        <v>17</v>
+      <c r="B3">
+        <v>5.3</v>
       </c>
       <c r="C3" t="s">
         <v>18</v>
       </c>
       <c r="D3" t="s">
         <v>19</v>
       </c>
       <c r="E3" t="s">
         <v>20</v>
       </c>
       <c r="F3" t="s">
         <v>13</v>
       </c>
       <c r="G3" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="H3" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="I3" t="s">
         <v>21</v>
       </c>
       <c r="J3" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4">
         <v>7.4</v>
       </c>
-      <c r="B4" t="s">
+      <c r="B4">
+        <v>7.4</v>
+      </c>
+      <c r="C4" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>24</v>
       </c>
       <c r="D4" t="s">
         <v>11</v>
       </c>
       <c r="E4" t="s">
         <v>12</v>
       </c>
       <c r="F4" t="s">
         <v>13</v>
       </c>
       <c r="G4" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="H4" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="I4" t="s">
+        <v>24</v>
+      </c>
+      <c r="J4" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>26</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="A5">
         <v>7.5</v>
       </c>
-      <c r="B5" t="s">
-        <v>27</v>
+      <c r="B5">
+        <v>7.5</v>
       </c>
       <c r="C5" t="s">
-        <v>28</v>
+        <v>26</v>
       </c>
       <c r="D5" t="s">
         <v>11</v>
       </c>
       <c r="E5" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="F5" t="s">
         <v>13</v>
       </c>
       <c r="G5" t="s">
-        <v>30</v>
+        <v>13</v>
       </c>
       <c r="I5" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="J5" t="s">
-        <v>32</v>
+        <v>29</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6">
         <v>7.7</v>
       </c>
-      <c r="B6" t="s">
-        <v>33</v>
+      <c r="B6">
+        <v>7.7</v>
       </c>
       <c r="C6" t="s">
-        <v>34</v>
+        <v>30</v>
       </c>
       <c r="D6" t="s">
         <v>11</v>
       </c>
       <c r="E6" t="s">
         <v>12</v>
       </c>
       <c r="F6" t="s">
         <v>13</v>
       </c>
       <c r="G6" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="H6" t="s">
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="I6" t="s">
-        <v>36</v>
+        <v>32</v>
       </c>
       <c r="J6" t="s">
-        <v>37</v>
+        <v>33</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7">
         <v>8</v>
       </c>
-      <c r="B7" t="s">
-        <v>38</v>
+      <c r="B7">
+        <v>8</v>
       </c>
       <c r="C7" t="s">
-        <v>39</v>
+        <v>34</v>
       </c>
       <c r="D7" t="s">
         <v>19</v>
       </c>
       <c r="E7" t="s">
         <v>20</v>
       </c>
       <c r="F7" t="s">
         <v>13</v>
       </c>
       <c r="G7" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="H7" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="I7" t="s">
-        <v>40</v>
+        <v>35</v>
       </c>
       <c r="J7" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="A8">
         <v>10.4</v>
       </c>
-      <c r="B8" t="s">
-        <v>41</v>
+      <c r="B8">
+        <v>10.4</v>
       </c>
       <c r="C8" t="s">
-        <v>42</v>
+        <v>36</v>
       </c>
       <c r="D8" t="s">
-        <v>43</v>
+        <v>37</v>
       </c>
       <c r="E8" t="s">
-        <v>44</v>
+        <v>38</v>
       </c>
       <c r="F8" t="s">
         <v>13</v>
       </c>
       <c r="G8" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="H8" t="s">
-        <v>45</v>
+        <v>39</v>
       </c>
       <c r="I8" t="s">
-        <v>46</v>
+        <v>40</v>
       </c>
       <c r="J8" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">