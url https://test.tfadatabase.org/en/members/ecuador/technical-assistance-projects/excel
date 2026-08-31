--- v1 (2026-06-30)
+++ v2 (2026-08-31)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="41">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="42">
   <si>
     <t>Measure</t>
   </si>
   <si>
     <t>Items</t>
   </si>
   <si>
     <t>Measure name</t>
   </si>
   <si>
     <t>Indicative Implementation Date</t>
   </si>
   <si>
     <t>Definitive Implementation Date</t>
   </si>
   <si>
     <t>TA needs notified</t>
   </si>
   <si>
     <t>Progress reported</t>
   </si>
   <si>
     <t>Donor / Agency</t>
   </si>
   <si>
@@ -94,50 +94,53 @@
   </si>
   <si>
     <t>15 January 2024</t>
   </si>
   <si>
     <t>15 January 2027</t>
   </si>
   <si>
     <t>Cooperation to strengthen diagnostic laboratories in the areas of plant health, animal health and food safety. This contribution will focus on establishing adequate infrastructure in terms of appropriate control points for inspection and quarantine, laboratory equipment, and reagents, etc. 
 Staff training is required on new analytical methodologies. Cooperation is also required to help organize workshops on the following subjects:
 •	Establishing methods to ensure the quality of activities carried out in customs laboratories.
 •	Optimizing the process for meeting the necessary requirements for compliance with ISO standards.
 •	Evaluation, verification and control of laboratory conditions and the methods used.
 To this end, it is suggested that trainers have experience of the following:
 •	Preparation of a laboratory management model; instructions and procedures; equipment maintenance and calibration plans; and analytical instruments.
 •	Implementation of quality systems in customs laboratories.
 •	Implementation and use of methodologies.
 •	Physico-chemical analysis of samples of goods for tariff classification purposes.
 Safety measures to protect facilities, equipment and instruments assigned to the division.</t>
   </si>
   <si>
     <t>Information and communication technologies (ICT), Infrastructure and equipment, Diagnostic and Needs Assessment, Human resources and training</t>
   </si>
   <si>
     <t>Risk management</t>
+  </si>
+  <si>
+    <t>15 January 2028</t>
   </si>
   <si>
     <t>Cooperation for training and technical assistance with a view to implementing systems for the exchange of information between countries on levels of risk. Better practices and new procedures are needed to deal with high- and low-risk goods.
 A risk management assessment is required, which takes into account all the parameters of the bodies involved in trade in goods.
 Cooperation is also requested to ensure the exchange of information (creation of statistical models, forecasts and better risk management practices) between other customs offices and control bodies.</t>
   </si>
   <si>
     <t>Information and communication technologies (ICT), Diagnostic and Needs Assessment, Institutional procedures</t>
   </si>
   <si>
     <t>Post-clearance audit</t>
   </si>
   <si>
     <t>15 January 2021</t>
   </si>
   <si>
     <t>Cooperation for training and technical assistance with a view to creating statistical models and improving methodology for the assignment of post-control audits, non-participatory reviews and implementation.</t>
   </si>
   <si>
     <t>Information and communication technologies (ICT), Human resources and training</t>
   </si>
   <si>
     <t>Authorized operators</t>
   </si>
   <si>
@@ -628,188 +631,188 @@
       </c>
       <c r="H3" t="s">
         <v>15</v>
       </c>
       <c r="I3" t="s">
         <v>21</v>
       </c>
       <c r="J3" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4">
         <v>7.4</v>
       </c>
       <c r="B4">
         <v>7.4</v>
       </c>
       <c r="C4" t="s">
         <v>23</v>
       </c>
       <c r="D4" t="s">
         <v>11</v>
       </c>
       <c r="E4" t="s">
-        <v>12</v>
+        <v>24</v>
       </c>
       <c r="F4" t="s">
         <v>13</v>
       </c>
       <c r="G4" t="s">
         <v>14</v>
       </c>
       <c r="H4" t="s">
         <v>15</v>
       </c>
       <c r="I4" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="J4" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="A5">
         <v>7.5</v>
       </c>
       <c r="B5">
         <v>7.5</v>
       </c>
       <c r="C5" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="D5" t="s">
         <v>11</v>
       </c>
       <c r="E5" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="F5" t="s">
         <v>13</v>
       </c>
       <c r="G5" t="s">
         <v>13</v>
       </c>
       <c r="I5" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="J5" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6">
         <v>7.7</v>
       </c>
       <c r="B6">
         <v>7.7</v>
       </c>
       <c r="C6" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="D6" t="s">
         <v>11</v>
       </c>
       <c r="E6" t="s">
         <v>12</v>
       </c>
       <c r="F6" t="s">
         <v>13</v>
       </c>
       <c r="G6" t="s">
         <v>14</v>
       </c>
       <c r="H6" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="I6" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="J6" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7">
         <v>8</v>
       </c>
       <c r="B7">
         <v>8</v>
       </c>
       <c r="C7" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D7" t="s">
         <v>19</v>
       </c>
       <c r="E7" t="s">
         <v>20</v>
       </c>
       <c r="F7" t="s">
         <v>13</v>
       </c>
       <c r="G7" t="s">
         <v>14</v>
       </c>
       <c r="H7" t="s">
         <v>15</v>
       </c>
       <c r="I7" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="J7" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="A8">
         <v>10.4</v>
       </c>
       <c r="B8">
         <v>10.4</v>
       </c>
       <c r="C8" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D8" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="E8" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="F8" t="s">
         <v>13</v>
       </c>
       <c r="G8" t="s">
         <v>14</v>
       </c>
       <c r="H8" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="I8" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="J8" t="s">
         <v>17</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>