--- v2 (2026-08-31)
+++ v3 (2026-10-11)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="42">
   <si>
     <t>Measure</t>
   </si>
   <si>
     <t>Items</t>
   </si>
   <si>
     <t>Measure name</t>
   </si>
   <si>
@@ -171,51 +171,51 @@
     <t>Cooperation for the creation of a single digital platform that provides border agencies with access to information on trade operation requirements and audits. Equipment is needed for buildings housing Bi National Border Service Centres (CEBAF) on trunk road No. 3 from Macará to La Tina (Ecuador – Peru). These centres are expected to provide around 120 jobs for the two countries and will facilitate trade. Cooperation for the hiring of professional chemists to work 24 hours a day, seven days a week in substance-control activities at the border crossings of Rumichaca, San Miguel, Huaquillas and Macará, and at ports and airports (Guayaquil and Quito).
 Standards are required for these substances for quantitative and qualitative analysis purposes (approved preliminary identification tests – PIPH). Technology and infrastructure are also required for diagnosis with a view to quarantine treatments; incinerator facilities are required, as well as quarantine areas and border point transport facilities.
 Cooperation to provide laboratories with Raman technology, infrared, and mass gas chromatography equipment, digital potentiometers, refractometers and dosimeters, etc. Ongoing training is also needed for border control staff, with an emphasis on the sharing of experiences with other countries in the region; issues covered should include container control, new psychoactive substances, synthetic drugs, new camouflage techniques, and new chemical analysis techniques, amongst others. In order to ensure and protect the integrity of the country, electronic security systems are required, such as perimeter fences, cameras, sensors,
 scanners for persons and vehicles, etc. In addition, personal protective equipment is required for the handling of controlled drugs.</t>
   </si>
   <si>
     <t>Single window</t>
   </si>
   <si>
     <t>15 January 2023</t>
   </si>
   <si>
     <t>15 July 2027</t>
   </si>
   <si>
     <t>Canada, Germany, USAID, GATF, UNCTAD, WCO</t>
   </si>
   <si>
     <t>Cooperation for an electronic automated registration system that covers all entities responsible for issuing resolutions, permits, certificates, automatic and non-automatic licences, and accompanying documents (preshipment) and supporting documents that are required for importing and exporting. Cooperation for streamlining the incorporation into the Single Window of new control measures involving certificates and other documents that are required for the shipment of imports and exports.
 Acquisition of technological components and restructuring of the internal systems of entities issuing control documents that are not linked to Ecuador's single window.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
@@ -509,51 +509,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J8"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
@@ -778,59 +778,50 @@
         <v>38</v>
       </c>
       <c r="E8" t="s">
         <v>39</v>
       </c>
       <c r="F8" t="s">
         <v>13</v>
       </c>
       <c r="G8" t="s">
         <v>14</v>
       </c>
       <c r="H8" t="s">
         <v>40</v>
       </c>
       <c r="I8" t="s">
         <v>41</v>
       </c>
       <c r="J8" t="s">
         <v>17</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Worksheet</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>