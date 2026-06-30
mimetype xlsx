--- v0 (2025-11-09)
+++ v1 (2026-06-30)
@@ -12,386 +12,332 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="101">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="83">
   <si>
     <t>Measure</t>
   </si>
   <si>
     <t>Items</t>
   </si>
   <si>
     <t>Measure name</t>
   </si>
   <si>
     <t>Indicative Implementation Date</t>
   </si>
   <si>
     <t>Definitive Implementation Date</t>
   </si>
   <si>
     <t>TA needs notified</t>
   </si>
   <si>
     <t>Progress reported</t>
   </si>
   <si>
     <t>Donor / Agency</t>
   </si>
   <si>
     <t>TA Description</t>
   </si>
   <si>
     <t>Tags</t>
   </si>
   <si>
-    <t>1.1.1 (a), 1.1.1 (b), 1.1.1 (c), 1.1.1 (d), 1.1.1 (e), 1.1.1 (f), 1.1.1 (g), 1.1.1 (h), 1.1.1 (i), 1.1.1 (j)</t>
+    <t>1.1.1</t>
   </si>
   <si>
     <t>Publication</t>
   </si>
   <si>
     <t>31 December 2021</t>
   </si>
   <si>
     <t>31 December 2024</t>
+  </si>
+  <si>
+    <t>No</t>
   </si>
   <si>
     <t>Yes</t>
   </si>
   <si>
     <t>	Training and use of international best practices in relation to publication.
 	Infrastructure Development for the relevant Agencies.
 	Training of the relevant agencies' staffs.</t>
   </si>
   <si>
     <t>Information and communication technologies (ICT), Infrastructure and equipment, Human resources and training</t>
-  </si>
-[...1 lines deleted...]
-    <t>1.2.1 (a), 1.2.1 (b), 1.2.1 (c), 1.2.2, 1.2.3</t>
   </si>
   <si>
     <t>Information available through internet</t>
   </si>
   <si>
     <t>30 June 2027</t>
   </si>
   <si>
     <t>	Creation of a comprehensive trade information portal with advanced Information and Communication Technology (ICT) infrastructure.
 	Website development and Setting criteria and procedures for monitoring &amp; updating the data.
 	Training of the relevant agencies' staffs.
 	Technical &amp; Financial support for Translation into one of the official languages of the WTO.</t>
   </si>
   <si>
-    <t>1.3.1, 1.3.2, 1.3.3, 1.3.4</t>
-[...1 lines deleted...]
-  <si>
     <t>Enquiry points</t>
   </si>
   <si>
     <t>	Development of the TF Enquiry point and Training of the staff.
 	Establishment of ICT infrastructure and acquisition of Equipment.</t>
-  </si>
-[...1 lines deleted...]
-    <t>3.1, 3.2 (a), 3.2 (b), 3.3, 3.4, 3.5, 3.6 (a), 3.6 (b), 3.6 (c), 3.7, 3.8, 3.9 (a) (i), 3.9 (a) (ii), 3.9 (b) (i), 3.9 (b) (ii), 3.9 (b) (iii), 3.9 (b) (iv), 3.9 (c), 3.9 (d)</t>
   </si>
   <si>
     <t>Advance rulings</t>
   </si>
   <si>
     <t>USAID, CLDP</t>
   </si>
   <si>
     <t>	Recognizing &amp; Training on international best practices in the area of Advance rulings.
 	Training for Customs officers to provide Advance ruling service.
 	Development of the Information and Communication Technology (ICT) infrastructure.
 	Providing a software program for an advance ruling system through internet network, that enables the Traders dealing with the customs Authority to obtain all the requested information.</t>
   </si>
   <si>
-    <t>5.1 (a), 5.1 (b), 5.1 (c), 5.1 (d)</t>
-[...1 lines deleted...]
-  <si>
     <t>Notifications for enhanced controls or inspections</t>
   </si>
   <si>
     <t>31 January 2025</t>
   </si>
   <si>
     <t>	Establishment of electronic network that links all the border agencies to facilitate the flow of notifications.
 	Training of the Staff on risk analysis and dealing with such notifications.
 	providing ICT infrastructure for relevant agencies.</t>
   </si>
   <si>
     <t>Information and communication technologies (ICT), Infrastructure and equipment, Institutional procedures, Human resources and training</t>
   </si>
   <si>
-    <t>5.3.1, 5.3.2, 5.3.3</t>
-[...1 lines deleted...]
-  <si>
     <t>Test procedures</t>
   </si>
   <si>
     <t>31 December 2022</t>
   </si>
   <si>
     <t>30 September 2023</t>
-  </si>
-[...1 lines deleted...]
-    <t>No</t>
   </si>
   <si>
     <t>	Establishment of Laboratories to undertake testing at all the customs zones.
 	Development of the existing laboratories and acquisition of equipment.
 	Training of the Laboratories staff on the use of international best practices.
 	Establishment of an electronic networking that links all the laboratories to all the related agencies and to link them with the Customs Authority.</t>
   </si>
   <si>
-    <t>6.1.1, 6.1.2, 6.1.3, 6.1.4</t>
-[...1 lines deleted...]
-  <si>
     <t>General disciplines on fees and charges</t>
   </si>
   <si>
     <t>	Development of the ICT infrastructure for the relevant agencies in order to be able to publish all fees &amp; charges in Connection with Importation and Exportation.
 	Training of the concerned staff in all related agencies on publication and the use of international best practices.</t>
-  </si>
-[...1 lines deleted...]
-    <t>7.1.1, 7.1.2</t>
   </si>
   <si>
     <t>Pre-arrival processing</t>
   </si>
   <si>
     <t>	Development of the ICT infrastructure for the border agencies and acquisition of equipment.
 	Establishment of logistics centres at all the border crossings to provide that service.
 	Training of the border agencies' staffs on the use of best practices in that area.
 	providing automated system for common risks for data processing before the arrival of the goods.</t>
   </si>
   <si>
     <t>Electronic payment</t>
   </si>
   <si>
     <t>	Establishing of administrations in relation to electronic payment at all relevant agencies &amp; establishing a securing system for these financial transactions.
 	Training of the staff to provide this service.
 	Development of the ICT infrastructure for the administrations of the electronic payment.</t>
   </si>
   <si>
-    <t>7.4.1, 7.4.2, 7.4.3, 7.4.4</t>
-[...1 lines deleted...]
-  <si>
     <t>Risk management</t>
   </si>
   <si>
-    <t>WB, USDA, IFC, KOICA, United Kingdom, European Union</t>
+    <t>United Kingdom, European Union, World Bank, USDA, IFC, KOICA</t>
   </si>
   <si>
     <t>	Development of the Administration in relation to risk management at the Customs Authority and all the competent authorities and provide the necessary ICT infrastructure.
 	Training of the related staff to provide that service in accordance with international best practices.</t>
   </si>
   <si>
-    <t>7.5.1, 7.5.2, 7.5.3, 7.5.4</t>
-[...1 lines deleted...]
-  <si>
     <t>Post-clearance audit</t>
   </si>
   <si>
     <t>European Union</t>
   </si>
   <si>
     <t>	Training of the related staff on the latest systems on Accounting &amp; Auditing in consistent with the updates of the e-commerce and transfer pricing.
 	Provide the necessary ICT infrastructure.</t>
   </si>
   <si>
-    <t>7.6.1, 7.6.2</t>
-[...1 lines deleted...]
-  <si>
     <t>Average release times</t>
   </si>
   <si>
     <t>31 March 2023</t>
   </si>
   <si>
-    <t>IFC, WB, United Kingdom</t>
+    <t>United Kingdom, IFC, World Bank</t>
   </si>
   <si>
     <t>	Providing the programme for the release time measurement which is adopted by the WCO and Training of the staff.
 	Providing technical support according to the programmes of the WCO.</t>
   </si>
   <si>
     <t>Information and communication technologies (ICT), Human resources and training</t>
   </si>
   <si>
-    <t>7.7.1, 7.7.2 (a) (i), 7.7.2 (a) (ii), 7.7.2 (a) (iii), 7.7.2 (a) (iv), 7.7.2 (b) (i), 7.7.2 (b) (ii), 7.7.3 (a), 7.7.3 (b), 7.7.3 (c), 7.7.3 (d), 7.7.3 (e), 7.7.3 (f), 7.7.3 (g), 7.7.4, 7.7.5, 7.7.6</t>
-[...1 lines deleted...]
-  <si>
     <t>Authorized operators</t>
   </si>
   <si>
     <t>	Recognizing and Training on international best practices in relation to Authorized operators to expand the scope of the system and to include the small &amp; Medium enterprises.
 	Development of the necessary ICT infrastructure for the Authorized operator Administration at the Customs Authority.</t>
   </si>
   <si>
-    <t>7.8.1 (a), 7.8.1 (b), 7.8.1 (c), 7.8.1 (d), 7.8.1 (e), 7.8.1 (f), 7.8.1 (g), 7.8.1 (h), 7.8.2 (a), 7.8.2 (b), 7.8.2 (c), 7.8.2 (d), 7.8.3</t>
-[...1 lines deleted...]
-  <si>
     <t>Expedited shipments</t>
   </si>
   <si>
-    <t>USDA, European Union</t>
+    <t>European Union, USDA</t>
   </si>
   <si>
     <t>	Training of the related staff at the Customs Authority on the use of international best practices according to the programmes of the WCO.
 	Development of the ICT infrastructure &amp; the X-ray machines.
 	Setting criteria/new frameworks to comply with the steady increase in the e-commerce imports through expedited shipments.</t>
   </si>
   <si>
     <t>Information and communication technologies (ICT), Legislative and regulatory framework, Infrastructure and equipment, Human resources and training</t>
-  </si>
-[...1 lines deleted...]
-    <t>7.9.1 (a), 7.9.1 (b), 7.9.2, 7.9.3, 7.9.4</t>
   </si>
   <si>
     <t>Perishable goods</t>
   </si>
   <si>
     <t>USDA</t>
   </si>
   <si>
     <t>	Establishment of Laboratories to undertake testing for all Perishable Goods at all the customs zones.
 	Development of the existing laboratories and acquisition of equipment for the expedited release of those goods.
 	Training of the Laboratories staff on the use of international best practices.
 	Establishment of an electronic networking to link the laboratories with all the related agencies and to link them with the Customs Authority.</t>
   </si>
   <si>
-    <t>8.1, 8.2 (a), 8.2 (b), 8.2 (c), 8.2 (d), 8.2 (e)</t>
-[...1 lines deleted...]
-  <si>
     <t>Border Agency Cooperation</t>
   </si>
   <si>
-    <t>UNCTAD, United Kingdom</t>
+    <t>United Kingdom, UNCTAD</t>
   </si>
   <si>
     <t>	Provide the necessary funds to establish an electronic networking for all the border agencies.
 	Provide the necessary funds to establish a unified system of procedures to be applicable on the border ports.</t>
   </si>
   <si>
     <t>Information and communication technologies (ICT), Institutional procedures</t>
   </si>
   <si>
-    <t>10.1.1 (a), 10.1.1 (b), 10.1.1 (c), 10.1.1 (d)</t>
+    <t>10.1.1</t>
   </si>
   <si>
     <t>Formalities</t>
   </si>
   <si>
     <t>	Development of the ICT infrastructure for the relevant agencies.</t>
   </si>
   <si>
     <t>Information and communication technologies (ICT), Infrastructure and equipment</t>
-  </si>
-[...1 lines deleted...]
-    <t>10.2.1, 10.2.2, 10.2.3</t>
   </si>
   <si>
     <t>Acceptance of copies</t>
   </si>
   <si>
     <t>	Recognizing &amp; Training on the international best practices in relation to the electronic signature &amp; ratification to be able to use the electronic copies of the documents.
 	Development of the ICT infrastructure for the relevant agencies to enable the usage of the electronic copies of the documents.</t>
   </si>
   <si>
     <t>10.3.1, 10.3.2</t>
   </si>
   <si>
     <t>Use of international standards</t>
   </si>
   <si>
     <t>	Training of the related agencies' staffs on the use of international best practices in relation to trade facilitation procedures and exchange of experiences with other countries in that area.</t>
   </si>
   <si>
     <t>Human resources and training</t>
-  </si>
-[...1 lines deleted...]
-    <t>10.4.1, 10.4.2, 10.4.3, 10.4.4</t>
   </si>
   <si>
     <t>Single window</t>
   </si>
   <si>
     <t>31 December 2025</t>
   </si>
   <si>
     <t>	Establishment of systems for electronic networking for all the border agencies to facilitate the operation of the single window
 	Providing ICT infrastructure for the relevant agencies and the acquisition of necessary equipment.
 	Re-engineering of the procedures for the competent authorities and coordinating the relevant Data.</t>
   </si>
   <si>
     <t>Information and communication technologies (ICT), Infrastructure and equipment, Institutional procedures</t>
   </si>
   <si>
-    <t>11.4, 11.5, 11.6 (a), 11.6 (b), 11.7, 11.8, 11.9, 11.10</t>
+    <t>11.4, 11.5, 11.6, 11.7, 11.8, 11.9, 11.10, 11.17</t>
   </si>
   <si>
     <t>Transit</t>
   </si>
   <si>
     <t>	Provide the necessary funds to establish separate lanes for Transit in the Egyptian ports.
 	Providing x-ray machines at all customs borders related to Transit.
 	Establishment of a network to link x-ray machines at the national and international level to establish a mechanism for cooperation between customs at borders to exchange the images of Transit trucks.
 	Establish a GPS System for the Containers and trucks for securing the Transit system.
 	Providing Track and Trace devices
-	Recognizing and Training on international best practices in relation to the operation of the Transit system and the use of the international expertise especially European.</t>
-[...2 lines deleted...]
-    <t>	Establishment of an Administration for the response of enquiries in relation to Transit.
+	Recognizing and Training on international best practices in relation to the operation of the Transit system and the use of the international expertise especially European., 	Establishment of an Administration for the response of enquiries in relation to Transit.
 	Development of the ICT infrastructure for that Administration and the acquisition of necessary equipment.</t>
-  </si>
-[...1 lines deleted...]
-    <t>12.1.1, 12.1.2, 12.2.1, 12.2.2, 12.3, 12.4.1 (a), 12.4.1 (b), 12.4.1 (c), 12.4.1 (d), 12.4.1 (e), 12.4.1 (f), 12.4.2, 12.5.1 (a), 12.5.1 (b), 12.5.1 (c), 12.5.1 (d), 12.5.1 (e), 12.5.1 (f), 12.5.2, 12.5.3, 12.6.1 (a), 12.6.1 (b), 12.6.1 (c), 12.6.1 (d), 12.6.1 (e), 12.6.2, 12.7.1 (a), 12.7.1 (b), 12.7.1 (c), 12.7.1 (d), 12.7.1 (e), 12.7.2, 12.8, 12.9.1, 12.9.2, 12.10 (a), 12.10 (b), 12.10 (c), 12.10 (d), 12.10 (e), 12.10 (f), 12.10 (g), 12.10 (h), 12.11.1 (a), 12.11.1 (b), 12.11.1 (c), 12.11.2, 12.12.1, 12.12.2</t>
   </si>
   <si>
     <t>Customs cooperation</t>
   </si>
   <si>
     <t>	Development of the ICT infrastructure for the Customs Authority and establishing a system for securing the information and maintain its confidentiality.
 	Training of the Staff on the mechanism of enforcing the Agreements on Administrative Assistance and exchanging information.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
@@ -702,51 +648,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J24"/>
+  <dimension ref="A1:J23"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
@@ -762,728 +708,696 @@
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2">
         <v>1.1</v>
       </c>
       <c r="B2" t="s">
         <v>10</v>
       </c>
       <c r="C2" t="s">
         <v>11</v>
       </c>
       <c r="D2" t="s">
         <v>12</v>
       </c>
       <c r="E2" t="s">
         <v>13</v>
       </c>
       <c r="F2" t="s">
         <v>14</v>
       </c>
       <c r="G2" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="I2" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="J2" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3">
         <v>1.2</v>
       </c>
-      <c r="B3" t="s">
-        <v>17</v>
+      <c r="B3">
+        <v>1.2</v>
       </c>
       <c r="C3" t="s">
         <v>18</v>
       </c>
       <c r="D3" t="s">
         <v>12</v>
       </c>
       <c r="E3" t="s">
         <v>19</v>
       </c>
       <c r="F3" t="s">
         <v>14</v>
       </c>
       <c r="G3" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="I3" t="s">
         <v>20</v>
       </c>
       <c r="J3" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4">
         <v>1.3</v>
       </c>
-      <c r="B4" t="s">
+      <c r="B4">
+        <v>1.3</v>
+      </c>
+      <c r="C4" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="D4" t="s">
         <v>12</v>
       </c>
       <c r="E4" t="s">
         <v>19</v>
       </c>
       <c r="F4" t="s">
         <v>14</v>
       </c>
       <c r="G4" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="I4" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="J4" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="A5">
         <v>3</v>
       </c>
-      <c r="B5" t="s">
-        <v>24</v>
+      <c r="B5">
+        <v>3</v>
       </c>
       <c r="C5" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
       <c r="D5" t="s">
         <v>12</v>
       </c>
       <c r="E5" t="s">
         <v>19</v>
       </c>
       <c r="F5" t="s">
         <v>14</v>
       </c>
       <c r="G5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H5" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="I5" t="s">
-        <v>27</v>
+        <v>25</v>
       </c>
       <c r="J5" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6">
         <v>5.1</v>
       </c>
-      <c r="B6" t="s">
+      <c r="B6">
+        <v>5.1</v>
+      </c>
+      <c r="C6" t="s">
+        <v>26</v>
+      </c>
+      <c r="D6" t="s">
+        <v>12</v>
+      </c>
+      <c r="E6" t="s">
+        <v>27</v>
+      </c>
+      <c r="F6" t="s">
+        <v>14</v>
+      </c>
+      <c r="G6" t="s">
+        <v>15</v>
+      </c>
+      <c r="I6" t="s">
         <v>28</v>
       </c>
-      <c r="C6" t="s">
+      <c r="J6" t="s">
         <v>29</v>
-      </c>
-[...16 lines deleted...]
-        <v>32</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7">
         <v>5.3</v>
       </c>
-      <c r="B7" t="s">
+      <c r="B7">
+        <v>5.3</v>
+      </c>
+      <c r="C7" t="s">
+        <v>30</v>
+      </c>
+      <c r="D7" t="s">
+        <v>31</v>
+      </c>
+      <c r="E7" t="s">
+        <v>32</v>
+      </c>
+      <c r="F7" t="s">
+        <v>14</v>
+      </c>
+      <c r="G7" t="s">
+        <v>14</v>
+      </c>
+      <c r="I7" t="s">
         <v>33</v>
       </c>
-      <c r="C7" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="J7" t="s">
-        <v>32</v>
+        <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="A8">
         <v>6.1</v>
       </c>
-      <c r="B8" t="s">
-        <v>39</v>
+      <c r="B8">
+        <v>6.1</v>
       </c>
       <c r="C8" t="s">
-        <v>40</v>
+        <v>34</v>
       </c>
       <c r="D8" t="s">
         <v>12</v>
       </c>
       <c r="E8" t="s">
         <v>19</v>
       </c>
       <c r="F8" t="s">
         <v>14</v>
       </c>
       <c r="G8" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="I8" t="s">
-        <v>41</v>
+        <v>35</v>
       </c>
       <c r="J8" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="9" spans="1:10">
       <c r="A9">
         <v>7.1</v>
       </c>
-      <c r="B9" t="s">
-        <v>42</v>
+      <c r="B9">
+        <v>7.1</v>
       </c>
       <c r="C9" t="s">
-        <v>43</v>
+        <v>36</v>
       </c>
       <c r="D9" t="s">
         <v>12</v>
       </c>
       <c r="E9" t="s">
-        <v>36</v>
+        <v>32</v>
       </c>
       <c r="F9" t="s">
         <v>14</v>
       </c>
       <c r="G9" t="s">
+        <v>14</v>
+      </c>
+      <c r="I9" t="s">
         <v>37</v>
       </c>
-      <c r="I9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J9" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="10" spans="1:10">
       <c r="A10">
         <v>7.2</v>
       </c>
       <c r="B10">
         <v>7.2</v>
       </c>
       <c r="C10" t="s">
-        <v>45</v>
+        <v>38</v>
       </c>
       <c r="D10" t="s">
         <v>12</v>
       </c>
       <c r="E10" t="s">
-        <v>36</v>
+        <v>32</v>
       </c>
       <c r="F10" t="s">
         <v>14</v>
       </c>
       <c r="G10" t="s">
-        <v>37</v>
+        <v>14</v>
       </c>
       <c r="I10" t="s">
-        <v>46</v>
+        <v>39</v>
       </c>
       <c r="J10" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="11" spans="1:10">
       <c r="A11">
         <v>7.4</v>
       </c>
-      <c r="B11" t="s">
-        <v>47</v>
+      <c r="B11">
+        <v>7.4</v>
       </c>
       <c r="C11" t="s">
-        <v>48</v>
+        <v>40</v>
       </c>
       <c r="D11" t="s">
         <v>12</v>
       </c>
       <c r="E11" t="s">
         <v>19</v>
       </c>
       <c r="F11" t="s">
         <v>14</v>
       </c>
       <c r="G11" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H11" t="s">
-        <v>49</v>
+        <v>41</v>
       </c>
       <c r="I11" t="s">
-        <v>50</v>
+        <v>42</v>
       </c>
       <c r="J11" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="12" spans="1:10">
       <c r="A12">
         <v>7.5</v>
       </c>
-      <c r="B12" t="s">
-        <v>51</v>
+      <c r="B12">
+        <v>7.5</v>
       </c>
       <c r="C12" t="s">
-        <v>52</v>
+        <v>43</v>
       </c>
       <c r="D12" t="s">
         <v>12</v>
       </c>
       <c r="E12" t="s">
         <v>13</v>
       </c>
       <c r="F12" t="s">
         <v>14</v>
       </c>
       <c r="G12" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H12" t="s">
-        <v>53</v>
+        <v>44</v>
       </c>
       <c r="I12" t="s">
-        <v>54</v>
+        <v>45</v>
       </c>
       <c r="J12" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="13" spans="1:10">
       <c r="A13">
         <v>7.6</v>
       </c>
-      <c r="B13" t="s">
-        <v>55</v>
+      <c r="B13">
+        <v>7.6</v>
       </c>
       <c r="C13" t="s">
-        <v>56</v>
+        <v>46</v>
       </c>
       <c r="D13" t="s">
         <v>12</v>
       </c>
       <c r="E13" t="s">
-        <v>57</v>
+        <v>47</v>
       </c>
       <c r="F13" t="s">
         <v>14</v>
       </c>
       <c r="G13" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H13" t="s">
-        <v>58</v>
+        <v>48</v>
       </c>
       <c r="I13" t="s">
-        <v>59</v>
+        <v>49</v>
       </c>
       <c r="J13" t="s">
-        <v>60</v>
+        <v>50</v>
       </c>
     </row>
     <row r="14" spans="1:10">
       <c r="A14">
         <v>7.7</v>
       </c>
-      <c r="B14" t="s">
-        <v>61</v>
+      <c r="B14">
+        <v>7.7</v>
       </c>
       <c r="C14" t="s">
-        <v>62</v>
+        <v>51</v>
       </c>
       <c r="D14" t="s">
         <v>12</v>
       </c>
       <c r="E14" t="s">
-        <v>36</v>
+        <v>32</v>
       </c>
       <c r="F14" t="s">
         <v>14</v>
       </c>
       <c r="G14" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H14" t="s">
-        <v>53</v>
+        <v>44</v>
       </c>
       <c r="I14" t="s">
-        <v>63</v>
+        <v>52</v>
       </c>
       <c r="J14" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="15" spans="1:10">
       <c r="A15">
         <v>7.8</v>
       </c>
-      <c r="B15" t="s">
-        <v>64</v>
+      <c r="B15">
+        <v>7.8</v>
       </c>
       <c r="C15" t="s">
-        <v>65</v>
+        <v>53</v>
       </c>
       <c r="D15" t="s">
         <v>12</v>
       </c>
       <c r="E15" t="s">
         <v>19</v>
       </c>
       <c r="F15" t="s">
         <v>14</v>
       </c>
       <c r="G15" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H15" t="s">
-        <v>66</v>
+        <v>54</v>
       </c>
       <c r="I15" t="s">
-        <v>67</v>
+        <v>55</v>
       </c>
       <c r="J15" t="s">
-        <v>68</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10">
       <c r="A16">
         <v>7.9</v>
       </c>
-      <c r="B16" t="s">
-        <v>69</v>
+      <c r="B16">
+        <v>7.9</v>
       </c>
       <c r="C16" t="s">
-        <v>70</v>
+        <v>57</v>
       </c>
       <c r="D16" t="s">
         <v>12</v>
       </c>
       <c r="E16" t="s">
-        <v>36</v>
+        <v>32</v>
       </c>
       <c r="F16" t="s">
         <v>14</v>
       </c>
       <c r="G16" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H16" t="s">
-        <v>71</v>
+        <v>58</v>
       </c>
       <c r="I16" t="s">
-        <v>72</v>
+        <v>59</v>
       </c>
       <c r="J16" t="s">
-        <v>32</v>
+        <v>29</v>
       </c>
     </row>
     <row r="17" spans="1:10">
       <c r="A17">
         <v>8</v>
       </c>
-      <c r="B17" t="s">
-        <v>73</v>
+      <c r="B17">
+        <v>8</v>
       </c>
       <c r="C17" t="s">
-        <v>74</v>
+        <v>60</v>
       </c>
       <c r="D17" t="s">
         <v>12</v>
       </c>
       <c r="E17" t="s">
         <v>13</v>
       </c>
       <c r="F17" t="s">
         <v>14</v>
       </c>
       <c r="G17" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H17" t="s">
-        <v>75</v>
+        <v>61</v>
       </c>
       <c r="I17" t="s">
-        <v>76</v>
+        <v>62</v>
       </c>
       <c r="J17" t="s">
-        <v>77</v>
+        <v>63</v>
       </c>
     </row>
     <row r="18" spans="1:10">
       <c r="A18">
         <v>10.1</v>
       </c>
       <c r="B18" t="s">
-        <v>78</v>
+        <v>64</v>
       </c>
       <c r="C18" t="s">
-        <v>79</v>
+        <v>65</v>
       </c>
       <c r="D18" t="s">
         <v>12</v>
       </c>
       <c r="E18" t="s">
         <v>13</v>
       </c>
       <c r="F18" t="s">
         <v>14</v>
       </c>
       <c r="G18" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="I18" t="s">
-        <v>80</v>
+        <v>66</v>
       </c>
       <c r="J18" t="s">
-        <v>81</v>
+        <v>67</v>
       </c>
     </row>
     <row r="19" spans="1:10">
       <c r="A19">
         <v>10.2</v>
       </c>
-      <c r="B19" t="s">
-        <v>82</v>
+      <c r="B19">
+        <v>10.2</v>
       </c>
       <c r="C19" t="s">
-        <v>83</v>
+        <v>68</v>
       </c>
       <c r="D19" t="s">
         <v>12</v>
       </c>
       <c r="E19" t="s">
         <v>13</v>
       </c>
       <c r="F19" t="s">
         <v>14</v>
       </c>
       <c r="G19" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="I19" t="s">
-        <v>84</v>
+        <v>69</v>
       </c>
       <c r="J19" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="20" spans="1:10">
       <c r="A20">
         <v>10.3</v>
       </c>
       <c r="B20" t="s">
-        <v>85</v>
+        <v>70</v>
       </c>
       <c r="C20" t="s">
-        <v>86</v>
+        <v>71</v>
       </c>
       <c r="D20" t="s">
         <v>12</v>
       </c>
       <c r="E20" t="s">
         <v>13</v>
       </c>
       <c r="F20" t="s">
         <v>14</v>
       </c>
       <c r="G20" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="I20" t="s">
-        <v>87</v>
+        <v>72</v>
       </c>
       <c r="J20" t="s">
-        <v>88</v>
+        <v>73</v>
       </c>
     </row>
     <row r="21" spans="1:10">
       <c r="A21">
         <v>10.4</v>
       </c>
-      <c r="B21" t="s">
-        <v>89</v>
+      <c r="B21">
+        <v>10.4</v>
       </c>
       <c r="C21" t="s">
-        <v>90</v>
+        <v>74</v>
       </c>
       <c r="D21" t="s">
-        <v>91</v>
+        <v>75</v>
       </c>
       <c r="E21" t="s">
         <v>13</v>
       </c>
       <c r="F21" t="s">
         <v>14</v>
       </c>
       <c r="G21" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="I21" t="s">
-        <v>92</v>
+        <v>76</v>
       </c>
       <c r="J21" t="s">
-        <v>93</v>
+        <v>77</v>
       </c>
     </row>
     <row r="22" spans="1:10">
       <c r="A22">
         <v>11</v>
       </c>
       <c r="B22" t="s">
-        <v>94</v>
+        <v>78</v>
       </c>
       <c r="C22" t="s">
-        <v>95</v>
+        <v>79</v>
       </c>
       <c r="D22" t="s">
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="E22" t="s">
         <v>19</v>
       </c>
       <c r="F22" t="s">
         <v>14</v>
       </c>
       <c r="G22" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H22" t="s">
-        <v>53</v>
+        <v>44</v>
       </c>
       <c r="I22" t="s">
-        <v>96</v>
+        <v>80</v>
       </c>
       <c r="J22" t="s">
-        <v>32</v>
+        <v>29</v>
       </c>
     </row>
     <row r="23" spans="1:10">
       <c r="A23">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B23">
-        <v>11.17</v>
+        <v>12</v>
       </c>
       <c r="C23" t="s">
-        <v>95</v>
+        <v>81</v>
       </c>
       <c r="D23" t="s">
         <v>12</v>
       </c>
       <c r="E23" t="s">
-        <v>19</v>
+        <v>13</v>
       </c>
       <c r="F23" t="s">
         <v>14</v>
       </c>
       <c r="G23" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H23" t="s">
-        <v>53</v>
+        <v>44</v>
       </c>
       <c r="I23" t="s">
-        <v>97</v>
+        <v>82</v>
       </c>
       <c r="J23" t="s">
-        <v>81</v>
-[...31 lines deleted...]
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">