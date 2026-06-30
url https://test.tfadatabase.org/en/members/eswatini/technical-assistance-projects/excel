--- v0 (2025-10-21)
+++ v1 (2026-06-30)
@@ -12,288 +12,295 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="73">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="64">
   <si>
     <t>Measure</t>
   </si>
   <si>
     <t>Items</t>
   </si>
   <si>
     <t>Measure name</t>
   </si>
   <si>
     <t>Indicative Implementation Date</t>
   </si>
   <si>
     <t>Definitive Implementation Date</t>
   </si>
   <si>
     <t>TA needs notified</t>
   </si>
   <si>
     <t>Progress reported</t>
   </si>
   <si>
     <t>Donor / Agency</t>
   </si>
   <si>
     <t>TA Description</t>
   </si>
   <si>
     <t>Tags</t>
   </si>
   <si>
-    <t>1.1.1 (a), 1.1.1 (b), 1.1.1 (c), 1.1.1 (d), 1.1.1 (e), 1.1.1 (f), 1.1.1 (g), 1.1.1 (h), 1.1.1 (i), 1.1.1 (j)</t>
+    <t>1.1.1</t>
   </si>
   <si>
     <t>Publication</t>
   </si>
   <si>
     <t>22 February 2022</t>
   </si>
   <si>
+    <t>No</t>
+  </si>
+  <si>
     <t>Yes</t>
   </si>
   <si>
-    <t>WB, IFC, WB, IFC</t>
+    <t>World Bank, IFC</t>
   </si>
   <si>
     <t>1.	Development of operational manuals and standard operations procedures (SOPs) for other border agencies;
+2.	Development of the Trade Information Portal (TIP)., .	Development of operational manuals and standard operations procedures (SOPs) for other border agencies;
 2.	Development of the Trade Information Portal (TIP).</t>
   </si>
   <si>
     <t>Information and communication technologies (ICT), Legislative and regulatory framework, Institutional procedures</t>
   </si>
   <si>
-    <t>1.2.1 (a), 1.2.1 (b), 1.2.1 (c), 1.2.2, 1.2.3</t>
-[...1 lines deleted...]
-  <si>
     <t>Information available through internet</t>
   </si>
   <si>
     <t>1.	Development of the Trade Information Portal (TIP);
+2.	Establishment of a Trade Information Portal Secretariat for the operation of the Portal., .	Development of the Trade Information Portal (TIP);
 2.	Establishment of a Trade Information Portal Secretariat for the operation of the Portal.</t>
   </si>
   <si>
     <t>Information and communication technologies (ICT), Institutional procedures</t>
-  </si>
-[...1 lines deleted...]
-    <t>1.3.1, 1.3.2, 1.3.3, 1.3.4</t>
   </si>
   <si>
     <t>Enquiry points</t>
   </si>
   <si>
     <t>1.	Formulation of a coordination framework for various agencies;
 2.	Capacity building through training for Enquiry Points;
+3.	Establishment or designation of a Trade Information Enquiry Point Unit., .	Formulation of a coordination framework for various agencies;
+2.	Capacity building through training for Enquiry Points;
 3.	Establishment or designation of a Trade Information Enquiry Point Unit.</t>
   </si>
   <si>
     <t>Institutional procedures, Human resources and training</t>
-  </si>
-[...1 lines deleted...]
-    <t>5.3.1, 5.3.2, 5.3.3</t>
   </si>
   <si>
     <t>Test procedures</t>
   </si>
   <si>
     <t>22 February 2027</t>
   </si>
   <si>
     <t>22 August 2026</t>
   </si>
   <si>
     <t>1.	Capacity building through training and exchange programmes;
 2.	Development of rules and procedures;
 3.	Provision of laboratory equipment for testing at various national laboratories;
+4.	Infrastructure development at various borders for laboratories., .	Capacity building through training and exchange programmes;
+2.	Development of rules and procedures;
+3.	Provision of laboratory equipment for testing at various national laboratories;
 4.	Infrastructure development at various borders for laboratories.</t>
   </si>
   <si>
     <t>Legislative and regulatory framework, Infrastructure and equipment, Institutional procedures, Human resources and training</t>
-  </si>
-[...1 lines deleted...]
-    <t>7.4.1, 7.4.2, 7.4.3, 7.4.4</t>
   </si>
   <si>
     <t>Risk management</t>
   </si>
   <si>
     <t>1.	Capacity building through training for customs officers and other relevant agencies;
 2.	Development of a Risk Management Strategy;
+3.	Establishment of a risk management unit with representatives from all relevant border agencies., .	Capacity building through training for customs officers and other relevant agencies;
+2.	Development of a Risk Management Strategy;
 3.	Establishment of a risk management unit with representatives from all relevant border agencies.</t>
   </si>
   <si>
     <t>Legislative and regulatory framework, Institutional procedures, Human resources and training</t>
   </si>
   <si>
-    <t>7.5.1, 7.5.2, 7.5.3, 7.5.4</t>
-[...1 lines deleted...]
-  <si>
     <t>Post-clearance audit</t>
   </si>
   <si>
     <t>1.	Capacity building through training for customs officers and other relevant agencies;
+2.	Establishment of a post-clearance audit unit with representatives from all relevant border agencies., .	Capacity building through training for customs officers and other relevant agencies;
 2.	Establishment of a post-clearance audit unit with representatives from all relevant border agencies.</t>
   </si>
   <si>
-    <t>7.6.1, 7.6.2</t>
-[...1 lines deleted...]
-  <si>
     <t>Average release times</t>
   </si>
   <si>
-    <t>1.	Technical assistance in conducting regular time release studies.</t>
+    <t>1.	Technical assistance in conducting regular time release studies., .	Technical assistance in conducting regular time release studies.</t>
   </si>
   <si>
     <t>Information and communication technologies (ICT)</t>
   </si>
   <si>
-    <t>7.7.1, 7.7.2 (a) (i), 7.7.2 (a) (ii), 7.7.2 (a) (iii), 7.7.2 (a) (iv), 7.7.2 (b) (i), 7.7.2 (b) (ii), 7.7.3 (a), 7.7.3 (b), 7.7.3 (c), 7.7.3 (d), 7.7.3 (e), 7.7.3 (f), 7.7.3 (g), 7.7.4, 7.7.5, 7.7.6</t>
-[...1 lines deleted...]
-  <si>
     <t>Authorized operators</t>
   </si>
   <si>
     <t>22 February 2024</t>
   </si>
   <si>
-    <t>SIDA, SACU, United Kingdom, SIDA, SACU, United Kingdom</t>
+    <t>United Kingdom, SIDA, SACU</t>
   </si>
   <si>
     <t>1.	Training on Authorized Operators for customs officers and relevant agencies;
 2.	Development and implementation of a programme for Authorized Operators;
+3.	Capacity building for the National Trade Facilitation Agreement Secretariat., .	Training on Authorized Operators for customs officers and relevant agencies;
+2.	Development and implementation of a programme for Authorized Operators;
 3.	Capacity building for the National Trade Facilitation Agreement Secretariat.</t>
   </si>
   <si>
-    <t>8.1, 8.2 (a), 8.2 (b), 8.2 (c), 8.2 (d), 8.2 (e)</t>
-[...1 lines deleted...]
-  <si>
     <t>Border Agency Cooperation</t>
   </si>
   <si>
     <t>30 April 2025</t>
   </si>
   <si>
     <t>1.	Provision of technical assistance in the formulation of the Business Process Review including the profiling of border agencies;
+2.	Development of an implementation programme for the Business Process Review., .	Provision of technical assistance in the formulation of the Business Process Review including the profiling of border agencies;
 2.	Development of an implementation programme for the Business Process Review.</t>
   </si>
   <si>
     <t>Legislative and regulatory framework, Institutional procedures</t>
   </si>
   <si>
-    <t>10.1.1 (a), 10.1.1 (b), 10.1.1 (c), 10.1.1 (d)</t>
+    <t>10.1.1</t>
   </si>
   <si>
     <t>Formalities</t>
   </si>
   <si>
     <t>1.	Formulation of a legislative or administrative framework on business practices, review of formalities and documentation requirements and also the involvement of the private sector in decision-making;
+2.	Establishment or designation, within the Customs Administration and other relevant border agencies, or a central government authority responsible for assessing trade impact of proposed formalities and documentation., .	Formulation of a legislative or administrative framework on business practices, review of formalities and documentation requirements and also the involvement of the private sector in decision-making;
 2.	Establishment or designation, within the Customs Administration and other relevant border agencies, or a central government authority responsible for assessing trade impact of proposed formalities and documentation.</t>
   </si>
   <si>
     <t>Legislative and regulatory framework, Diagnostic and Needs Assessment, Institutional procedures</t>
   </si>
   <si>
     <t>10.3.1, 10.3.2</t>
   </si>
   <si>
     <t>Use of international standards</t>
   </si>
   <si>
     <t>22 February 2028</t>
   </si>
   <si>
-    <t>1.	Development of a framework aligning national legislation to the WCO Revised Kyoto Convention and other international standards relating to import, export and transit formalities and procedures.</t>
+    <t>1.	Development of a framework aligning national legislation to the WCO Revised Kyoto Convention and other international standards relating to import, export and transit formalities and procedures., .	Development of a framework aligning national legislation to the WCO Revised Kyoto Convention and other international standards relating to import, export and transit formalities and procedures.</t>
   </si>
   <si>
     <t>Legislative and regulatory framework</t>
   </si>
   <si>
-    <t>10.4.1, 10.4.2, 10.4.3, 10.4.4</t>
-[...1 lines deleted...]
-  <si>
     <t>Single window</t>
   </si>
   <si>
     <t>22 February 2032</t>
   </si>
   <si>
     <t>22 February 2025</t>
   </si>
   <si>
-    <t>WB, WB</t>
+    <t>World Bank</t>
   </si>
   <si>
     <t>1.	Development of the following:
 a.	ICT or E-Government Strategy;
 b.	Digital National Plan/E-Commerce;
 c.	ICT infrastructure;
 d.	Single Window Policy/Strategy;
 e.	Feasibility study/master plan for the implementation of a national single window;
 f.	Assessment of national legislation for readiness for a single window implementation;
 g.	Analysis and harmonization of business processes and data requirements in the trade of goods;
+h.	Governance framework with agreed procedures and clear roles., .	Development of the following:
+a.	ICT or E-Government Strategy;
+b.	Digital National Plan/E-Commerce;
+c.	ICT infrastructure;
+d.	Single Window Policy/Strategy;
+e.	Feasibility study/master plan for the implementation of a national single window;
+f.	Assessment of national legislation for readiness for a single window implementation;
+g.	Analysis and harmonization of business processes and data requirements in the trade of goods;
 h.	Governance framework with agreed procedures and clear roles.</t>
   </si>
   <si>
     <t>Information and communication technologies (ICT), Legislative and regulatory framework, Infrastructure and equipment, Diagnostic and Needs Assessment, Institutional procedures</t>
   </si>
   <si>
-    <t>12.1.1, 12.1.2, 12.2.1, 12.2.2, 12.3, 12.4.1 (a), 12.4.1 (b), 12.4.1 (c), 12.4.1 (d), 12.4.1 (e), 12.4.1 (f), 12.4.2, 12.5.1 (a), 12.5.1 (b), 12.5.1 (c), 12.5.1 (d), 12.5.1 (e), 12.5.1 (f), 12.5.2, 12.5.3, 12.6.1 (a), 12.6.1 (b), 12.6.1 (c), 12.6.1 (d), 12.6.1 (e), 12.6.2, 12.7.1 (a), 12.7.1 (b), 12.7.1 (c), 12.7.1 (d), 12.7.1 (e), 12.7.2, 12.8, 12.9.1, 12.9.2, 12.10 (a), 12.10 (b), 12.10 (c), 12.10 (d), 12.10 (e), 12.10 (f), 12.10 (g), 12.10 (h), 12.11.1 (a), 12.11.1 (b), 12.11.1 (c), 12.11.2, 12.12.1, 12.12.2</t>
-[...1 lines deleted...]
-  <si>
     <t>Customs cooperation</t>
   </si>
   <si>
-    <t>SIDA, WCO, United Kingdom, SIDA, WCO, United Kingdom</t>
+    <t>United Kingdom, SIDA, WCO</t>
   </si>
   <si>
     <t>1.	Capacity building on customs-to customs exchange of information for purposes of verifying goods declarations, in the following areas:
+a.	Measures promoting compliance and cooperation;
+b.	Exchange of information;
+c.	Verification;
+d.	Request;
+e.	Protection and confidentiality;
+f.	Provision of information;
+g.	Postponement or refusal of a request;
+h.	Reciprocity;
+i.	Administrative burden;
+j.	Limitations;
+k.	Unauthorized use or disclosure;
+l.	Bilateral and regional agreements., .	Capacity building on customs-to customs exchange of information for purposes of verifying goods declarations, in the following areas:
 a.	Measures promoting compliance and cooperation;
 b.	Exchange of information;
 c.	Verification;
 d.	Request;
 e.	Protection and confidentiality;
 f.	Provision of information;
 g.	Postponement or refusal of a request;
 h.	Reciprocity;
 i.	Administrative burden;
 j.	Limitations;
 k.	Unauthorized use or disclosure;
 l.	Bilateral and regional agreements.</t>
   </si>
   <si>
     <t>Institutional procedures</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
@@ -672,432 +679,432 @@
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2">
         <v>1.1</v>
       </c>
       <c r="B2" t="s">
         <v>10</v>
       </c>
       <c r="C2" t="s">
         <v>11</v>
       </c>
       <c r="D2" t="s">
         <v>12</v>
       </c>
       <c r="E2" t="s">
         <v>12</v>
       </c>
       <c r="F2" t="s">
         <v>13</v>
       </c>
       <c r="G2" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="H2" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="I2" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="J2" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3">
         <v>1.2</v>
       </c>
-      <c r="B3" t="s">
-        <v>17</v>
+      <c r="B3">
+        <v>1.2</v>
       </c>
       <c r="C3" t="s">
         <v>18</v>
       </c>
       <c r="D3" t="s">
         <v>12</v>
       </c>
       <c r="E3" t="s">
         <v>12</v>
       </c>
       <c r="F3" t="s">
         <v>13</v>
       </c>
       <c r="G3" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="H3" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="I3" t="s">
         <v>19</v>
       </c>
       <c r="J3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4">
         <v>1.3</v>
       </c>
-      <c r="B4" t="s">
+      <c r="B4">
+        <v>1.3</v>
+      </c>
+      <c r="C4" t="s">
         <v>21</v>
       </c>
-      <c r="C4" t="s">
+      <c r="D4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E4" t="s">
+        <v>12</v>
+      </c>
+      <c r="F4" t="s">
+        <v>13</v>
+      </c>
+      <c r="G4" t="s">
+        <v>14</v>
+      </c>
+      <c r="H4" t="s">
+        <v>15</v>
+      </c>
+      <c r="I4" t="s">
         <v>22</v>
       </c>
-      <c r="D4" t="s">
-[...14 lines deleted...]
-      <c r="I4" t="s">
+      <c r="J4" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>24</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="A5">
         <v>5.3</v>
       </c>
-      <c r="B5" t="s">
+      <c r="B5">
+        <v>5.3</v>
+      </c>
+      <c r="C5" t="s">
+        <v>24</v>
+      </c>
+      <c r="D5" t="s">
         <v>25</v>
       </c>
-      <c r="C5" t="s">
+      <c r="E5" t="s">
         <v>26</v>
       </c>
-      <c r="D5" t="s">
+      <c r="F5" t="s">
+        <v>13</v>
+      </c>
+      <c r="G5" t="s">
+        <v>14</v>
+      </c>
+      <c r="I5" t="s">
         <v>27</v>
       </c>
-      <c r="E5" t="s">
+      <c r="J5" t="s">
         <v>28</v>
-      </c>
-[...10 lines deleted...]
-        <v>30</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6">
         <v>7.4</v>
       </c>
-      <c r="B6" t="s">
+      <c r="B6">
+        <v>7.4</v>
+      </c>
+      <c r="C6" t="s">
+        <v>29</v>
+      </c>
+      <c r="D6" t="s">
+        <v>12</v>
+      </c>
+      <c r="E6" t="s">
+        <v>12</v>
+      </c>
+      <c r="F6" t="s">
+        <v>13</v>
+      </c>
+      <c r="G6" t="s">
+        <v>14</v>
+      </c>
+      <c r="H6" t="s">
+        <v>15</v>
+      </c>
+      <c r="I6" t="s">
+        <v>30</v>
+      </c>
+      <c r="J6" t="s">
         <v>31</v>
-      </c>
-[...22 lines deleted...]
-        <v>34</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7">
         <v>7.5</v>
       </c>
-      <c r="B7" t="s">
-        <v>35</v>
+      <c r="B7">
+        <v>7.5</v>
       </c>
       <c r="C7" t="s">
-        <v>36</v>
+        <v>32</v>
       </c>
       <c r="D7" t="s">
         <v>12</v>
       </c>
       <c r="E7" t="s">
         <v>12</v>
       </c>
       <c r="F7" t="s">
         <v>13</v>
       </c>
       <c r="G7" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="I7" t="s">
-        <v>37</v>
+        <v>33</v>
       </c>
       <c r="J7" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="A8">
         <v>7.6</v>
       </c>
-      <c r="B8" t="s">
-        <v>38</v>
+      <c r="B8">
+        <v>7.6</v>
       </c>
       <c r="C8" t="s">
-        <v>39</v>
+        <v>34</v>
       </c>
       <c r="D8" t="s">
         <v>12</v>
       </c>
       <c r="E8" t="s">
         <v>12</v>
       </c>
       <c r="F8" t="s">
         <v>13</v>
       </c>
       <c r="G8" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="H8" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="I8" t="s">
-        <v>40</v>
+        <v>35</v>
       </c>
       <c r="J8" t="s">
-        <v>41</v>
+        <v>36</v>
       </c>
     </row>
     <row r="9" spans="1:10">
       <c r="A9">
         <v>7.7</v>
       </c>
-      <c r="B9" t="s">
-        <v>42</v>
+      <c r="B9">
+        <v>7.7</v>
       </c>
       <c r="C9" t="s">
-        <v>43</v>
+        <v>37</v>
       </c>
       <c r="D9" t="s">
-        <v>27</v>
+        <v>25</v>
       </c>
       <c r="E9" t="s">
-        <v>44</v>
+        <v>38</v>
       </c>
       <c r="F9" t="s">
         <v>13</v>
       </c>
       <c r="G9" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="H9" t="s">
-        <v>45</v>
+        <v>39</v>
       </c>
       <c r="I9" t="s">
-        <v>46</v>
+        <v>40</v>
       </c>
       <c r="J9" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
     </row>
     <row r="10" spans="1:10">
       <c r="A10">
         <v>8</v>
       </c>
-      <c r="B10" t="s">
-        <v>47</v>
+      <c r="B10">
+        <v>8</v>
       </c>
       <c r="C10" t="s">
-        <v>48</v>
+        <v>41</v>
       </c>
       <c r="D10" t="s">
-        <v>27</v>
+        <v>25</v>
       </c>
       <c r="E10" t="s">
-        <v>49</v>
+        <v>42</v>
       </c>
       <c r="F10" t="s">
         <v>13</v>
       </c>
       <c r="G10" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="H10" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="I10" t="s">
-        <v>50</v>
+        <v>43</v>
       </c>
       <c r="J10" t="s">
-        <v>51</v>
+        <v>44</v>
       </c>
     </row>
     <row r="11" spans="1:10">
       <c r="A11">
         <v>10.1</v>
       </c>
       <c r="B11" t="s">
-        <v>52</v>
+        <v>45</v>
       </c>
       <c r="C11" t="s">
-        <v>53</v>
+        <v>46</v>
       </c>
       <c r="D11" t="s">
         <v>12</v>
       </c>
       <c r="E11" t="s">
-        <v>49</v>
+        <v>42</v>
       </c>
       <c r="F11" t="s">
         <v>13</v>
       </c>
       <c r="G11" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="I11" t="s">
-        <v>54</v>
+        <v>47</v>
       </c>
       <c r="J11" t="s">
-        <v>55</v>
+        <v>48</v>
       </c>
     </row>
     <row r="12" spans="1:10">
       <c r="A12">
         <v>10.3</v>
       </c>
       <c r="B12" t="s">
-        <v>56</v>
+        <v>49</v>
       </c>
       <c r="C12" t="s">
-        <v>57</v>
+        <v>50</v>
       </c>
       <c r="D12" t="s">
         <v>12</v>
       </c>
       <c r="E12" t="s">
-        <v>58</v>
+        <v>51</v>
       </c>
       <c r="F12" t="s">
         <v>13</v>
       </c>
       <c r="G12" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="I12" t="s">
-        <v>59</v>
+        <v>52</v>
       </c>
       <c r="J12" t="s">
-        <v>60</v>
+        <v>53</v>
       </c>
     </row>
     <row r="13" spans="1:10">
       <c r="A13">
         <v>10.4</v>
       </c>
-      <c r="B13" t="s">
-        <v>61</v>
+      <c r="B13">
+        <v>10.4</v>
       </c>
       <c r="C13" t="s">
-        <v>62</v>
+        <v>54</v>
       </c>
       <c r="D13" t="s">
-        <v>63</v>
+        <v>55</v>
       </c>
       <c r="E13" t="s">
-        <v>64</v>
+        <v>56</v>
       </c>
       <c r="F13" t="s">
         <v>13</v>
       </c>
       <c r="G13" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="H13" t="s">
-        <v>65</v>
+        <v>57</v>
       </c>
       <c r="I13" t="s">
-        <v>66</v>
+        <v>58</v>
       </c>
       <c r="J13" t="s">
-        <v>67</v>
+        <v>59</v>
       </c>
     </row>
     <row r="14" spans="1:10">
       <c r="A14">
         <v>12</v>
       </c>
-      <c r="B14" t="s">
-        <v>68</v>
+      <c r="B14">
+        <v>12</v>
       </c>
       <c r="C14" t="s">
-        <v>69</v>
+        <v>60</v>
       </c>
       <c r="D14" t="s">
+        <v>55</v>
+      </c>
+      <c r="E14" t="s">
+        <v>25</v>
+      </c>
+      <c r="F14" t="s">
+        <v>13</v>
+      </c>
+      <c r="G14" t="s">
+        <v>14</v>
+      </c>
+      <c r="H14" t="s">
+        <v>61</v>
+      </c>
+      <c r="I14" t="s">
+        <v>62</v>
+      </c>
+      <c r="J14" t="s">
         <v>63</v>
-      </c>
-[...16 lines deleted...]
-        <v>72</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">