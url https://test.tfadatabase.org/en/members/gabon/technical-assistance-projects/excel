--- v0 (2025-10-21)
+++ v1 (2026-06-30)
@@ -12,241 +12,217 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="52">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="44">
   <si>
     <t>Measure</t>
   </si>
   <si>
     <t>Items</t>
   </si>
   <si>
     <t>Measure name</t>
   </si>
   <si>
     <t>Indicative Implementation Date</t>
   </si>
   <si>
     <t>Definitive Implementation Date</t>
   </si>
   <si>
     <t>TA needs notified</t>
   </si>
   <si>
     <t>Progress reported</t>
   </si>
   <si>
     <t>Donor / Agency</t>
   </si>
   <si>
     <t>TA Description</t>
   </si>
   <si>
     <t>Tags</t>
   </si>
   <si>
-    <t>1.1.1 (a), 1.1.1 (b), 1.1.1 (c), 1.1.1 (d), 1.1.1 (e), 1.1.1 (f), 1.1.1 (g), 1.1.1 (h), 1.1.1 (i), 1.1.1 (j)</t>
+    <t>1.1.1</t>
   </si>
   <si>
     <t>Publication</t>
   </si>
   <si>
     <t>31 December 2024</t>
   </si>
   <si>
     <t>31 December 2027</t>
-  </si>
-[...1 lines deleted...]
-    <t>Yes</t>
   </si>
   <si>
     <t>No</t>
   </si>
   <si>
     <t>Technical and financial assistance:
 Project (1): Establishment of the information system relating to the Agreement on Trade Facilitation (TFA)
 	Assign responsibility for information management project to the Minister of Trade (measure 39);
 	Produce information to be provided and check that it is user friendly and readable;
 	Revise legal framework to ensure legal validity and authenticity of information provided;
 	Define and organize provision of information (different aspects of publication media and outlets, information technology, maintenance, storage and publication of information);
 	Adopt organizational framework to supervise maintenance of information and establish institutional responsibilities, together with policies or rules, including security rules;
 	Recruit additional human resources;
 	Carry out training and capacity building.</t>
   </si>
   <si>
     <t>Information and communication technologies (ICT), Legislative and regulatory framework, Human resources and training</t>
   </si>
   <si>
-    <t>1.2.1 (a), 1.2.1 (b), 1.2.1 (c), 1.2.2, 1.2.3</t>
-[...1 lines deleted...]
-  <si>
     <t>Information available through internet</t>
   </si>
   <si>
     <t>Technical and financial assistance:
 Project (1): Establishment of the information system relating to the Agreement on Trade Facilitation (TFA)
 	Assign to National Trade Facilitation Committee (measure 39) the task of drawing up an inventory of relevant projects that might facilitate implementation of this measure;
 	Revise legal framework to ensure legal validity and authenticity of information provided;
 	Define and organize provision of information (different aspects of publication media and outlets, information technology, maintenance, storage and publication of information);
 	Adopt organizational framework to supervise maintenance of information and establish institutional responsibilities;
 	Ensure systematic use of information and communication technologies (ICTs);
 	Carry out training and capacity building;
 	Provide adequate equipment.</t>
   </si>
   <si>
     <t>Information and communication technologies (ICT), Legislative and regulatory framework, Infrastructure and equipment, Human resources and training</t>
-  </si>
-[...1 lines deleted...]
-    <t>1.3.1, 1.3.2, 1.3.3, 1.3.4</t>
   </si>
   <si>
     <t>Enquiry points</t>
   </si>
   <si>
     <t>Technical and financial assistance:
 Project (1): Establishment of the information system relating to the Agreement on Trade Facilitation (TFA)
 Estimated cost of project:
 272.79 million CFA francs
 	Establish mechanism for coordination with other agencies, with required cooperation and provision of information (including changing the legal or regulatory framework);
 	Hold training for staff who will provide the service;
 	Establish guidelines covering all stages from receiving enquiry to sending reply;
 	Develop use of standardized communications;
 	Establish quality control standards and procedures, including deadline for sending replies;
 	Ensure systematic use of ICTs;
 	Provide adequate equipment.</t>
   </si>
   <si>
     <t>Information and communication technologies (ICT), Legislative and regulatory framework, Infrastructure and equipment, Institutional procedures, Human resources and training</t>
   </si>
   <si>
-    <t>1.4 (a), 1.4 (b), 1.4 (c)</t>
-[...1 lines deleted...]
-  <si>
     <t>Notification</t>
   </si>
   <si>
     <t>Establish enquiry points.</t>
   </si>
   <si>
     <t>Information and communication technologies (ICT)</t>
-  </si>
-[...1 lines deleted...]
-    <t>5.3.1, 5.3.2, 5.3.3</t>
   </si>
   <si>
     <t>Test procedures</t>
   </si>
   <si>
     <t>31 December 2023</t>
   </si>
   <si>
     <t>31 December 2028</t>
   </si>
   <si>
     <t>Technical and financial assistance:
 Project (5): Establishment of a secure system for the importation and exportation of goods in Gabon
 	Set up an accredited multi sectoral national laboratory;
 	Obtain ISO certification for other existing laboratories (livestock, consumption, …);
 	Provide support for veterinary diagnostic laboratory in establishing quality assurance system for purposes of accreditation;
 	Help with collection of samples needed for tests;
 	Provide laboratory with aid fund to cover cost of taking samples from livestock;
 	Change legal or regulatory framework;
 	Ensure systematic use of ICTs;
 	Recruit additional human resources;
 	Carry out training and capacity building for specialist staff (training of employees in specialist schools for biology, chemistry, physics, etc.);
 	Provide adequate equipment;
 	Conduct audits of import procedures and processes, particularly inspection of food products, with the assistance of tools or recommendations of relevant international organizations for upgrading the regulatory framework and procedures;
 	Establish a strategic and operational framework for border agency collaboration;
 	Computerize formalities relating to sanitary and phytosanitary control procedures and food controls.</t>
   </si>
   <si>
     <t>Information and communication technologies (ICT), Legislative and regulatory framework, Infrastructure and equipment, Diagnostic and Needs Assessment, Institutional procedures, Human resources and training</t>
   </si>
   <si>
-    <t>7.6.1, 7.6.2</t>
-[...1 lines deleted...]
-  <si>
     <t>Average release times</t>
   </si>
   <si>
     <t>31 December 2021</t>
   </si>
   <si>
     <t>Technical and financial assistance:
 Project (8): Implementation of a study to determine average release times
 Estimated cost of project:
 110.145 million CFA francs
 	Carry out study on release of goods (WCO study);
 	Awareness-raising for other persons working at borders (shipping agents, stevedores, carriers, clearing agents, …);
 	Establish a focus group involving the customs authority and the different actors involved in the platform (in particular within the National Trade Facilitation Committee (measure 39)).</t>
   </si>
   <si>
     <t>Diagnostic and Needs Assessment, Institutional procedures, Awareness-raising</t>
   </si>
   <si>
-    <t>8.1, 8.2 (a), 8.2 (b), 8.2 (c), 8.2 (d), 8.2 (e)</t>
-[...1 lines deleted...]
-  <si>
     <t>Border Agency Cooperation</t>
   </si>
   <si>
     <t>31 December 2031</t>
   </si>
   <si>
     <t>	Set up an inter-agency committee for relevant border administrations;
 	Map procedures, mandates and functioning of all existing entities;
 	Establish system for monitoring traffic and time periods to measure impact of change with real-time identification of possible bottlenecks at border posts;
 	Modernize legal framework for border agency cooperation;
 	Define governance model for adjacent border control posts, including financing modalities for construction, maintenance and operation of facilities.</t>
   </si>
   <si>
     <t>Information and communication technologies (ICT), Legislative and regulatory framework, Institutional procedures</t>
-  </si>
-[...1 lines deleted...]
-    <t>10.4.1, 10.4.2, 10.4.3, 10.4.4</t>
   </si>
   <si>
     <t>Single window</t>
   </si>
   <si>
     <t>31 December 2026</t>
   </si>
   <si>
     <t>31 December 2035</t>
   </si>
   <si>
     <t>Technical and financial assistance:
 Project (10): Study concerning the establishment of a Single Window for foreign trade
 Cost of project: 175.245 million CFA francs
 	Analyse the trade process;
 	Take the decision to share data between agencies and departments;
 	Raise awareness of all stakeholders regarding the project (see WCO compendium on the Single Window);
 	Reinforce ICTs and establish a computerized network system;
 	Modify the legal or regulatory framework;
 	Change the institutional and/or administrative structure;
 	Study the establishment of the Single Window;
 	Standardize import and export procedures;
 	Harmonize procedures with other border agencies;
 	Carry out training and capacity building;
 	Provide adequate equipment.</t>
@@ -638,260 +614,260 @@
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2">
         <v>1.1</v>
       </c>
       <c r="B2" t="s">
         <v>10</v>
       </c>
       <c r="C2" t="s">
         <v>11</v>
       </c>
       <c r="D2" t="s">
         <v>12</v>
       </c>
       <c r="E2" t="s">
         <v>13</v>
       </c>
       <c r="F2" t="s">
         <v>14</v>
       </c>
       <c r="G2" t="s">
+        <v>14</v>
+      </c>
+      <c r="I2" t="s">
         <v>15</v>
       </c>
-      <c r="I2" t="s">
+      <c r="J2" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>17</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3">
         <v>1.2</v>
       </c>
-      <c r="B3" t="s">
-        <v>18</v>
+      <c r="B3">
+        <v>1.2</v>
       </c>
       <c r="C3" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="D3" t="s">
         <v>12</v>
       </c>
       <c r="E3" t="s">
         <v>13</v>
       </c>
       <c r="F3" t="s">
         <v>14</v>
       </c>
       <c r="G3" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="I3" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="J3" t="s">
-        <v>21</v>
+        <v>19</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4">
         <v>1.3</v>
       </c>
-      <c r="B4" t="s">
-        <v>22</v>
+      <c r="B4">
+        <v>1.3</v>
       </c>
       <c r="C4" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="D4" t="s">
         <v>12</v>
       </c>
       <c r="E4" t="s">
         <v>13</v>
       </c>
       <c r="F4" t="s">
         <v>14</v>
       </c>
       <c r="G4" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="I4" t="s">
-        <v>24</v>
+        <v>21</v>
       </c>
       <c r="J4" t="s">
-        <v>25</v>
+        <v>22</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="A5">
         <v>1.4</v>
       </c>
-      <c r="B5" t="s">
-        <v>26</v>
+      <c r="B5">
+        <v>1.4</v>
       </c>
       <c r="C5" t="s">
-        <v>27</v>
+        <v>23</v>
       </c>
       <c r="D5" t="s">
         <v>12</v>
       </c>
       <c r="E5" t="s">
         <v>13</v>
       </c>
       <c r="F5" t="s">
         <v>14</v>
       </c>
       <c r="G5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="I5" t="s">
-        <v>28</v>
+        <v>24</v>
       </c>
       <c r="J5" t="s">
-        <v>29</v>
+        <v>25</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6">
         <v>5.3</v>
       </c>
-      <c r="B6" t="s">
+      <c r="B6">
+        <v>5.3</v>
+      </c>
+      <c r="C6" t="s">
+        <v>26</v>
+      </c>
+      <c r="D6" t="s">
+        <v>27</v>
+      </c>
+      <c r="E6" t="s">
+        <v>28</v>
+      </c>
+      <c r="F6" t="s">
+        <v>14</v>
+      </c>
+      <c r="G6" t="s">
+        <v>14</v>
+      </c>
+      <c r="I6" t="s">
+        <v>29</v>
+      </c>
+      <c r="J6" t="s">
         <v>30</v>
-      </c>
-[...19 lines deleted...]
-        <v>35</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7">
         <v>7.6</v>
       </c>
-      <c r="B7" t="s">
-        <v>36</v>
+      <c r="B7">
+        <v>7.6</v>
       </c>
       <c r="C7" t="s">
-        <v>37</v>
+        <v>31</v>
       </c>
       <c r="D7" t="s">
-        <v>38</v>
+        <v>32</v>
       </c>
       <c r="E7" t="s">
-        <v>32</v>
+        <v>27</v>
       </c>
       <c r="F7" t="s">
         <v>14</v>
       </c>
       <c r="G7" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="I7" t="s">
-        <v>39</v>
+        <v>33</v>
       </c>
       <c r="J7" t="s">
-        <v>40</v>
+        <v>34</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="A8">
         <v>8</v>
       </c>
-      <c r="B8" t="s">
-        <v>41</v>
+      <c r="B8">
+        <v>8</v>
       </c>
       <c r="C8" t="s">
-        <v>42</v>
+        <v>35</v>
       </c>
       <c r="D8" t="s">
         <v>12</v>
       </c>
       <c r="E8" t="s">
-        <v>43</v>
+        <v>36</v>
       </c>
       <c r="F8" t="s">
         <v>14</v>
       </c>
       <c r="G8" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="I8" t="s">
-        <v>44</v>
+        <v>37</v>
       </c>
       <c r="J8" t="s">
-        <v>45</v>
+        <v>38</v>
       </c>
     </row>
     <row r="9" spans="1:10">
       <c r="A9">
         <v>10.4</v>
       </c>
-      <c r="B9" t="s">
-        <v>46</v>
+      <c r="B9">
+        <v>10.4</v>
       </c>
       <c r="C9" t="s">
-        <v>47</v>
+        <v>39</v>
       </c>
       <c r="D9" t="s">
-        <v>48</v>
+        <v>40</v>
       </c>
       <c r="E9" t="s">
-        <v>49</v>
+        <v>41</v>
       </c>
       <c r="F9" t="s">
         <v>14</v>
       </c>
       <c r="G9" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="I9" t="s">
-        <v>50</v>
+        <v>42</v>
       </c>
       <c r="J9" t="s">
-        <v>51</v>
+        <v>43</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">