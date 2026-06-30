--- v0 (2025-11-09)
+++ v1 (2026-06-30)
@@ -12,131 +12,133 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="21">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="19">
   <si>
     <t>Measure</t>
   </si>
   <si>
     <t>Items</t>
   </si>
   <si>
     <t>Measure name</t>
   </si>
   <si>
     <t>Indicative Implementation Date</t>
   </si>
   <si>
     <t>Definitive Implementation Date</t>
   </si>
   <si>
     <t>TA needs notified</t>
   </si>
   <si>
     <t>Progress reported</t>
   </si>
   <si>
     <t>Donor / Agency</t>
   </si>
   <si>
     <t>TA Description</t>
   </si>
   <si>
     <t>Tags</t>
   </si>
   <si>
-    <t>7.7.1, 7.7.2 (a) (i), 7.7.2 (a) (ii), 7.7.2 (a) (iii), 7.7.2 (a) (iv), 7.7.2 (b) (i), 7.7.2 (b) (ii), 7.7.3 (a), 7.7.3 (b), 7.7.3 (c), 7.7.3 (d), 7.7.3 (e), 7.7.3 (f), 7.7.3 (g), 7.7.4, 7.7.5, 7.7.6</t>
-[...1 lines deleted...]
-  <si>
     <t>Authorized operators</t>
   </si>
   <si>
     <t>31 December 2018</t>
   </si>
   <si>
-    <t>Yes</t>
-[...1 lines deleted...]
-  <si>
     <t>No</t>
   </si>
   <si>
     <t>1. Structuring and adopting the relevant primary and secondary legislation for
+establishing the institute of Authorized Economic Operators:
+- Granting AEO by issuing of an appropriate
+(AEOC, AEOS, AEOF) certificate;
+- Criteria for granting AEO status;
+- Benefits for AEOs;
+- Application for AEO status;
+- Monitoring of AEOs.
+2. Training of Georgian Custom staff while sharing the practical experience of EU countries., . Structuring and adopting the relevant primary and secondary legislation for
 establishing the institute of Authorized Economic Operators:
 - Granting AEO by issuing of an appropriate
 (AEOC, AEOS, AEOF) certificate;
 - Criteria for granting AEO status;
 - Benefits for AEOs;
 - Application for AEO status;
 - Monitoring of AEOs.
 2. Training of Georgian Custom staff while sharing the practical experience of EU countries.</t>
   </si>
   <si>
     <t>Legislative and regulatory framework, Human resources and training</t>
   </si>
   <si>
     <t>Transit</t>
   </si>
   <si>
     <t>31 December 2019</t>
   </si>
   <si>
     <t>Acceding the conventions on Simplification of Formalities in Trade and Goods (SAD), Common Transit Convention (CTC) and implementation New Computerized Transit System (NCTS):
 - Providing advice and recommendations in order to draft the relevant guidelines for the implementation of new regulations of Customs law with regards to transit; review and follow-up of all necessary legal, administrative and procedural arrangements;
 - Providing assistance in setting up a team responsible for the implementation of the business processes and a team responsible for the IT aspects aiming at the implementation of NCTS;
 - Providing assistance in elaborating Business Process Models (NCTS-Core Business: normal and simplified
 procedures; enquiry; and recovery
 procedure; guarantee management; fall-
 back procedure; trade related data
 management (authorization);
 - Providing assistance in elaborating functional specifications for Transit Module: specifications of all the business requirements concerning the core- business of NCTS; specifications of all the business requirements concerning the guarantee management of NCTS; specifications of all the business requirements concerning enquiry and recovery procedure of NCTS; specifications of all the business requirements concerning management of authorizations; specifications of all the business requirements concerning risk- management for NCTS; specifications for all the business requirements concerning fall-back procedures in NCTS;
 - Establishment of Trade Awareness Policy;
 - Training for Customs Staff; ToT.</t>
   </si>
   <si>
-    <t>Information and communication technologies (ICT), Legislative and regulatory framework, Human resources and training, Institutional procedures, Awareness-raising</t>
+    <t>Information and communication technologies (ICT), Legislative and regulatory framework, Institutional procedures, Human resources and training, Awareness-raising</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -484,102 +486,102 @@
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2">
         <v>7.7</v>
       </c>
-      <c r="B2" t="s">
+      <c r="B2">
+        <v>7.7</v>
+      </c>
+      <c r="C2" t="s">
         <v>10</v>
       </c>
-      <c r="C2" t="s">
+      <c r="D2" t="s">
         <v>11</v>
       </c>
-      <c r="D2" t="s">
+      <c r="E2" t="s">
+        <v>11</v>
+      </c>
+      <c r="F2" t="s">
         <v>12</v>
       </c>
-      <c r="E2" t="s">
+      <c r="G2" t="s">
         <v>12</v>
       </c>
-      <c r="F2" t="s">
+      <c r="I2" t="s">
         <v>13</v>
       </c>
-      <c r="G2" t="s">
+      <c r="J2" t="s">
         <v>14</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3">
         <v>11</v>
       </c>
       <c r="B3">
         <v>11.9</v>
       </c>
       <c r="C3" t="s">
+        <v>15</v>
+      </c>
+      <c r="D3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E3" t="s">
+        <v>16</v>
+      </c>
+      <c r="F3" t="s">
+        <v>12</v>
+      </c>
+      <c r="G3" t="s">
+        <v>12</v>
+      </c>
+      <c r="I3" t="s">
         <v>17</v>
       </c>
-      <c r="D3" t="s">
-[...2 lines deleted...]
-      <c r="E3" t="s">
+      <c r="J3" t="s">
         <v>18</v>
-      </c>
-[...10 lines deleted...]
-        <v>20</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">