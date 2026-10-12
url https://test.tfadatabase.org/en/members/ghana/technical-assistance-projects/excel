--- v1 (2026-06-30)
+++ v2 (2026-10-12)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="87">
   <si>
     <t>Measure</t>
   </si>
   <si>
     <t>Items</t>
   </si>
   <si>
     <t>Measure name</t>
   </si>
   <si>
@@ -289,51 +289,51 @@
     <t>Support to pass national legislations (benchmarking and case studies informed by best practices), develop policy framework in the establishment of integrated border management teams to identify required stakeholders and formalize linkages;
 Support for procurement of ICT infrastructure and communication tools to enhance intelligence gathering and information sharing; and Support for procurement of vehicles to enhance mobility and coordination.</t>
   </si>
   <si>
     <t>10.1.1</t>
   </si>
   <si>
     <t>Formalities</t>
   </si>
   <si>
     <t>Support to undertake capacity building initiatives facilitated by WCO experts to help Ghana become compliant with the Revised Kyoto Convention (RKC)</t>
   </si>
   <si>
     <t>Customs cooperation</t>
   </si>
   <si>
     <t>Support for development of a legal framework within which information sharing and intelligence in the context of Customs Cooperation could be enhanced</t>
   </si>
   <si>
     <t>Information and communication technologies (ICT), Legislative and regulatory framework</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
@@ -627,51 +627,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J24"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
@@ -1375,59 +1375,50 @@
         <v>84</v>
       </c>
       <c r="D24" t="s">
         <v>22</v>
       </c>
       <c r="E24" t="s">
         <v>79</v>
       </c>
       <c r="F24" t="s">
         <v>14</v>
       </c>
       <c r="G24" t="s">
         <v>15</v>
       </c>
       <c r="I24" t="s">
         <v>85</v>
       </c>
       <c r="J24" t="s">
         <v>86</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Worksheet</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>