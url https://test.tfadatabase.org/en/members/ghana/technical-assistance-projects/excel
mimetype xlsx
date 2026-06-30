--- v0 (2025-10-21)
+++ v1 (2026-06-30)
@@ -12,370 +12,313 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="106">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="87">
   <si>
     <t>Measure</t>
   </si>
   <si>
     <t>Items</t>
   </si>
   <si>
     <t>Measure name</t>
   </si>
   <si>
     <t>Indicative Implementation Date</t>
   </si>
   <si>
     <t>Definitive Implementation Date</t>
   </si>
   <si>
     <t>TA needs notified</t>
   </si>
   <si>
     <t>Progress reported</t>
   </si>
   <si>
     <t>Donor / Agency</t>
   </si>
   <si>
     <t>TA Description</t>
   </si>
   <si>
     <t>Tags</t>
   </si>
   <si>
-    <t>1.1.1 (a), 1.1.1 (b), 1.1.1 (c), 1.1.1 (d), 1.1.1 (e), 1.1.1 (f), 1.1.1 (g), 1.1.1 (h), 1.1.1 (i), 1.1.1 (j)</t>
+    <t>1.1.1</t>
   </si>
   <si>
     <t>Publication</t>
   </si>
   <si>
     <t>22 June 2020</t>
   </si>
   <si>
     <t>22 June 2022</t>
   </si>
   <si>
+    <t>No</t>
+  </si>
+  <si>
     <t>Yes</t>
   </si>
   <si>
-    <t>WB</t>
+    <t>World Bank</t>
   </si>
   <si>
     <t>Support to pass Legislation, Develop Policy framework; Human Resources/Training; Information and Communication Technologies; (ICT) and Infrastructure equipment</t>
   </si>
   <si>
     <t>Information and communication technologies (ICT), Legislative and regulatory framework, Infrastructure and equipment, Human resources and training</t>
-  </si>
-[...1 lines deleted...]
-    <t>1.2.1 (a), 1.2.1 (b), 1.2.1 (c), 1.2.2, 1.2.3</t>
   </si>
   <si>
     <t>Information available through internet</t>
   </si>
   <si>
     <t>Support for: Policy framework for publication of information on the internet; Set up procedures for publication; Human Resources/Training; ICT and Infrastructure equipment
 Complementary support for the dissemination of information in French and Spanish</t>
   </si>
   <si>
-    <t>1.3.1, 1.3.2, 1.3.3, 1.3.4</t>
-[...1 lines deleted...]
-  <si>
     <t>Enquiry points</t>
   </si>
   <si>
     <t>22 September 2020</t>
   </si>
   <si>
     <t>Support for: Development of Policy framework and procedures, ICT and Infrastructure equipment; Human Resources/Training for personnel manning the Enquiry points</t>
   </si>
   <si>
-    <t>1.4 (a), 1.4 (b), 1.4 (c)</t>
-[...1 lines deleted...]
-  <si>
     <t>Notification</t>
   </si>
   <si>
-    <t>No</t>
-[...1 lines deleted...]
-  <si>
     <t>Support for Development of Policy framework and procedures; ICT and Infrastructure equipment; Human Resources/Training for personnel manning Notification Point.</t>
   </si>
   <si>
-    <t>2.1.1, 2.1.2, 2.1.3</t>
-[...1 lines deleted...]
-  <si>
     <t>Comments and information before entry into force</t>
   </si>
   <si>
     <t>Support for Development of Policy framework, mechanism and procedures for consultations with Traders</t>
   </si>
   <si>
     <t>Legislative and regulatory framework</t>
   </si>
   <si>
     <t>Consultations</t>
   </si>
   <si>
     <t>Support for Development of Policy framework and procedures</t>
-  </si>
-[...1 lines deleted...]
-    <t>3.1, 3.2 (a), 3.2 (b), 3.3, 3.4, 3.5, 3.6 (a), 3.6 (b), 3.6 (c), 3.7, 3.8, 3.9 (a) (i), 3.9 (a) (ii), 3.9 (b) (i), 3.9 (b) (ii), 3.9 (b) (iii), 3.9 (b) (iv), 3.9 (c), 3.9 (d)</t>
   </si>
   <si>
     <t>Advance rulings</t>
   </si>
   <si>
     <t>Support for Development of Policy framework and procedures; ICT and Infrastructure equipment; Human Resources/Training for Customs Officials
 Support to create mechanisms to safeguard institutional memory in the area of advance rulings (ICT) infrastructure for data storage and filing processes)
 Support for building the capacity of traders so as to adequately help them understand issues pertaining to advance rulings</t>
   </si>
   <si>
     <t>Information and communication technologies (ICT), Legislative and regulatory framework, Human resources and training, Awareness-raising</t>
   </si>
   <si>
-    <t>4.1 (a), 4.1 (b), 4.2, 4.3, 4.4 (a), 4.4 (b), 4.4 end paragraph, 4.5, 4.6</t>
-[...1 lines deleted...]
-  <si>
     <t>Procedures for appeal or review</t>
   </si>
   <si>
     <t>22 June 2023</t>
   </si>
   <si>
     <t>Support for Development of Policy framework; set up Institutions for appeals; Draw up procedures for appeal</t>
   </si>
   <si>
     <t>Legislative and regulatory framework, Institutional procedures</t>
   </si>
   <si>
-    <t>5.1 (a), 5.1 (b), 5.1 (c), 5.1 (d)</t>
-[...1 lines deleted...]
-  <si>
     <t>Notifications for enhanced controls or inspections</t>
   </si>
   <si>
     <t>22 December 2025</t>
   </si>
   <si>
     <t>Support for Development of Policy framework and procedures and Operational Manuals; Information Communication Technology and Infrastructure equipment; Human Resources/Training for personnel for Joint Inspection</t>
   </si>
   <si>
-    <t>5.3.1, 5.3.2, 5.3.3</t>
-[...1 lines deleted...]
-  <si>
     <t>Test procedures</t>
   </si>
   <si>
     <t>22 March 2024</t>
   </si>
   <si>
     <t>Support for Development of Policy framework and procedures for the personnel of the Test Institutions – Ghana Revenue Authority - Customs Division (GRA-CD), Ghana Standards Authority (GSA), Food and Drugs Authority (FDA)</t>
   </si>
   <si>
-    <t>6.1.1, 6.1.2, 6.1.3, 6.1.4</t>
-[...1 lines deleted...]
-  <si>
     <t>General disciplines on fees and charges</t>
   </si>
   <si>
     <t>22 December 2022</t>
   </si>
   <si>
     <t>22 June 2025</t>
   </si>
   <si>
     <t>Support for legal review and harmonization of mandates of institutions; Development of Policy framework and procedures;Training for officials on Cost-based accounting on fees and charges</t>
   </si>
   <si>
     <t>Legislative and regulatory framework, Institutional procedures, Human resources and training</t>
   </si>
   <si>
-    <t>6.2 (i), 6.2 (ii)</t>
-[...1 lines deleted...]
-  <si>
     <t>Specific disciplines on fees and charges</t>
   </si>
   <si>
     <t>Support for the further streamlining and harmonization of procedures and processes with respect to fees and charges</t>
   </si>
   <si>
-    <t>7.1.1, 7.1.2</t>
-[...1 lines deleted...]
-  <si>
     <t>Pre-arrival processing</t>
   </si>
   <si>
     <t>Support for: Development of procedures; ICT and Infrastructures equipment; Human Resources/Training for Customs Officials and stakeholders</t>
   </si>
   <si>
     <t>Information and communication technologies (ICT), Infrastructure and equipment, Institutional procedures, Human resources and training</t>
   </si>
   <si>
     <t>Electronic payment</t>
   </si>
   <si>
     <t>Support for: Development of procedures for e-payment; ICT and Infrastructure equipment so as to secure inter-bank and multi-platform online payments</t>
   </si>
   <si>
     <t>Information and communication technologies (ICT), Legislative and regulatory framework, Infrastructure and equipment</t>
-  </si>
-[...1 lines deleted...]
-    <t>7.4.1, 7.4.2, 7.4.3, 7.4.4</t>
   </si>
   <si>
     <t>Risk management</t>
   </si>
   <si>
     <t>22 March 2025</t>
   </si>
   <si>
     <t>Support to outline and harmonize sustainable Risk Management procedures and processes needed to identify risks and adequately classify them;
 Support to procure ICT infrastructure (modern scanners) and equipment, likewise train and build capacities of relevant stakeholders in Risk Management</t>
   </si>
   <si>
-    <t>7.5.1, 7.5.2, 7.5.3, 7.5.4</t>
-[...1 lines deleted...]
-  <si>
     <t>Post-clearance audit</t>
   </si>
   <si>
     <t>22 September 2023</t>
   </si>
   <si>
     <t>Support for: the development of procedures and for carrying out capacity building initiatives so as to ensure that Post Clearance Audit (PCA) related concerns are accurately dealt with by Ghana Revenue Authority – Customs Division</t>
   </si>
   <si>
-    <t>7.6.1, 7.6.2</t>
-[...1 lines deleted...]
-  <si>
     <t>Average release times</t>
   </si>
   <si>
     <t>22 August 2020</t>
   </si>
   <si>
     <t>USAID</t>
   </si>
   <si>
     <t>Support for carrying out capacity building programmes and the development of a policy framework (legal) and a manual of procedures to spell out the needed steps to be undertaken by Ghana Revenue Authority - Customs Division in ensuring compliance with the article</t>
-  </si>
-[...1 lines deleted...]
-    <t>7.7.1, 7.7.2 (a) (i), 7.7.2 (a) (ii), 7.7.2 (a) (iii), 7.7.2 (a) (iv), 7.7.2 (b) (i), 7.7.2 (b) (ii), 7.7.3 (a), 7.7.3 (b), 7.7.3 (c), 7.7.3 (d), 7.7.3 (e), 7.7.3 (f), 7.7.3 (g), 7.7.4, 7.7.5, 7.7.6</t>
   </si>
   <si>
     <t>Authorized operators</t>
   </si>
   <si>
     <t>22 February 2021</t>
   </si>
   <si>
     <t>22 September 2024</t>
   </si>
   <si>
     <t>Support needed to organize World Customs Organization (WCO) experts facilitated training programmes for officers in the validation process;
 Support for development of policy frameworks and procedures for Customs and other regulatory agencies; and
 Support to set up a dedicated desk (secretariat) with support to procure the requisite ICT infrastructure needed to meet the needs of operators and other relevant institutions</t>
   </si>
   <si>
     <t>Information and communication technologies (ICT), Legislative and regulatory framework, Infrastructure and equipment, Institutional procedures, Human resources and training</t>
   </si>
   <si>
-    <t>7.8.1 (a), 7.8.1 (b), 7.8.1 (c), 7.8.1 (d), 7.8.1 (e), 7.8.1 (f), 7.8.1 (g), 7.8.1 (h), 7.8.2 (a), 7.8.2 (b), 7.8.2 (c), 7.8.2 (d), 7.8.3</t>
-[...1 lines deleted...]
-  <si>
     <t>Expedited shipments</t>
   </si>
   <si>
     <t>Support to review existing procedures in relation to expedited shipments to take into consideration institutions and regulatory agencies such as Plant Protection and Regulatory Services Directorate (PPRSD) of Ministry of Food and Agriculture (MOFA), Ghana Standards Authority (GSA) etc.
 Support for carrying out training and capacity building initiative by the Courier Team (Single Window platform operator/s for both old and new stakeholders; and
 Support to establish a Customs laboratory at the cargo terminal (cargo handlers)</t>
   </si>
   <si>
     <t>Legislative and regulatory framework, Infrastructure and equipment, Institutional procedures, Human resources and training</t>
   </si>
   <si>
-    <t>7.9.1 (a), 7.9.1 (b), 7.9.2, 7.9.3, 7.9.4</t>
-[...1 lines deleted...]
-  <si>
     <t>Perishable goods</t>
   </si>
   <si>
     <t>22 February 2022</t>
   </si>
   <si>
     <t>Support for development of a policy framework and procedures for Customs and other regulatory agencies and stakeholders likewise support for procurement of standard scanners to meet international standards
 Support for procurement of standardized ICT infrastructure and equipment to monitor perishables and ensure temperature regulations
 Support for development of simplified export procedures and associated training and sensitization programmes for officers and stakeholders</t>
   </si>
   <si>
-    <t>8.1, 8.2 (a), 8.2 (b), 8.2 (c), 8.2 (d), 8.2 (e)</t>
-[...1 lines deleted...]
-  <si>
     <t>Border Agency Cooperation</t>
   </si>
   <si>
     <t>22 September 2025</t>
   </si>
   <si>
     <t>Support to pass national legislations (benchmarking and case studies informed by best practices), develop policy framework in the establishment of integrated border management teams to identify required stakeholders and formalize linkages;
 Support for procurement of ICT infrastructure and communication tools to enhance intelligence gathering and information sharing; and Support for procurement of vehicles to enhance mobility and coordination.</t>
   </si>
   <si>
-    <t>10.1.1 (a), 10.1.1 (b), 10.1.1 (c), 10.1.1 (d)</t>
+    <t>10.1.1</t>
   </si>
   <si>
     <t>Formalities</t>
   </si>
   <si>
     <t>Support to undertake capacity building initiatives facilitated by WCO experts to help Ghana become compliant with the Revised Kyoto Convention (RKC)</t>
-  </si>
-[...1 lines deleted...]
-    <t>12.1.1, 12.1.2, 12.2.1, 12.2.2, 12.3, 12.4.1 (a), 12.4.1 (b), 12.4.1 (c), 12.4.1 (d), 12.4.1 (e), 12.4.1 (f), 12.4.2, 12.5.1 (a), 12.5.1 (b), 12.5.1 (c), 12.5.1 (d), 12.5.1 (e), 12.5.1 (f), 12.5.2, 12.5.3, 12.6.1 (a), 12.6.1 (b), 12.6.1 (c), 12.6.1 (d), 12.6.1 (e), 12.6.2, 12.7.1 (a), 12.7.1 (b), 12.7.1 (c), 12.7.1 (d), 12.7.1 (e), 12.7.2, 12.8, 12.9.1, 12.9.2, 12.10 (a), 12.10 (b), 12.10 (c), 12.10 (d), 12.10 (e), 12.10 (f), 12.10 (g), 12.10 (h), 12.11.1 (a), 12.11.1 (b), 12.11.1 (c), 12.11.2, 12.12.1, 12.12.2</t>
   </si>
   <si>
     <t>Customs cooperation</t>
   </si>
   <si>
     <t>Support for development of a legal framework within which information sharing and intelligence in the context of Customs Cooperation could be enhanced</t>
   </si>
   <si>
     <t>Information and communication technologies (ICT), Legislative and regulatory framework</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -748,728 +691,728 @@
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2">
         <v>1.1</v>
       </c>
       <c r="B2" t="s">
         <v>10</v>
       </c>
       <c r="C2" t="s">
         <v>11</v>
       </c>
       <c r="D2" t="s">
         <v>12</v>
       </c>
       <c r="E2" t="s">
         <v>13</v>
       </c>
       <c r="F2" t="s">
         <v>14</v>
       </c>
       <c r="G2" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H2" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I2" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="J2" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3">
         <v>1.2</v>
       </c>
-      <c r="B3" t="s">
-        <v>18</v>
+      <c r="B3">
+        <v>1.2</v>
       </c>
       <c r="C3" t="s">
         <v>19</v>
       </c>
       <c r="D3" t="s">
         <v>12</v>
       </c>
       <c r="E3" t="s">
         <v>13</v>
       </c>
       <c r="F3" t="s">
         <v>14</v>
       </c>
       <c r="G3" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H3" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I3" t="s">
         <v>20</v>
       </c>
       <c r="J3" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4">
         <v>1.3</v>
       </c>
-      <c r="B4" t="s">
+      <c r="B4">
+        <v>1.3</v>
+      </c>
+      <c r="C4" t="s">
         <v>21</v>
       </c>
-      <c r="C4" t="s">
+      <c r="D4" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>23</v>
       </c>
       <c r="E4" t="s">
         <v>13</v>
       </c>
       <c r="F4" t="s">
         <v>14</v>
       </c>
       <c r="G4" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H4" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I4" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="J4" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="A5">
         <v>1.4</v>
       </c>
-      <c r="B5" t="s">
-        <v>25</v>
+      <c r="B5">
+        <v>1.4</v>
       </c>
       <c r="C5" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="D5" t="s">
         <v>12</v>
       </c>
       <c r="E5" t="s">
         <v>13</v>
       </c>
       <c r="F5" t="s">
         <v>14</v>
       </c>
       <c r="G5" t="s">
-        <v>27</v>
+        <v>14</v>
       </c>
       <c r="I5" t="s">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="J5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6">
         <v>2.1</v>
       </c>
-      <c r="B6" t="s">
-        <v>29</v>
+      <c r="B6">
+        <v>2.1</v>
       </c>
       <c r="C6" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="D6" t="s">
         <v>12</v>
       </c>
       <c r="E6" t="s">
         <v>13</v>
       </c>
       <c r="F6" t="s">
         <v>14</v>
       </c>
       <c r="G6" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="I6" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="J6" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7">
         <v>2.2</v>
       </c>
       <c r="B7">
         <v>2.2</v>
       </c>
       <c r="C7" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
       <c r="D7" t="s">
         <v>12</v>
       </c>
       <c r="E7" t="s">
         <v>13</v>
       </c>
       <c r="F7" t="s">
         <v>14</v>
       </c>
       <c r="G7" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="I7" t="s">
-        <v>34</v>
+        <v>30</v>
       </c>
       <c r="J7" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="A8">
         <v>3</v>
       </c>
-      <c r="B8" t="s">
-        <v>35</v>
+      <c r="B8">
+        <v>3</v>
       </c>
       <c r="C8" t="s">
-        <v>36</v>
+        <v>31</v>
       </c>
       <c r="D8" t="s">
         <v>12</v>
       </c>
       <c r="E8" t="s">
         <v>13</v>
       </c>
       <c r="F8" t="s">
         <v>14</v>
       </c>
       <c r="G8" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H8" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I8" t="s">
-        <v>37</v>
+        <v>32</v>
       </c>
       <c r="J8" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
     </row>
     <row r="9" spans="1:10">
       <c r="A9">
         <v>4</v>
       </c>
-      <c r="B9" t="s">
-        <v>39</v>
+      <c r="B9">
+        <v>4</v>
       </c>
       <c r="C9" t="s">
-        <v>40</v>
+        <v>34</v>
       </c>
       <c r="D9" t="s">
         <v>12</v>
       </c>
       <c r="E9" t="s">
-        <v>41</v>
+        <v>35</v>
       </c>
       <c r="F9" t="s">
         <v>14</v>
       </c>
       <c r="G9" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="I9" t="s">
-        <v>42</v>
+        <v>36</v>
       </c>
       <c r="J9" t="s">
-        <v>43</v>
+        <v>37</v>
       </c>
     </row>
     <row r="10" spans="1:10">
       <c r="A10">
         <v>5.1</v>
       </c>
-      <c r="B10" t="s">
-        <v>44</v>
+      <c r="B10">
+        <v>5.1</v>
       </c>
       <c r="C10" t="s">
-        <v>45</v>
+        <v>38</v>
       </c>
       <c r="D10" t="s">
         <v>12</v>
       </c>
       <c r="E10" t="s">
-        <v>46</v>
+        <v>39</v>
       </c>
       <c r="F10" t="s">
         <v>14</v>
       </c>
       <c r="G10" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H10" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I10" t="s">
-        <v>47</v>
+        <v>40</v>
       </c>
       <c r="J10" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="11" spans="1:10">
       <c r="A11">
         <v>5.3</v>
       </c>
-      <c r="B11" t="s">
-        <v>48</v>
+      <c r="B11">
+        <v>5.3</v>
       </c>
       <c r="C11" t="s">
-        <v>49</v>
+        <v>41</v>
       </c>
       <c r="D11" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="E11" t="s">
-        <v>50</v>
+        <v>42</v>
       </c>
       <c r="F11" t="s">
         <v>14</v>
       </c>
       <c r="G11" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H11" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I11" t="s">
-        <v>51</v>
+        <v>43</v>
       </c>
       <c r="J11" t="s">
-        <v>43</v>
+        <v>37</v>
       </c>
     </row>
     <row r="12" spans="1:10">
       <c r="A12">
         <v>6.1</v>
       </c>
-      <c r="B12" t="s">
-        <v>52</v>
+      <c r="B12">
+        <v>6.1</v>
       </c>
       <c r="C12" t="s">
-        <v>53</v>
+        <v>44</v>
       </c>
       <c r="D12" t="s">
-        <v>54</v>
+        <v>45</v>
       </c>
       <c r="E12" t="s">
-        <v>55</v>
+        <v>46</v>
       </c>
       <c r="F12" t="s">
         <v>14</v>
       </c>
       <c r="G12" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="I12" t="s">
-        <v>56</v>
+        <v>47</v>
       </c>
       <c r="J12" t="s">
-        <v>57</v>
+        <v>48</v>
       </c>
     </row>
     <row r="13" spans="1:10">
       <c r="A13">
         <v>6.2</v>
       </c>
-      <c r="B13" t="s">
-        <v>58</v>
+      <c r="B13">
+        <v>6.2</v>
       </c>
       <c r="C13" t="s">
-        <v>59</v>
+        <v>49</v>
       </c>
       <c r="D13" t="s">
-        <v>54</v>
+        <v>45</v>
       </c>
       <c r="E13" t="s">
-        <v>55</v>
+        <v>46</v>
       </c>
       <c r="F13" t="s">
         <v>14</v>
       </c>
       <c r="G13" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="I13" t="s">
-        <v>60</v>
+        <v>50</v>
       </c>
       <c r="J13" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
     </row>
     <row r="14" spans="1:10">
       <c r="A14">
         <v>7.1</v>
       </c>
-      <c r="B14" t="s">
-        <v>61</v>
+      <c r="B14">
+        <v>7.1</v>
       </c>
       <c r="C14" t="s">
-        <v>62</v>
+        <v>51</v>
       </c>
       <c r="D14" t="s">
         <v>12</v>
       </c>
       <c r="E14" t="s">
-        <v>41</v>
+        <v>35</v>
       </c>
       <c r="F14" t="s">
         <v>14</v>
       </c>
       <c r="G14" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="I14" t="s">
-        <v>63</v>
+        <v>52</v>
       </c>
       <c r="J14" t="s">
-        <v>64</v>
+        <v>53</v>
       </c>
     </row>
     <row r="15" spans="1:10">
       <c r="A15">
         <v>7.2</v>
       </c>
       <c r="B15">
         <v>7.2</v>
       </c>
       <c r="C15" t="s">
-        <v>65</v>
+        <v>54</v>
       </c>
       <c r="D15" t="s">
         <v>12</v>
       </c>
       <c r="E15" t="s">
-        <v>41</v>
+        <v>35</v>
       </c>
       <c r="F15" t="s">
         <v>14</v>
       </c>
       <c r="G15" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="I15" t="s">
-        <v>66</v>
+        <v>55</v>
       </c>
       <c r="J15" t="s">
-        <v>67</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10">
       <c r="A16">
         <v>7.4</v>
       </c>
-      <c r="B16" t="s">
-        <v>68</v>
+      <c r="B16">
+        <v>7.4</v>
       </c>
       <c r="C16" t="s">
-        <v>69</v>
+        <v>57</v>
       </c>
       <c r="D16" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="E16" t="s">
-        <v>70</v>
+        <v>58</v>
       </c>
       <c r="F16" t="s">
         <v>14</v>
       </c>
       <c r="G16" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H16" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I16" t="s">
-        <v>71</v>
+        <v>59</v>
       </c>
       <c r="J16" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="17" spans="1:10">
       <c r="A17">
         <v>7.5</v>
       </c>
-      <c r="B17" t="s">
-        <v>72</v>
+      <c r="B17">
+        <v>7.5</v>
       </c>
       <c r="C17" t="s">
-        <v>73</v>
+        <v>60</v>
       </c>
       <c r="D17" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="E17" t="s">
-        <v>74</v>
+        <v>61</v>
       </c>
       <c r="F17" t="s">
         <v>14</v>
       </c>
       <c r="G17" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H17" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I17" t="s">
-        <v>75</v>
+        <v>62</v>
       </c>
       <c r="J17" t="s">
-        <v>43</v>
+        <v>37</v>
       </c>
     </row>
     <row r="18" spans="1:10">
       <c r="A18">
         <v>7.6</v>
       </c>
-      <c r="B18" t="s">
-        <v>76</v>
+      <c r="B18">
+        <v>7.6</v>
       </c>
       <c r="C18" t="s">
-        <v>77</v>
+        <v>63</v>
       </c>
       <c r="D18" t="s">
-        <v>78</v>
+        <v>64</v>
       </c>
       <c r="E18" t="s">
-        <v>50</v>
+        <v>42</v>
       </c>
       <c r="F18" t="s">
         <v>14</v>
       </c>
       <c r="G18" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H18" t="s">
-        <v>79</v>
+        <v>65</v>
       </c>
       <c r="I18" t="s">
-        <v>80</v>
+        <v>66</v>
       </c>
       <c r="J18" t="s">
-        <v>43</v>
+        <v>37</v>
       </c>
     </row>
     <row r="19" spans="1:10">
       <c r="A19">
         <v>7.7</v>
       </c>
-      <c r="B19" t="s">
-        <v>81</v>
+      <c r="B19">
+        <v>7.7</v>
       </c>
       <c r="C19" t="s">
-        <v>82</v>
+        <v>67</v>
       </c>
       <c r="D19" t="s">
-        <v>83</v>
+        <v>68</v>
       </c>
       <c r="E19" t="s">
-        <v>84</v>
+        <v>69</v>
       </c>
       <c r="F19" t="s">
         <v>14</v>
       </c>
       <c r="G19" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H19" t="s">
-        <v>79</v>
+        <v>65</v>
       </c>
       <c r="I19" t="s">
-        <v>85</v>
+        <v>70</v>
       </c>
       <c r="J19" t="s">
-        <v>86</v>
+        <v>71</v>
       </c>
     </row>
     <row r="20" spans="1:10">
       <c r="A20">
         <v>7.8</v>
       </c>
-      <c r="B20" t="s">
-        <v>87</v>
+      <c r="B20">
+        <v>7.8</v>
       </c>
       <c r="C20" t="s">
-        <v>88</v>
+        <v>72</v>
       </c>
       <c r="D20" t="s">
-        <v>78</v>
+        <v>64</v>
       </c>
       <c r="E20" t="s">
-        <v>50</v>
+        <v>42</v>
       </c>
       <c r="F20" t="s">
         <v>14</v>
       </c>
       <c r="G20" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="I20" t="s">
-        <v>89</v>
+        <v>73</v>
       </c>
       <c r="J20" t="s">
-        <v>90</v>
+        <v>74</v>
       </c>
     </row>
     <row r="21" spans="1:10">
       <c r="A21">
         <v>7.9</v>
       </c>
-      <c r="B21" t="s">
-        <v>91</v>
+      <c r="B21">
+        <v>7.9</v>
       </c>
       <c r="C21" t="s">
-        <v>92</v>
+        <v>75</v>
       </c>
       <c r="D21" t="s">
-        <v>93</v>
+        <v>76</v>
       </c>
       <c r="E21" t="s">
-        <v>70</v>
+        <v>58</v>
       </c>
       <c r="F21" t="s">
         <v>14</v>
       </c>
       <c r="G21" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H21" t="s">
-        <v>79</v>
+        <v>65</v>
       </c>
       <c r="I21" t="s">
-        <v>94</v>
+        <v>77</v>
       </c>
       <c r="J21" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="22" spans="1:10">
       <c r="A22">
         <v>8</v>
       </c>
-      <c r="B22" t="s">
-        <v>95</v>
+      <c r="B22">
+        <v>8</v>
       </c>
       <c r="C22" t="s">
-        <v>96</v>
+        <v>78</v>
       </c>
       <c r="D22" t="s">
-        <v>83</v>
+        <v>68</v>
       </c>
       <c r="E22" t="s">
-        <v>97</v>
+        <v>79</v>
       </c>
       <c r="F22" t="s">
         <v>14</v>
       </c>
       <c r="G22" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="I22" t="s">
-        <v>98</v>
+        <v>80</v>
       </c>
       <c r="J22" t="s">
-        <v>67</v>
+        <v>56</v>
       </c>
     </row>
     <row r="23" spans="1:10">
       <c r="A23">
         <v>10.1</v>
       </c>
       <c r="B23" t="s">
-        <v>99</v>
+        <v>81</v>
       </c>
       <c r="C23" t="s">
-        <v>100</v>
+        <v>82</v>
       </c>
       <c r="D23" t="s">
         <v>12</v>
       </c>
       <c r="E23" t="s">
-        <v>50</v>
+        <v>42</v>
       </c>
       <c r="F23" t="s">
         <v>14</v>
       </c>
       <c r="G23" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="I23" t="s">
-        <v>101</v>
+        <v>83</v>
       </c>
       <c r="J23" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
     </row>
     <row r="24" spans="1:10">
       <c r="A24">
         <v>12</v>
       </c>
-      <c r="B24" t="s">
-        <v>102</v>
+      <c r="B24">
+        <v>12</v>
       </c>
       <c r="C24" t="s">
-        <v>103</v>
+        <v>84</v>
       </c>
       <c r="D24" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="E24" t="s">
-        <v>97</v>
+        <v>79</v>
       </c>
       <c r="F24" t="s">
         <v>14</v>
       </c>
       <c r="G24" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="I24" t="s">
-        <v>104</v>
+        <v>85</v>
       </c>
       <c r="J24" t="s">
-        <v>105</v>
+        <v>86</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">