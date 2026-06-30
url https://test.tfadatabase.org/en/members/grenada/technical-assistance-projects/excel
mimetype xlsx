--- v0 (2025-11-09)
+++ v1 (2026-06-30)
@@ -12,240 +12,216 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="47">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="39">
   <si>
     <t>Measure</t>
   </si>
   <si>
     <t>Items</t>
   </si>
   <si>
     <t>Measure name</t>
   </si>
   <si>
     <t>Indicative Implementation Date</t>
   </si>
   <si>
     <t>Definitive Implementation Date</t>
   </si>
   <si>
     <t>TA needs notified</t>
   </si>
   <si>
     <t>Progress reported</t>
   </si>
   <si>
     <t>Donor / Agency</t>
   </si>
   <si>
     <t>TA Description</t>
   </si>
   <si>
     <t>Tags</t>
   </si>
   <si>
-    <t>1.4 (a), 1.4 (b), 1.4 (c)</t>
-[...1 lines deleted...]
-  <si>
     <t>Notification</t>
   </si>
   <si>
     <t>31 December 2020</t>
   </si>
   <si>
     <t>30 June 2025</t>
-  </si>
-[...1 lines deleted...]
-    <t>Yes</t>
   </si>
   <si>
     <t>No</t>
   </si>
   <si>
     <t>Assistance needed:
 Legal/Policy
 Technical expertise to develop user friendly publications.
 Human Resources/Training
 Training of relevant border agencies ensuring their understanding of their individual roles and responsibilities in trade facilitation.
 Training will aid in the identification of appropriate materials for publication by agencies.
 ICT
 To develop user friendly websites where information could be easily obtained and accessed.</t>
   </si>
   <si>
     <t>Information and communication technologies (ICT), Legislative and regulatory framework, Human resources and training</t>
-  </si>
-[...1 lines deleted...]
-    <t>3.1, 3.2 (a), 3.2 (b), 3.3, 3.4, 3.5, 3.6 (a), 3.6 (b), 3.6 (c), 3.7, 3.8, 3.9 (a) (i), 3.9 (a) (ii), 3.9 (b) (i), 3.9 (b) (ii), 3.9 (b) (iii), 3.9 (b) (iv), 3.9 (c), 3.9 (d)</t>
   </si>
   <si>
     <t>Advance rulings</t>
   </si>
   <si>
     <t>31 December 2021</t>
   </si>
   <si>
     <t>30 June 2027</t>
   </si>
   <si>
     <t>Assistance needed:
 Legal/Policy
 Technical assistance to develop legislation and policies to effectively administer and implement advance rulings.
 Procedures
 Technical assistance to develop specific and clear guidelines on procedures to implement and undertake advance rulings.
 Human Resource/Training
 Training of Customs Staff, Brokers and Importers on the procedures for advance ruling and its importance as well as how it will be implemented.
 Training in Tariff Classification, Rules of Origin and Valuation for Customs Officers.
 ICT: Technical Assistance to integrate advance ruling into customs automated systems.</t>
   </si>
   <si>
-    <t>Information and communication technologies (ICT), Legislative and regulatory framework, Infrastructure and equipment, Human resources and training, Institutional procedures</t>
-[...2 lines deleted...]
-    <t>4.1 (a), 4.1 (b), 4.2, 4.3, 4.4 (a), 4.4 (b), 4.4 end paragraph, 4.5, 4.6</t>
+    <t>Information and communication technologies (ICT), Legislative and regulatory framework, Infrastructure and equipment, Institutional procedures, Human resources and training</t>
   </si>
   <si>
     <t>Procedures for appeal or review</t>
   </si>
   <si>
     <t>Assistance required:
 Legal/Policy
 Technical Assistance to develop policies and procedures to be put in place for effective procedures for appeals or review.
 Procedures
 Assistance to develop procedures on appeals and to ensure that these procedures are known/shared with the business community.
 Technical Assistance to develop Standard Operating Procedures for Customs.
 Human Resource/Training
 Technical assistance to develop and build capacity in key stakeholders (border agencies) to have a better understanding of procedures for review and appeal.
 Training for Appeals Committee Members in customs procedures.
 Infrastructure/Equipment
 Office space and equipment to furnish Appeals Committee Office.</t>
   </si>
   <si>
-    <t>Legislative and regulatory framework, Infrastructure and equipment, Human resources and training, Institutional procedures</t>
-[...2 lines deleted...]
-    <t>6.1.1, 6.1.2, 6.1.3, 6.1.4</t>
+    <t>Legislative and regulatory framework, Infrastructure and equipment, Institutional procedures, Human resources and training</t>
   </si>
   <si>
     <t>General disciplines on fees and charges</t>
   </si>
   <si>
     <t>31 December 2022</t>
   </si>
   <si>
     <t>Assistance needed:
 Legal/Policy
 Assistance to develop policies and laws to aid in the implementation of fees and charges to be applied by customs and other agencies at the borders.
 Procedures
 Technical assistance to develop fees structure and how it would be applied to importers and exporters.
 Human Resource/Training
 Training of Customs personnel and other agencies in the application of fees and other charges to be applied at the borders.
 Research and analysis
 Consultancy to conduct research and analysis into the application of the fees and implementation.</t>
   </si>
   <si>
-    <t>Legislative and regulatory framework, Human resources and training, Diagnostic and Needs Assessment</t>
-[...2 lines deleted...]
-    <t>6.2 (i), 6.2 (ii)</t>
+    <t>Legislative and regulatory framework, Diagnostic and Needs Assessment, Human resources and training</t>
   </si>
   <si>
     <t>Specific disciplines on fees and charges</t>
   </si>
   <si>
     <t>30 June 2030</t>
   </si>
   <si>
     <t>Electronic payment</t>
   </si>
   <si>
     <t>Assistance needed:
 Procedures
 Technical assistance is needed in developing ICT Infrastructure (hardware and software).</t>
   </si>
   <si>
     <t>Information and communication technologies (ICT), Infrastructure and equipment</t>
-  </si>
-[...1 lines deleted...]
-    <t>7.6.1, 7.6.2</t>
   </si>
   <si>
     <t>Average release times</t>
   </si>
   <si>
     <t>Assistance needed: Policy
 Technical assistance to develop policies to implement the publication of average release times in accordance with the TFA.
 Procedures
 Assistance to develop procedures to be followed for the regular publication and measurement of the average release times.
 Human Resource/Training
 Technical assistance to conduct training of relevant staff within Customs and other border agencies.
 Equipment
 Updated computers and software for border agencies compatible with customs automated system.</t>
   </si>
   <si>
-    <t>Legislative and regulatory framework, Human resources and training, Information and communication technologies (ICT), Infrastructure and equipment</t>
-[...2 lines deleted...]
-    <t>10.4.1, 10.4.2, 10.4.3, 10.4.4</t>
+    <t>Information and communication technologies (ICT), Legislative and regulatory framework, Infrastructure and equipment, Human resources and training</t>
   </si>
   <si>
     <t>Single window</t>
   </si>
   <si>
     <t>Assistance needed:
 Legal/Policy
 Technical Assistance to review relevant legislations from different border agencies to develop one single window to be used by all border agencies.
 Technical Assistance for setting clear time scale for roll out and implementation of Single Window.
 Procedures
 Assistance to develop efficient and effective procedures in order to implement national single window.
 Human Resource/Training
 Training and capacity building for relevant border agencies. Sensitization of business community in order to implement single window.</t>
   </si>
   <si>
-    <t>Legislative and regulatory framework, Human resources and training, Institutional procedures, Awareness-raising</t>
+    <t>Legislative and regulatory framework, Institutional procedures, Human resources and training, Awareness-raising</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -593,276 +569,276 @@
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2">
         <v>1.4</v>
       </c>
-      <c r="B2" t="s">
+      <c r="B2">
+        <v>1.4</v>
+      </c>
+      <c r="C2" t="s">
         <v>10</v>
       </c>
-      <c r="C2" t="s">
+      <c r="D2" t="s">
         <v>11</v>
       </c>
-      <c r="D2" t="s">
+      <c r="E2" t="s">
         <v>12</v>
       </c>
-      <c r="E2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F2" t="s">
+        <v>13</v>
+      </c>
+      <c r="G2" t="s">
+        <v>13</v>
+      </c>
+      <c r="I2" t="s">
         <v>14</v>
       </c>
-      <c r="G2" t="s">
+      <c r="J2" t="s">
         <v>15</v>
-      </c>
-[...4 lines deleted...]
-        <v>17</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3">
         <v>3</v>
       </c>
-      <c r="B3" t="s">
+      <c r="B3">
+        <v>3</v>
+      </c>
+      <c r="C3" t="s">
+        <v>16</v>
+      </c>
+      <c r="D3" t="s">
+        <v>17</v>
+      </c>
+      <c r="E3" t="s">
         <v>18</v>
       </c>
-      <c r="C3" t="s">
+      <c r="F3" t="s">
+        <v>13</v>
+      </c>
+      <c r="G3" t="s">
+        <v>13</v>
+      </c>
+      <c r="I3" t="s">
         <v>19</v>
       </c>
-      <c r="D3" t="s">
+      <c r="J3" t="s">
         <v>20</v>
-      </c>
-[...13 lines deleted...]
-        <v>23</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4">
         <v>4</v>
       </c>
-      <c r="B4" t="s">
-        <v>24</v>
+      <c r="B4">
+        <v>4</v>
       </c>
       <c r="C4" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="D4" t="s">
+        <v>11</v>
+      </c>
+      <c r="E4" t="s">
         <v>12</v>
       </c>
-      <c r="E4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F4" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G4" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="I4" t="s">
-        <v>26</v>
+        <v>22</v>
       </c>
       <c r="J4" t="s">
-        <v>27</v>
+        <v>23</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="A5">
         <v>6.1</v>
       </c>
-      <c r="B5" t="s">
-        <v>28</v>
+      <c r="B5">
+        <v>6.1</v>
       </c>
       <c r="C5" t="s">
-        <v>29</v>
+        <v>24</v>
       </c>
       <c r="D5" t="s">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="E5" t="s">
-        <v>21</v>
+        <v>18</v>
       </c>
       <c r="F5" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G5" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="I5" t="s">
-        <v>31</v>
+        <v>26</v>
       </c>
       <c r="J5" t="s">
-        <v>32</v>
+        <v>27</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6">
         <v>6.2</v>
       </c>
-      <c r="B6" t="s">
-        <v>33</v>
+      <c r="B6">
+        <v>6.2</v>
       </c>
       <c r="C6" t="s">
-        <v>34</v>
+        <v>28</v>
       </c>
       <c r="D6" t="s">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="E6" t="s">
-        <v>35</v>
+        <v>29</v>
       </c>
       <c r="F6" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G6" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="I6" t="s">
-        <v>31</v>
+        <v>26</v>
       </c>
       <c r="J6" t="s">
-        <v>32</v>
+        <v>27</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7">
         <v>7.2</v>
       </c>
       <c r="B7">
         <v>7.2</v>
       </c>
       <c r="C7" t="s">
-        <v>36</v>
+        <v>30</v>
       </c>
       <c r="D7" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="E7" t="s">
-        <v>21</v>
+        <v>18</v>
       </c>
       <c r="F7" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G7" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="I7" t="s">
-        <v>37</v>
+        <v>31</v>
       </c>
       <c r="J7" t="s">
-        <v>38</v>
+        <v>32</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="A8">
         <v>7.6</v>
       </c>
-      <c r="B8" t="s">
-        <v>39</v>
+      <c r="B8">
+        <v>7.6</v>
       </c>
       <c r="C8" t="s">
-        <v>40</v>
+        <v>33</v>
       </c>
       <c r="D8" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="E8" t="s">
-        <v>21</v>
+        <v>18</v>
       </c>
       <c r="F8" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G8" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="I8" t="s">
-        <v>41</v>
+        <v>34</v>
       </c>
       <c r="J8" t="s">
-        <v>42</v>
+        <v>35</v>
       </c>
     </row>
     <row r="9" spans="1:10">
       <c r="A9">
         <v>10.4</v>
       </c>
-      <c r="B9" t="s">
-        <v>43</v>
+      <c r="B9">
+        <v>10.4</v>
       </c>
       <c r="C9" t="s">
-        <v>44</v>
+        <v>36</v>
       </c>
       <c r="D9" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="E9" t="s">
-        <v>35</v>
+        <v>29</v>
       </c>
       <c r="F9" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G9" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="I9" t="s">
-        <v>45</v>
+        <v>37</v>
       </c>
       <c r="J9" t="s">
-        <v>46</v>
+        <v>38</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">