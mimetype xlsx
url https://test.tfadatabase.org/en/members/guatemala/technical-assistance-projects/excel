--- v1 (2026-06-30)
+++ v2 (2026-10-11)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="72">
   <si>
     <t>Measure</t>
   </si>
   <si>
     <t>Items</t>
   </si>
   <si>
     <t>Measure name</t>
   </si>
   <si>
@@ -236,51 +236,51 @@
   <si>
     <t>European Union, USAID</t>
   </si>
   <si>
     <t>•	Technical assistance is requested to learn about international best practices in single window implementation, as regards both procedures and IT, and funding is requested so that experts from countries with success stories in this connection, such as the European Union and Korea, can come to Guatemala to provide advice.</t>
   </si>
   <si>
     <t>Information and communication technologies (ICT), Diagnostic and Needs Assessment, Human resources and training</t>
   </si>
   <si>
     <t>12.2.1, 12.3, 12.4, 12.5, 12.6, 12.7, 12.8, 12.9, 12.10, 12.11</t>
   </si>
   <si>
     <t>Customs cooperation</t>
   </si>
   <si>
     <t>•	Technical and financial assistance is requested to develop an IT system for electronically managing requests for information from other Members, with the necessary security measures to ensure confidentiality.</t>
   </si>
   <si>
     <t>Information and communication technologies (ICT)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
@@ -574,51 +574,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
@@ -1011,59 +1011,50 @@
         <v>69</v>
       </c>
       <c r="D14" t="s">
         <v>28</v>
       </c>
       <c r="E14" t="s">
         <v>29</v>
       </c>
       <c r="F14" t="s">
         <v>14</v>
       </c>
       <c r="G14" t="s">
         <v>15</v>
       </c>
       <c r="I14" t="s">
         <v>70</v>
       </c>
       <c r="J14" t="s">
         <v>71</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Worksheet</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>