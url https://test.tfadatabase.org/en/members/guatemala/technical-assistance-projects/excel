--- v0 (2025-10-21)
+++ v1 (2026-06-30)
@@ -12,266 +12,260 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="74">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="72">
   <si>
     <t>Measure</t>
   </si>
   <si>
     <t>Items</t>
   </si>
   <si>
     <t>Measure name</t>
   </si>
   <si>
     <t>Indicative Implementation Date</t>
   </si>
   <si>
     <t>Definitive Implementation Date</t>
   </si>
   <si>
     <t>TA needs notified</t>
   </si>
   <si>
     <t>Progress reported</t>
   </si>
   <si>
     <t>Donor / Agency</t>
   </si>
   <si>
     <t>TA Description</t>
   </si>
   <si>
     <t>Tags</t>
   </si>
   <si>
     <t>1.1.1 (f)</t>
   </si>
   <si>
     <t>Publication</t>
   </si>
   <si>
     <t>1 February 2020</t>
   </si>
   <si>
+    <t>01 February 2020</t>
+  </si>
+  <si>
+    <t>No</t>
+  </si>
+  <si>
     <t>Yes</t>
   </si>
   <si>
     <t>CLDP, USDOC</t>
   </si>
   <si>
     <t>- Software and computer equipment are needed to implement an information system.</t>
   </si>
   <si>
     <t>Information and communication technologies (ICT), Infrastructure and equipment</t>
   </si>
   <si>
     <t>1.2.1 (a), 1.2.1 (b)</t>
   </si>
   <si>
     <t>Information available through internet</t>
   </si>
   <si>
     <t>European Union</t>
   </si>
   <si>
     <t>•	Software and computer equipment are needed to implement an information system for foreign trade operations.</t>
   </si>
   <si>
     <t>1.3.1</t>
   </si>
   <si>
     <t>Enquiry points</t>
   </si>
   <si>
-    <t>No</t>
-[...1 lines deleted...]
-  <si>
     <t>-  Financial support is needed to establish a single enquiry point fitted with IT equipment, software and other necessary tools.</t>
   </si>
   <si>
     <t>7.1.2</t>
   </si>
   <si>
     <t>Pre-arrival processing</t>
   </si>
   <si>
     <t>1 July 2020</t>
+  </si>
+  <si>
+    <t>01 July 2020</t>
   </si>
   <si>
     <t>- Technical assistance is requested for capacity building and standards development.
 - Financial assistance is requested to cover software and equipment requirements.</t>
   </si>
   <si>
     <t>Information and communication technologies (ICT), Legislative and regulatory framework, Infrastructure and equipment, Human resources and training</t>
   </si>
   <si>
     <t>7.4.3</t>
   </si>
   <si>
     <t>Risk management</t>
   </si>
   <si>
     <t>7.6.1</t>
   </si>
   <si>
     <t>Average release times</t>
   </si>
   <si>
     <t>WCO</t>
   </si>
   <si>
     <t>•	Technical assistance is requested for capacity building and standards development. 
 •	Financial assistance is requested for a study to determine, on the basis of international best practices, the methodology and bodies responsible for calculating the average release time at national level.</t>
   </si>
   <si>
     <t>Legislative and regulatory framework, Diagnostic and Needs Assessment</t>
   </si>
   <si>
     <t>7.7.3 (a), 7.7.3 (d), 7.7.3 (e), 7.7.3 (f), 7.7.3 (g)</t>
   </si>
   <si>
     <t>Authorized operators</t>
   </si>
   <si>
     <t>• Technical assistance is requested for experience-sharing and learning about best practices in other countries.</t>
   </si>
   <si>
     <t>Human resources and training</t>
   </si>
   <si>
-    <t>7.8.2 (c)</t>
+    <t>7.8.2 (c), 7.8.2 (d)</t>
   </si>
   <si>
     <t>Expedited shipments</t>
   </si>
   <si>
-    <t>• Technical assistance is requested for the acquisition of experience in countries where this measure has been implemented, and for standards development.</t>
+    <t>• Technical assistance is requested for the acquisition of experience in countries where this measure has been implemented, and for standards development., • Technical assistance is requested to learn about best practices regarding the establishment of de minimis values, and to share experiences with countries that already apply them.</t>
   </si>
   <si>
     <t>Legislative and regulatory framework, Human resources and training</t>
   </si>
   <si>
-    <t>7.8.2 (d)</t>
-[...4 lines deleted...]
-  <si>
     <t>7.9.3</t>
   </si>
   <si>
     <t>Perishable goods</t>
   </si>
   <si>
     <t>1 February 2022</t>
+  </si>
+  <si>
+    <t>01 February 2022</t>
   </si>
   <si>
     <t>•	Technical assistance is requested to map the various entry points into the country that have storage facilities for perishable goods, and to determine whether those facilities are necessary.
 •	Financial assistance is requested to build refrigeration chambers at some entry points into the country.</t>
   </si>
   <si>
     <t>Infrastructure and equipment, Diagnostic and Needs Assessment</t>
   </si>
   <si>
-    <t>8.2 (d)</t>
+    <t>8.2 (d), 8.2 (e)</t>
   </si>
   <si>
     <t>Border Agency Cooperation</t>
   </si>
   <si>
     <t>1 July 2024</t>
   </si>
   <si>
-    <t>1 July 2025</t>
-[...8 lines deleted...]
-    <t>•	Technical assistance is requested to learn about best practices in countries that have introduced one stop border post control</t>
+    <t>01 July 2025</t>
+  </si>
+  <si>
+    <t>•	Technical assistance is requested to learn about best practices in countries that have introduced joint border controls and gain the necessary experience., •	Technical assistance is requested to learn about best practices in countries that have introduced one stop border post control</t>
   </si>
   <si>
     <t>10.1.1 (a), 10.1.1 (b)</t>
   </si>
   <si>
     <t>Formalities</t>
   </si>
   <si>
     <t>•	Se solicita asistencia financiera para elaborar un estudio que determine los tiempos y condiciones para implementar esta medida, con base en las mejores prácticas internacionales.</t>
   </si>
   <si>
-    <t>Diagnostic and Needs Assessment, Legislative and regulatory framework</t>
-[...1 lines deleted...]
-  <si>
     <t>10.4.1, 10.4.2</t>
   </si>
   <si>
     <t>Single window</t>
   </si>
   <si>
     <t>1 July 2022</t>
   </si>
   <si>
     <t>31 December 2026</t>
   </si>
   <si>
-    <t>USAID, European Union</t>
+    <t>European Union, USAID</t>
   </si>
   <si>
     <t>•	Technical assistance is requested to learn about international best practices in single window implementation, as regards both procedures and IT, and funding is requested so that experts from countries with success stories in this connection, such as the European Union and Korea, can come to Guatemala to provide advice.</t>
   </si>
   <si>
     <t>Information and communication technologies (ICT), Diagnostic and Needs Assessment, Human resources and training</t>
   </si>
   <si>
-    <t>12.2.1, 12.3, 12.4.1 (a), 12.4.1 (b), 12.4.1 (c), 12.4.1 (d), 12.4.1 (e), 12.4.1 (f), 12.4.2, 12.5.1 (a), 12.5.1 (b), 12.5.1 (c), 12.5.1 (d), 12.5.1 (e), 12.5.1 (f), 12.5.2, 12.5.3, 12.6.1 (a), 12.6.1 (b), 12.6.1 (c), 12.6.1 (d), 12.6.1 (e), 12.6.2, 12.7.1 (a), 12.7.1 (b), 12.7.1 (c), 12.7.1 (d), 12.7.1 (e), 12.7.2, 12.8, 12.9.1, 12.9.2, 12.10 (a), 12.10 (b), 12.10 (c), 12.10 (d), 12.10 (e), 12.10 (f), 12.10 (g), 12.10 (h), 12.11.1 (a), 12.11.1 (b), 12.11.1 (c), 12.11.2</t>
+    <t>12.2.1, 12.3, 12.4, 12.5, 12.6, 12.7, 12.8, 12.9, 12.10, 12.11</t>
   </si>
   <si>
     <t>Customs cooperation</t>
   </si>
   <si>
     <t>•	Technical and financial assistance is requested to develop an IT system for electronically managing requests for information from other Members, with the necessary security measures to ensure confidentiality.</t>
   </si>
   <si>
     <t>Information and communication technologies (ICT)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -584,51 +578,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J16"/>
+  <dimension ref="A1:J14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
@@ -638,481 +632,423 @@
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2">
         <v>1.1</v>
       </c>
       <c r="B2" t="s">
         <v>10</v>
       </c>
       <c r="C2" t="s">
         <v>11</v>
       </c>
       <c r="D2" t="s">
         <v>12</v>
       </c>
       <c r="E2" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="F2" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G2" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="H2" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="I2" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="J2" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3">
         <v>1.2</v>
       </c>
       <c r="B3" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="C3" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="D3" t="s">
         <v>12</v>
       </c>
       <c r="E3" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="F3" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G3" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="H3" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="I3" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="J3" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4">
         <v>1.3</v>
       </c>
       <c r="B4" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="C4" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="D4" t="s">
         <v>12</v>
       </c>
       <c r="E4" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="F4" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G4" t="s">
-        <v>23</v>
+        <v>14</v>
       </c>
       <c r="I4" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="J4" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="A5">
         <v>7.1</v>
       </c>
       <c r="B5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="C5" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="D5" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E5" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="F5" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G5" t="s">
-        <v>23</v>
+        <v>14</v>
       </c>
       <c r="I5" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="J5" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6">
         <v>7.4</v>
       </c>
       <c r="B6" t="s">
+        <v>32</v>
+      </c>
+      <c r="C6" t="s">
+        <v>33</v>
+      </c>
+      <c r="D6" t="s">
+        <v>28</v>
+      </c>
+      <c r="E6" t="s">
+        <v>29</v>
+      </c>
+      <c r="F6" t="s">
+        <v>14</v>
+      </c>
+      <c r="G6" t="s">
+        <v>14</v>
+      </c>
+      <c r="I6" t="s">
         <v>30</v>
       </c>
-      <c r="C6" t="s">
+      <c r="J6" t="s">
         <v>31</v>
-      </c>
-[...16 lines deleted...]
-        <v>29</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7">
         <v>7.6</v>
       </c>
       <c r="B7" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="C7" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D7" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E7" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="F7" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G7" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="H7" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="I7" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="J7" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="A8">
         <v>7.7</v>
       </c>
       <c r="B8" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="C8" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D8" t="s">
         <v>12</v>
       </c>
       <c r="E8" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="F8" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G8" t="s">
-        <v>23</v>
+        <v>14</v>
       </c>
       <c r="I8" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="J8" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
     </row>
     <row r="9" spans="1:10">
       <c r="A9">
         <v>7.8</v>
       </c>
       <c r="B9" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="C9" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="D9" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E9" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="F9" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G9" t="s">
-        <v>23</v>
+        <v>14</v>
       </c>
       <c r="I9" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="J9" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
     </row>
     <row r="10" spans="1:10">
       <c r="A10">
-        <v>7.8</v>
+        <v>7.9</v>
       </c>
       <c r="B10" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="C10" t="s">
-        <v>42</v>
+        <v>48</v>
       </c>
       <c r="D10" t="s">
-        <v>27</v>
+        <v>49</v>
       </c>
       <c r="E10" t="s">
-        <v>27</v>
+        <v>50</v>
       </c>
       <c r="F10" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G10" t="s">
-        <v>23</v>
+        <v>14</v>
       </c>
       <c r="I10" t="s">
-        <v>46</v>
+        <v>51</v>
       </c>
       <c r="J10" t="s">
-        <v>44</v>
+        <v>52</v>
       </c>
     </row>
     <row r="11" spans="1:10">
       <c r="A11">
-        <v>7.9</v>
+        <v>8</v>
       </c>
       <c r="B11" t="s">
-        <v>47</v>
+        <v>53</v>
       </c>
       <c r="C11" t="s">
-        <v>48</v>
+        <v>54</v>
       </c>
       <c r="D11" t="s">
-        <v>49</v>
+        <v>55</v>
       </c>
       <c r="E11" t="s">
-        <v>49</v>
+        <v>56</v>
       </c>
       <c r="F11" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G11" t="s">
-        <v>23</v>
+        <v>14</v>
       </c>
       <c r="I11" t="s">
-        <v>50</v>
+        <v>57</v>
       </c>
       <c r="J11" t="s">
-        <v>51</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:10">
       <c r="A12">
-        <v>8</v>
+        <v>10.1</v>
       </c>
       <c r="B12" t="s">
-        <v>52</v>
+        <v>58</v>
       </c>
       <c r="C12" t="s">
-        <v>53</v>
+        <v>59</v>
       </c>
       <c r="D12" t="s">
-        <v>54</v>
+        <v>28</v>
       </c>
       <c r="E12" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="F12" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G12" t="s">
-        <v>23</v>
+        <v>15</v>
       </c>
       <c r="I12" t="s">
-        <v>56</v>
+        <v>60</v>
       </c>
       <c r="J12" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
     </row>
     <row r="13" spans="1:10">
       <c r="A13">
-        <v>8</v>
+        <v>10.4</v>
       </c>
       <c r="B13" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="C13" t="s">
-        <v>53</v>
+        <v>62</v>
       </c>
       <c r="D13" t="s">
-        <v>54</v>
+        <v>63</v>
       </c>
       <c r="E13" t="s">
-        <v>55</v>
+        <v>64</v>
       </c>
       <c r="F13" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G13" t="s">
-        <v>23</v>
+        <v>15</v>
+      </c>
+      <c r="H13" t="s">
+        <v>65</v>
       </c>
       <c r="I13" t="s">
-        <v>58</v>
+        <v>66</v>
       </c>
       <c r="J13" t="s">
-        <v>40</v>
+        <v>67</v>
       </c>
     </row>
     <row r="14" spans="1:10">
       <c r="A14">
-        <v>10.1</v>
+        <v>12</v>
       </c>
       <c r="B14" t="s">
-        <v>59</v>
+        <v>68</v>
       </c>
       <c r="C14" t="s">
-        <v>60</v>
+        <v>69</v>
       </c>
       <c r="D14" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E14" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="F14" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G14" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="I14" t="s">
-        <v>61</v>
+        <v>70</v>
       </c>
       <c r="J14" t="s">
-        <v>62</v>
-[...41 lines deleted...]
-      <c r="C16" t="s">
         <v>71</v>
-      </c>
-[...16 lines deleted...]
-        <v>73</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">