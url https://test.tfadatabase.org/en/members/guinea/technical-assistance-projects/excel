--- v1 (2026-02-02)
+++ v2 (2026-06-30)
@@ -12,274 +12,226 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="61">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="45">
   <si>
     <t>Measure</t>
   </si>
   <si>
     <t>Items</t>
   </si>
   <si>
     <t>Measure name</t>
   </si>
   <si>
     <t>Indicative Implementation Date</t>
   </si>
   <si>
     <t>Definitive Implementation Date</t>
   </si>
   <si>
     <t>TA needs notified</t>
   </si>
   <si>
     <t>Progress reported</t>
   </si>
   <si>
     <t>Donor / Agency</t>
   </si>
   <si>
     <t>TA Description</t>
   </si>
   <si>
     <t>Tags</t>
   </si>
   <si>
-    <t>1.1.1 (a), 1.1.1 (b), 1.1.1 (c), 1.1.1 (d), 1.1.1 (e), 1.1.1 (f), 1.1.1 (g), 1.1.1 (h), 1.1.1 (i), 1.1.1 (j)</t>
+    <t>1.1.1</t>
   </si>
   <si>
     <t>Publication</t>
   </si>
   <si>
     <t>22 February 2025</t>
-  </si>
-[...1 lines deleted...]
-    <t>Yes</t>
   </si>
   <si>
     <t>No</t>
   </si>
   <si>
     <t>•	Reviewing and improving the existing legal framework.
 •	Training all relevant border agency officials to have a better understanding of international obligations, relevant domestic laws and roles and identification of the type of information that agencies need to publish.
 •	Developing standard operating procedures (SOPs) for publication.
 •	Setting up or identifying a central body to monitor and coordinate the publication of information and updates and the adoption of best practices.
 •	Developing and establishing a trade portal for publishing all information.</t>
   </si>
   <si>
     <t>Information and communication technologies (ICT), Legislative and regulatory framework, Institutional procedures</t>
-  </si>
-[...1 lines deleted...]
-    <t>1.2.1 (a), 1.2.1 (b), 1.2.1 (c), 1.2.2, 1.2.3</t>
   </si>
   <si>
     <t>Information available through internet</t>
   </si>
   <si>
     <t>•	Preparing a manual of import/export/transit/appeal procedures for each relevant border agency, designing information forms and identifying the required documents.
 •	Identifying a central body to monitor and coordinate the publication of information and the adoption of best practices (may be the same body as for Article 1.1).
 •	IT Training for staff of the central body responsible for designing, developing and maintaining the websites that publish the information.
 •	Installing appropriate equipment and software systems for border agencies.
 •	Providing relevant training for border agencies and users.
 •	Producing a practical guide on import, export and transit procedures, and mobilizing resources to translate such procedures into the WTO languages and publish them online.
 •	Installing ICT infrastructure and providing ICT material, including website development and agency linkages.
 •	Raising public awareness of information available online.
 •	Developing a trade portal for publishing all information.
 •	Strengthening institutional capacities.
 •	Stakeholder consultations on the potential trade portal.</t>
   </si>
   <si>
     <t>Information and communication technologies (ICT), Legislative and regulatory framework, Infrastructure and equipment, Institutional procedures, Human resources and training, Awareness-raising</t>
   </si>
   <si>
-    <t>3.1, 3.2 (a), 3.2 (b), 3.3, 3.4, 3.5, 3.6 (a), 3.6 (b), 3.6 (c), 3.7, 3.8, 3.9 (a) (i), 3.9 (a) (ii), 3.9 (b) (i), 3.9 (b) (ii), 3.9 (b) (iii), 3.9 (b) (iv), 3.9 (c), 3.9 (d)</t>
-[...1 lines deleted...]
-  <si>
     <t>Advance rulings</t>
   </si>
   <si>
     <t>•	Developing specific and clear guidelines on procedures to implement and undertake advance rulings.
 •	Training customs staff, brokers and importers on the procedures for advance ruling and its importance as well as how it will be implemented.
 •	Acquiring ICT infrastructure.
 •	Integrating advance rulings into automated customs systems.
 •	Raising awareness of the decision maker internally and externally.</t>
   </si>
   <si>
     <t>Information and communication technologies (ICT), Legislative and regulatory framework, Infrastructure and equipment, Awareness-raising</t>
-  </si>
-[...1 lines deleted...]
-    <t>5.1 (a), 5.1 (b), 5.1 (c), 5.1 (d)</t>
   </si>
   <si>
     <t>Notifications for enhanced controls or inspections</t>
   </si>
   <si>
     <t>31 December 2023</t>
   </si>
   <si>
     <t>•	Legal and regulatory review to determine compliance with the provision.
 •	Analysing the business process: establishing roles and responsibilities for each structure and for all mechanisms used to carry out tasks, including the validity of confirmatory tests across the whole country and the process of notifying the component in the exporting country.
 •	Developing and validating a manual on standard operating procedures and making the manual available to the concerned institutions through a website with a view to clarifying their respective interventions.
 •	Training staff in the management of the formal notification system, including national and international best practices.
 •	Organizing focused seminars for economic operators.
 •	Building a globally accessible, instantaneous, ICT-based communication system linking the food safety authority, the National Agricultural Quarantine Inspection Authority and border posts (Ministries of Agriculture, Trade, Health, Livestock, Fisheries and the Environment, and customs authorities, etc.) that can be used to send notifications in the form of warnings and information alerts.
 •	Strengthening mechanisms for achieving the right to an appeal or review.
 •	Managing risk and developing quality metrology infrastructure and conformity assessment and test procedures.
 •	Capacity building with regard to standardization.
 •	Strengthening risk assessment bodies.
 •	Equipping the notification authority and the enquiry points with material information resources.</t>
   </si>
   <si>
     <t>Information and communication technologies (ICT), Legislative and regulatory framework, Infrastructure and equipment, Human resources and training</t>
   </si>
   <si>
-    <t>7.6.1, 7.6.2</t>
-[...1 lines deleted...]
-  <si>
     <t>Average release times</t>
   </si>
   <si>
     <t>•	Putting in place systems to meet Trade Facilitation Agreement requirements to be able to regularly measure and publish average release times.
 •	Developing procedures for regularly publishing and measuring average release times. 
 •	Conducting the Time Release Study and publishing the results.
 •	Holding a training workshop for the Time Release Study with all border agencies.</t>
   </si>
   <si>
     <t>Information and communication technologies (ICT), Legislative and regulatory framework, Human resources and training</t>
   </si>
   <si>
-    <t>8.1, 8.2 (a), 8.2 (b), 8.2 (c), 8.2 (d), 8.2 (e)</t>
-[...1 lines deleted...]
-  <si>
     <t>Border Agency Cooperation</t>
   </si>
   <si>
     <t>31 December 2024</t>
   </si>
   <si>
     <t>31 December 2028</t>
   </si>
   <si>
     <t>•	Reviewing the legal framework for cooperation among border agencies.
 •	Connecting the information systems for the different agencies.
 •	Holding a workshop to raise awareness among agencies involved in cooperation among border agencies.
 •	Providing training on inter-agency cooperation procedures.</t>
   </si>
   <si>
     <t>Information and communication technologies (ICT), Legislative and regulatory framework, Human resources and training, Awareness-raising</t>
   </si>
   <si>
     <t>10.3.1, 10.3.2</t>
   </si>
   <si>
     <t>Use of international standards</t>
   </si>
   <si>
     <t>31 December 2025</t>
   </si>
   <si>
     <t>•	Reviewing procedures, rules and regulations and bringing them into line with international conventions (regional and multilateral framework).
 •	Participating in meetings on the development and updating of international standards.
 •	Transposing international standards into domestic legislation.</t>
   </si>
   <si>
     <t>Information and communication technologies (ICT), Legislative and regulatory framework</t>
   </si>
   <si>
-    <t>10.4.1, 10.4.2, 10.4.3, 10.4.4</t>
-[...1 lines deleted...]
-  <si>
     <t>Single window</t>
   </si>
   <si>
     <t>31 December 2026</t>
   </si>
   <si>
     <t>•	Creating a legal and regulatory framework for implementing the Single Window for Foreign Trade.
 •	Installing IT equipment.</t>
   </si>
   <si>
     <t>Information and communication technologies (ICT), Legislative and regulatory framework, Infrastructure and equipment</t>
   </si>
   <si>
-    <t>11.1 (a), 11.1 (b)</t>
-[...1 lines deleted...]
-  <si>
     <t>Transit</t>
   </si>
   <si>
     <t>•	Review, and amend if necessary, laws, regulations, procedures, and documentation requirements.
 •	Assessing the impact of measures applied to transit traffic (charges, regulations, formalities) and ensuring that the objectives are legitimate and that pro-trade solutions are applied.
-•	Training all stakeholders.</t>
-[...25 lines deleted...]
-    <t>•	Implementing World Customs Organization directives on transit facilitation.</t>
+•	Training all stakeholders., •	Reviewing all transit fees to ensure they reflect the cost of services rendered.
+•	Strengthening the legal framework for inspecting means of transport in transit and goods in transit., •	Reviewing and updating automated systems to ensure there are tools for inspecting transit operations and managing transit guarantees.
+•	Training stakeholders on the World Customs Organization directives on transit., •	Creating guarantee systems and implementing relevant procedures and tools for supervising transit operations and managing transit guarantees., •	Implementing World Customs Organization directives on transit facilitation.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -583,51 +535,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J22"/>
+  <dimension ref="A1:J10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
@@ -643,637 +595,289 @@
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2">
         <v>1.1</v>
       </c>
       <c r="B2" t="s">
         <v>10</v>
       </c>
       <c r="C2" t="s">
         <v>11</v>
       </c>
       <c r="D2" t="s">
         <v>12</v>
       </c>
       <c r="E2" t="s">
         <v>12</v>
       </c>
       <c r="F2" t="s">
         <v>13</v>
       </c>
       <c r="G2" t="s">
+        <v>13</v>
+      </c>
+      <c r="I2" t="s">
         <v>14</v>
       </c>
-      <c r="I2" t="s">
+      <c r="J2" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3">
         <v>1.2</v>
       </c>
-      <c r="B3" t="s">
-        <v>17</v>
+      <c r="B3">
+        <v>1.2</v>
       </c>
       <c r="C3" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="D3" t="s">
         <v>12</v>
       </c>
       <c r="E3" t="s">
         <v>12</v>
       </c>
       <c r="F3" t="s">
         <v>13</v>
       </c>
       <c r="G3" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="I3" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="J3" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4">
         <v>3</v>
       </c>
-      <c r="B4" t="s">
-        <v>21</v>
+      <c r="B4">
+        <v>3</v>
       </c>
       <c r="C4" t="s">
-        <v>22</v>
+        <v>19</v>
       </c>
       <c r="D4" t="s">
         <v>12</v>
       </c>
       <c r="E4" t="s">
         <v>12</v>
       </c>
       <c r="F4" t="s">
         <v>13</v>
       </c>
       <c r="G4" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="I4" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="J4" t="s">
-        <v>24</v>
+        <v>21</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="A5">
         <v>5.1</v>
       </c>
-      <c r="B5" t="s">
-        <v>25</v>
+      <c r="B5">
+        <v>5.1</v>
       </c>
       <c r="C5" t="s">
-        <v>26</v>
+        <v>22</v>
       </c>
       <c r="D5" t="s">
-        <v>27</v>
+        <v>23</v>
       </c>
       <c r="E5" t="s">
         <v>12</v>
       </c>
       <c r="F5" t="s">
         <v>13</v>
       </c>
       <c r="G5" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="I5" t="s">
-        <v>28</v>
+        <v>24</v>
       </c>
       <c r="J5" t="s">
-        <v>29</v>
+        <v>25</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6">
         <v>7.6</v>
       </c>
-      <c r="B6" t="s">
-        <v>30</v>
+      <c r="B6">
+        <v>7.6</v>
       </c>
       <c r="C6" t="s">
-        <v>31</v>
+        <v>26</v>
       </c>
       <c r="D6" t="s">
         <v>12</v>
       </c>
       <c r="E6" t="s">
         <v>12</v>
       </c>
       <c r="F6" t="s">
         <v>13</v>
       </c>
       <c r="G6" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="I6" t="s">
-        <v>32</v>
+        <v>27</v>
       </c>
       <c r="J6" t="s">
-        <v>33</v>
+        <v>28</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7">
         <v>8</v>
       </c>
-      <c r="B7" t="s">
-        <v>34</v>
+      <c r="B7">
+        <v>8</v>
       </c>
       <c r="C7" t="s">
-        <v>35</v>
+        <v>29</v>
       </c>
       <c r="D7" t="s">
-        <v>36</v>
+        <v>30</v>
       </c>
       <c r="E7" t="s">
-        <v>37</v>
+        <v>31</v>
       </c>
       <c r="F7" t="s">
         <v>13</v>
       </c>
       <c r="G7" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="I7" t="s">
-        <v>38</v>
+        <v>32</v>
       </c>
       <c r="J7" t="s">
-        <v>39</v>
+        <v>33</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="A8">
         <v>10.3</v>
       </c>
       <c r="B8" t="s">
-        <v>40</v>
+        <v>34</v>
       </c>
       <c r="C8" t="s">
-        <v>41</v>
+        <v>35</v>
       </c>
       <c r="D8" t="s">
-        <v>42</v>
+        <v>36</v>
       </c>
       <c r="E8" t="s">
+        <v>31</v>
+      </c>
+      <c r="F8" t="s">
+        <v>13</v>
+      </c>
+      <c r="G8" t="s">
+        <v>13</v>
+      </c>
+      <c r="I8" t="s">
         <v>37</v>
       </c>
-      <c r="F8" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="J8" t="s">
-        <v>44</v>
+        <v>38</v>
       </c>
     </row>
     <row r="9" spans="1:10">
       <c r="A9">
         <v>10.4</v>
       </c>
-      <c r="B9" t="s">
-        <v>45</v>
+      <c r="B9">
+        <v>10.4</v>
       </c>
       <c r="C9" t="s">
-        <v>46</v>
+        <v>39</v>
       </c>
       <c r="D9" t="s">
+        <v>36</v>
+      </c>
+      <c r="E9" t="s">
+        <v>40</v>
+      </c>
+      <c r="F9" t="s">
+        <v>13</v>
+      </c>
+      <c r="G9" t="s">
+        <v>13</v>
+      </c>
+      <c r="I9" t="s">
+        <v>41</v>
+      </c>
+      <c r="J9" t="s">
         <v>42</v>
-      </c>
-[...13 lines deleted...]
-        <v>49</v>
       </c>
     </row>
     <row r="10" spans="1:10">
       <c r="A10">
         <v>11</v>
       </c>
-      <c r="B10" t="s">
-        <v>50</v>
+      <c r="B10">
+        <v>11</v>
       </c>
       <c r="C10" t="s">
-        <v>51</v>
+        <v>43</v>
       </c>
       <c r="D10" t="s">
         <v>12</v>
       </c>
       <c r="E10" t="s">
-        <v>37</v>
+        <v>31</v>
       </c>
       <c r="F10" t="s">
         <v>13</v>
       </c>
       <c r="G10" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="I10" t="s">
-        <v>52</v>
+        <v>44</v>
       </c>
       <c r="J10" t="s">
-        <v>53</v>
-[...347 lines deleted...]
-        <v>55</v>
+        <v>28</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">