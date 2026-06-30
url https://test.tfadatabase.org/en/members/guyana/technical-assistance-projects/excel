--- v0 (2025-10-18)
+++ v1 (2026-06-30)
@@ -12,266 +12,227 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="63">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="50">
   <si>
     <t>Measure</t>
   </si>
   <si>
     <t>Items</t>
   </si>
   <si>
     <t>Measure name</t>
   </si>
   <si>
     <t>Indicative Implementation Date</t>
   </si>
   <si>
     <t>Definitive Implementation Date</t>
   </si>
   <si>
     <t>TA needs notified</t>
   </si>
   <si>
     <t>Progress reported</t>
   </si>
   <si>
     <t>Donor / Agency</t>
   </si>
   <si>
     <t>TA Description</t>
   </si>
   <si>
     <t>Tags</t>
   </si>
   <si>
     <t>1.3.2</t>
   </si>
   <si>
     <t>Enquiry points</t>
   </si>
   <si>
     <t>22 February 2019</t>
   </si>
   <si>
     <t>22 February 2027</t>
+  </si>
+  <si>
+    <t>No</t>
   </si>
   <si>
     <t>Yes</t>
   </si>
   <si>
     <t>Technical Assistance required:
 -Develop regional guidelines and standard operating procedures for the administration of a regional enquiry point.</t>
   </si>
   <si>
     <t>Legislative and regulatory framework, Institutional procedures</t>
-  </si>
-[...1 lines deleted...]
-    <t>3.1, 3.2 (a), 3.2 (b), 3.3, 3.4, 3.5, 3.6 (a), 3.6 (b), 3.6 (c), 3.7, 3.8, 3.9 (a) (i), 3.9 (a) (ii), 3.9 (b) (i), 3.9 (b) (ii), 3.9 (b) (iii), 3.9 (b) (iv), 3.9 (c), 3.9 (d)</t>
   </si>
   <si>
     <t>Advance rulings</t>
   </si>
   <si>
     <t>22 February 2020</t>
   </si>
   <si>
     <t xml:space="preserve">Technical Assistance required:
 •	Training staff and adoption of international best practices as increased institutional capacity in classification and valuation will be needed.
 </t>
   </si>
   <si>
     <t>Legislative and regulatory framework, Human resources and training</t>
-  </si>
-[...1 lines deleted...]
-    <t>5.3.1, 5.3.2, 5.3.3</t>
   </si>
   <si>
     <t>Test procedures</t>
   </si>
   <si>
     <t>22 February 2022</t>
   </si>
   <si>
     <t>22 February 2026</t>
   </si>
   <si>
     <t>IDB</t>
   </si>
   <si>
     <t xml:space="preserve">Technical Assistance required:
 •	Training staff and adoption of international best practices.
 •	Development of appropriate legislation to ensure compliance with current standards and coordination with the relevant competent authorities such as the Government Analyst, Food and Drug Department and the Guyana National Standards Bureau.
 •	Develop in-house testing capability.
 </t>
   </si>
   <si>
     <t>Legislative and regulatory framework, Institutional procedures, Human resources and training</t>
   </si>
   <si>
     <t>7.3.3, 7.3.4, 7.3.5</t>
   </si>
   <si>
     <t>Separation of release</t>
   </si>
   <si>
     <t>22 February 2021</t>
   </si>
   <si>
     <t>22 February 2023</t>
   </si>
   <si>
     <t xml:space="preserve">Financial and Technical Assistance required:
 •	Procurement of appropriate software and any necessary hardware.
 •	Training IT staff and users of the system once procured.
 </t>
   </si>
   <si>
     <t>Information and communication technologies (ICT), Infrastructure and equipment, Human resources and training</t>
-  </si>
-[...1 lines deleted...]
-    <t>7.5.1, 7.5.2, 7.5.3, 7.5.4</t>
   </si>
   <si>
     <t>Post-clearance audit</t>
   </si>
   <si>
     <t xml:space="preserve">Resources required include additional staffing with audit skills related to valuation, classification, accounting and procurement of information digitally. Some legislation on the value of digital evidence may be required.
 Technical Assistance is required to:
 •	Develop and Publish criteria for Authorised Traders as evolution of "Trusted Trader" Programme.
 •	Enable electronic filing and processing at land borders which would be dependent upon availability of infrastructure and connectivity.
 •	Draft Legislation for application of electronic filing and processing.
 </t>
   </si>
   <si>
     <t>Information and communication technologies (ICT), Legislative and regulatory framework, Human resources and training</t>
   </si>
   <si>
-    <t>7.7.1, 7.7.2 (a) (i), 7.7.2 (a) (ii), 7.7.2 (a) (iii), 7.7.2 (a) (iv), 7.7.2 (b) (i), 7.7.2 (b) (ii), 7.7.3 (a), 7.7.3 (b), 7.7.3 (c), 7.7.3 (d), 7.7.3 (e), 7.7.3 (f), 7.7.3 (g), 7.7.4, 7.7.5, 7.7.6</t>
-[...1 lines deleted...]
-  <si>
     <t>Authorized operators</t>
   </si>
   <si>
     <t xml:space="preserve">Technical Assistance is required:
 •	Training staff and users of the service as it evolves.
 •	Procure and develop an automated processing system to monitor same. Consideration of integration into ASYCUDA once this is implemented.
 </t>
   </si>
   <si>
     <t>Information and communication technologies (ICT), Human resources and training</t>
   </si>
   <si>
     <t>7.9.3, 7.9.4</t>
   </si>
   <si>
     <t>Perishable goods</t>
   </si>
   <si>
     <t xml:space="preserve">Financial and Technical Assistance is required:
 •	Training and development of procedures consistent with best practices.
 •	Procurement of tracking software.
 </t>
   </si>
   <si>
     <t>Information and communication technologies (ICT), Institutional procedures, Human resources and training</t>
   </si>
   <si>
-    <t>8.2 (b)</t>
+    <t>8.2 (b), 8.2 (c), 8.2 (d), 8.2 (e)</t>
   </si>
   <si>
     <t>Border Agency Cooperation</t>
   </si>
   <si>
     <t xml:space="preserve">Technical Assistance is required:
 •	Enactment of the relevant procedures regulations to guide operations between bordering countries.
-</t>
-[...8 lines deleted...]
-    <t xml:space="preserve">Financial and Technical Assistance required:
+, Financial and Technical Assistance required:
 •	Drafting legislation to allow for the acceptance of results of cross border testing and common standards.
 •	Training and development of testing facilities.
-</t>
-[...8 lines deleted...]
-    <t xml:space="preserve">Technical Assistance required:
+, Technical Assistance required:
 •	Develop IT system to capture all the required information and data at the borders.
-</t>
-[...8 lines deleted...]
-    <t xml:space="preserve">Financial and Technical Assistance required:
+, Financial and Technical Assistance required:
 •	Enactment of the relevant procedures regulations to guide operations.
 •	Increased institutional capacity, infrastructure and equipment.
 •	Harmonisation of different systems between bordering countries.
 •	Training for staff of the various regulatory agencies at the border.
 </t>
   </si>
   <si>
-    <t>Legislative and regulatory framework, Infrastructure and equipment, Institutional procedures, Human resources and training</t>
-[...2 lines deleted...]
-    <t>10.4.1, 10.4.2, 10.4.3, 10.4.4</t>
+    <t>Information and communication technologies (ICT), Legislative and regulatory framework, Infrastructure and equipment, Institutional procedures, Human resources and training</t>
   </si>
   <si>
     <t>Single window</t>
   </si>
   <si>
     <t xml:space="preserve">Financial and Technical Assistance required:
 •	Procurement of ASYCUDA software and any necessary hardware.
 •	Training IT staff and users of the new ASYCUDA system.
 </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -584,51 +545,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J13"/>
+  <dimension ref="A1:J10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
@@ -644,382 +605,295 @@
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2">
         <v>1.3</v>
       </c>
       <c r="B2" t="s">
         <v>10</v>
       </c>
       <c r="C2" t="s">
         <v>11</v>
       </c>
       <c r="D2" t="s">
         <v>12</v>
       </c>
       <c r="E2" t="s">
         <v>13</v>
       </c>
       <c r="F2" t="s">
         <v>14</v>
       </c>
       <c r="G2" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="I2" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="J2" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3">
         <v>3</v>
       </c>
-      <c r="B3" t="s">
-        <v>17</v>
+      <c r="B3">
+        <v>3</v>
       </c>
       <c r="C3" t="s">
         <v>18</v>
       </c>
       <c r="D3" t="s">
         <v>19</v>
       </c>
       <c r="E3" t="s">
         <v>19</v>
       </c>
       <c r="F3" t="s">
         <v>14</v>
       </c>
       <c r="G3" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="I3" t="s">
         <v>20</v>
       </c>
       <c r="J3" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4">
         <v>5.3</v>
       </c>
-      <c r="B4" t="s">
+      <c r="B4">
+        <v>5.3</v>
+      </c>
+      <c r="C4" t="s">
         <v>22</v>
       </c>
-      <c r="C4" t="s">
+      <c r="D4" t="s">
         <v>23</v>
       </c>
-      <c r="D4" t="s">
+      <c r="E4" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>25</v>
       </c>
       <c r="F4" t="s">
         <v>14</v>
       </c>
       <c r="G4" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H4" t="s">
+        <v>25</v>
+      </c>
+      <c r="I4" t="s">
         <v>26</v>
       </c>
-      <c r="I4" t="s">
+      <c r="J4" t="s">
         <v>27</v>
-      </c>
-[...1 lines deleted...]
-        <v>28</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="A5">
         <v>7.3</v>
       </c>
       <c r="B5" t="s">
+        <v>28</v>
+      </c>
+      <c r="C5" t="s">
         <v>29</v>
       </c>
-      <c r="C5" t="s">
+      <c r="D5" t="s">
         <v>30</v>
       </c>
-      <c r="D5" t="s">
+      <c r="E5" t="s">
         <v>31</v>
-      </c>
-[...1 lines deleted...]
-        <v>32</v>
       </c>
       <c r="F5" t="s">
         <v>14</v>
       </c>
       <c r="G5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="I5" t="s">
+        <v>32</v>
+      </c>
+      <c r="J5" t="s">
         <v>33</v>
-      </c>
-[...1 lines deleted...]
-        <v>34</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6">
         <v>7.5</v>
       </c>
-      <c r="B6" t="s">
-        <v>35</v>
+      <c r="B6">
+        <v>7.5</v>
       </c>
       <c r="C6" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="D6" t="s">
         <v>19</v>
       </c>
       <c r="E6" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="F6" t="s">
         <v>14</v>
       </c>
       <c r="G6" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="I6" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="J6" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7">
         <v>7.7</v>
       </c>
-      <c r="B7" t="s">
-        <v>39</v>
+      <c r="B7">
+        <v>7.7</v>
       </c>
       <c r="C7" t="s">
-        <v>40</v>
+        <v>37</v>
       </c>
       <c r="D7" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="E7" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="F7" t="s">
         <v>14</v>
       </c>
       <c r="G7" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="I7" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="J7" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="A8">
         <v>7.9</v>
       </c>
       <c r="B8" t="s">
-        <v>43</v>
+        <v>40</v>
       </c>
       <c r="C8" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="D8" t="s">
         <v>12</v>
       </c>
       <c r="E8" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="F8" t="s">
         <v>14</v>
       </c>
       <c r="G8" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="I8" t="s">
-        <v>45</v>
+        <v>42</v>
       </c>
       <c r="J8" t="s">
-        <v>46</v>
+        <v>43</v>
       </c>
     </row>
     <row r="9" spans="1:10">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9" t="s">
-        <v>47</v>
+        <v>44</v>
       </c>
       <c r="C9" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="D9" t="s">
         <v>19</v>
       </c>
       <c r="E9" t="s">
         <v>13</v>
       </c>
       <c r="F9" t="s">
         <v>14</v>
       </c>
       <c r="G9" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="I9" t="s">
-        <v>49</v>
+        <v>46</v>
       </c>
       <c r="J9" t="s">
-        <v>50</v>
+        <v>47</v>
       </c>
     </row>
     <row r="10" spans="1:10">
       <c r="A10">
-        <v>8</v>
-[...2 lines deleted...]
-        <v>51</v>
+        <v>10.4</v>
+      </c>
+      <c r="B10">
+        <v>10.4</v>
       </c>
       <c r="C10" t="s">
         <v>48</v>
       </c>
       <c r="D10" t="s">
         <v>19</v>
       </c>
       <c r="E10" t="s">
-        <v>13</v>
+        <v>23</v>
       </c>
       <c r="F10" t="s">
         <v>14</v>
       </c>
       <c r="G10" t="s">
-        <v>14</v>
+        <v>15</v>
+      </c>
+      <c r="H10" t="s">
+        <v>25</v>
       </c>
       <c r="I10" t="s">
-        <v>52</v>
+        <v>49</v>
       </c>
       <c r="J10" t="s">
-        <v>53</v>
-[...89 lines deleted...]
-        <v>42</v>
+        <v>39</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">