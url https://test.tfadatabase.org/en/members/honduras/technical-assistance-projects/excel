--- v0 (2025-12-29)
+++ v1 (2026-06-30)
@@ -12,326 +12,320 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="65">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="63">
   <si>
     <t>Measure</t>
   </si>
   <si>
     <t>Items</t>
   </si>
   <si>
     <t>Measure name</t>
   </si>
   <si>
     <t>Indicative Implementation Date</t>
   </si>
   <si>
     <t>Definitive Implementation Date</t>
   </si>
   <si>
     <t>TA needs notified</t>
   </si>
   <si>
     <t>Progress reported</t>
   </si>
   <si>
     <t>Donor / Agency</t>
   </si>
   <si>
     <t>TA Description</t>
   </si>
   <si>
     <t>Tags</t>
   </si>
   <si>
-    <t>2.1.1, 2.1.2, 2.1.3</t>
-[...1 lines deleted...]
-  <si>
     <t>Comments and information before entry into force</t>
   </si>
   <si>
     <t>1 March 2024</t>
   </si>
   <si>
-    <t>Yes</t>
+    <t>01 March 2024</t>
   </si>
   <si>
     <t>No</t>
   </si>
   <si>
     <t xml:space="preserve">Technical and financial assistance for:
  Provision of an expert to conduct a diagnosis of the existing domestic and regional
 regulations and to share best practices and capacity building with the agencies involved;
  Preparation of regulations to enable implementation of this provision;
  Preparation of implementation procedures for all the agencies involved;
  Sharing and dissemination of these new provisions;
  Training of relevant human resources in government agencies.
 </t>
   </si>
   <si>
     <t>Legislative and regulatory framework, Diagnostic and Needs Assessment, Institutional procedures, Human resources and training, Awareness-raising</t>
   </si>
   <si>
     <t>Consultations</t>
   </si>
   <si>
-    <t>UNCTAD, CLDP, Germany, United Kingdom</t>
+    <t>Yes</t>
+  </si>
+  <si>
+    <t>Germany, United Kingdom, UNCTAD, CLDP</t>
   </si>
   <si>
     <t xml:space="preserve">Technical and financial assistance for:
  Provision of an expert to conduct a diagnosis of the existing domestic and regional
 regulations and to share best practices and capacity building with the agencies involved;
  Preparation of regulations to enable implementation of this provision;
  Preparation of implementation procedures for all the agencies involved;
  Sharing and dissemination of these new provisions;
  Training of relevant human resources in government agencies.
 </t>
   </si>
   <si>
-    <t>5.1 (a), 5.1 (b), 5.1 (c), 5.1 (d)</t>
-[...1 lines deleted...]
-  <si>
     <t>Notifications for enhanced controls or inspections</t>
   </si>
   <si>
     <t>1 March 2023</t>
+  </si>
+  <si>
+    <t>01 March 2023</t>
   </si>
   <si>
     <t>Technical and financial assistance for:
  Preparation of regulations to enable implementation of this provision;
  Preparation of implementation procedures for all the agencies involved;
  Preparation of a manual for quarantine technicians;
  Technical advice for the design and construction of a platform, in the IT systems
 of the National Agriculture and Food Health and Safety Service (SENASA), the Customs
 service (DARA) and other relevant government agencies, for blocking goods with a high quarantine risk; 
  Software acquisition;
  Provision of an expert to share best practices and capacity building with the agencies
 involved;
  Human resource training.</t>
   </si>
   <si>
     <t>Information and communication technologies (ICT), Legislative and regulatory framework, Institutional procedures, Human resources and training</t>
   </si>
   <si>
     <t>Detention</t>
   </si>
   <si>
     <t xml:space="preserve">Technical and financial assistance for:
  Updating and/or adapting the regulations to enable implementation of this provision in respect of quarantine procedures;
  Technical support for the design of an APSS-type web page through which SENASA
 can provide real-time notification of detentions and their status (transparency);
  Provision of technological infrastructure (ICTs);
  Provision of an expert to share best practices and capacity building with the agencies
 involved; 
  Human resource training.
 </t>
   </si>
   <si>
     <t>Information and communication technologies (ICT), Legislative and regulatory framework, Infrastructure and equipment, Human resources and training</t>
   </si>
   <si>
-    <t>5.3.1, 5.3.2, 5.3.3</t>
-[...1 lines deleted...]
-  <si>
     <t>Test procedures</t>
   </si>
   <si>
     <t>1 March 2025</t>
   </si>
   <si>
-    <t>UNCTAD, Germany, United Kingdom</t>
+    <t>01 March 2025</t>
+  </si>
+  <si>
+    <t>Germany, United Kingdom, UNCTAD</t>
   </si>
   <si>
     <t xml:space="preserve">Technical and financial assistance for:
  Learning about best practices;
  Updating and/or adapting the existing quarantine and customs regulations;
  Advice on the preparation of procedural manuals to include second sampling for
 quarantine and customs purposes;
  Updating of the regulations on quarantine sampling;
  Provision of high-technology equipment for existing laboratories;
  Strengthening of existing diagnostic laboratories;
  Advice and technical support for the accreditation and certification of government
 and private laboratories to perform second  testing;
  Capacity building and training for quarantine and customs staff;
  Capacity building for border agencies and technicians;
  Capacity building.
 </t>
   </si>
   <si>
     <t>Legislative and regulatory framework, Infrastructure and equipment, Institutional procedures, Human resources and training</t>
   </si>
   <si>
-    <t>7.3.1, 7.3.2 (a), 7.3.2 (b), 7.3.3, 7.3.4, 7.3.5, 7.3.6</t>
-[...1 lines deleted...]
-  <si>
     <t>Separation of release</t>
   </si>
   <si>
     <t>1 March 2026</t>
+  </si>
+  <si>
+    <t>01 March 2026</t>
   </si>
   <si>
     <t xml:space="preserve">Technical and financial assistance for:
  Carrying out a technical/legal diagnosis;
  Preparing the legislation needed to implement this provision;
  Adapting or developing the IT systems of relevant agencies;
  Defining procedures for users and implementing agencies;
  Dissemination and training.
 </t>
   </si>
   <si>
     <t>Information and communication technologies (ICT), Legislative and regulatory framework, Diagnostic and Needs Assessment, Institutional procedures, Human resources and training, Awareness-raising</t>
   </si>
   <si>
-    <t>7.6.1, 7.6.2</t>
-[...1 lines deleted...]
-  <si>
     <t>Average release times</t>
   </si>
   <si>
     <t xml:space="preserve">Technical and financial assistance for:
  Use of the WCO Time Release Study;
  Development of an IT tool for automated calculation of average release times;
  Development of software for integrating the changes into the SARAH system;
  Managerial capacity building in this area.
 </t>
   </si>
   <si>
     <t>Information and communication technologies (ICT), Legislative and regulatory framework, Human resources and training</t>
   </si>
   <si>
-    <t>7.7.1, 7.7.2 (a) (i), 7.7.2 (a) (ii), 7.7.2 (a) (iii), 7.7.2 (a) (iv), 7.7.2 (b) (i), 7.7.2 (b) (ii), 7.7.3 (a), 7.7.3 (b), 7.7.3 (c), 7.7.3 (d), 7.7.3 (e), 7.7.3 (f), 7.7.3 (g), 7.7.4, 7.7.5, 7.7.6</t>
-[...1 lines deleted...]
-  <si>
     <t>Authorized operators</t>
   </si>
   <si>
     <t>1 March 2022</t>
   </si>
   <si>
-    <t>UNCTAD, USAID, Germany, United Kingdom</t>
+    <t>01 March 2022</t>
+  </si>
+  <si>
+    <t>Germany, United Kingdom, UNCTAD, USAID</t>
   </si>
   <si>
     <t xml:space="preserve"> Technical and financial assistance for setting up the OE department or unit within the
 Customs service (DARA); 
  Provision of equipment and software;
  Technical assistance for training the human resources to be involved in this area;
  Technical assistance and capacity building for all government agencies involved in this area;
  Awareness raising and training for government and private agencies.
 </t>
   </si>
   <si>
     <t>Information and communication technologies (ICT), Infrastructure and equipment</t>
   </si>
   <si>
     <t>7.9.3</t>
   </si>
   <si>
     <t>Perishable goods</t>
   </si>
   <si>
     <t>Technical and financial assistance for:
  Learning about best practices;
  An expert to assist in adapting the regulations and defining internal procedures in agencies involved in this area;
  Advice on the preparation of procedural manuals for the quarantine and customs
 services;
  Financial support for the construction of refrigeration chambers at the main entry
 points into the country;
  Advice and technical support for the accreditation and certification of importers'
 cold stores or private facilities;
  Capacity building and training for quarantine and customs staff;
  Capacity building for border agencies and technicians;
  Capacity building.</t>
   </si>
   <si>
-    <t>10.2.1, 10.2.2, 10.2.3</t>
-[...1 lines deleted...]
-  <si>
     <t>Acceptance of copies</t>
   </si>
   <si>
     <t xml:space="preserve">Technical and financial assistance for:
  Preparing regulations within domestic legislation to enable the implementation of
 this measure;
  Adaptation of the IT systems of the relevant government agencies;
  Implementation of a software tool for the digitization and storage of customs and other government agency documents, as necessary;
  Capacity building for implementation and effective follow-up of the measure.
 </t>
   </si>
   <si>
-    <t>10.4.1, 10.4.2, 10.4.3, 10.4.4</t>
-[...1 lines deleted...]
-  <si>
     <t>Single window</t>
   </si>
   <si>
     <t>1 March 2027</t>
   </si>
   <si>
-    <t>UNCTAD, European Union</t>
+    <t>01 March 2027</t>
+  </si>
+  <si>
+    <t>European Union, UNCTAD</t>
   </si>
   <si>
     <t>Technical and financial assistance for:
  Preparation of a Single Window for Foreign Trade project, having regard to the United
 Nations model and the regional initiatives on trade facilitation;
  Provision of equipment and software;
  Development of systems for each of the government agencies involved;
  Provision of technological infrastructure (ICTs);
  Provision of an expert to share, with the government agencies involved, best practices
 in regard to document simplification, data harmonization, interoperability and inter-agency collaboration,
  Learning about WCO best practices;
  Software acquisition for digital signature implementation;
  Human resource training;
  Capacity building for follow-up and strengthening of the project.</t>
   </si>
   <si>
     <t>Information and communication technologies (ICT), Infrastructure and equipment, Institutional procedures, Human resources and training</t>
   </si>
   <si>
-    <t>12.1.1, 12.1.2, 12.2.1, 12.2.2, 12.3, 12.4.1 (a), 12.4.1 (b), 12.4.1 (c), 12.4.1 (d), 12.4.1 (e), 12.4.1 (f), 12.4.2, 12.5.1 (a), 12.5.1 (b), 12.5.1 (c), 12.5.1 (d), 12.5.1 (e), 12.5.1 (f), 12.5.2, 12.5.3, 12.6.1 (a), 12.6.1 (b), 12.6.1 (c), 12.6.1 (d), 12.6.1 (e), 12.6.2, 12.7.1 (a), 12.7.1 (b), 12.7.1 (c), 12.7.1 (d), 12.7.1 (e), 12.7.2, 12.8, 12.9.1, 12.9.2, 12.10 (a), 12.10 (b), 12.10 (c), 12.10 (d), 12.10 (e), 12.10 (f), 12.10 (g), 12.10 (h), 12.11.1 (a), 12.11.1 (b), 12.11.1 (c), 12.11.2</t>
+    <t>12.1, 12.2, 12.3, 12.4, 12.5, 12.6, 12.7, 12.8, 12.9, 12.10, 12.11</t>
   </si>
   <si>
     <t>Customs cooperation</t>
   </si>
   <si>
     <t xml:space="preserve">Technical and financial assistance for:
  Provision of an expert to conduct a diagnosis of the existing domestic and regional regulations and to share best practices and capacity building with the agencies involved;
  Preparation of regulations to enable implementation of this provision;
  Preparation of implementation procedures for all the agencies involved;
  Training of relevant human resources in government agencies.
 </t>
   </si>
   <si>
     <t>Legislative and regulatory framework, Diagnostic and Needs Assessment, Institutional procedures, Human resources and training</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
@@ -693,404 +687,404 @@
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2">
         <v>2.1</v>
       </c>
-      <c r="B2" t="s">
+      <c r="B2">
+        <v>2.1</v>
+      </c>
+      <c r="C2" t="s">
         <v>10</v>
       </c>
-      <c r="C2" t="s">
+      <c r="D2" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>12</v>
       </c>
       <c r="E2" t="s">
         <v>12</v>
       </c>
       <c r="F2" t="s">
         <v>13</v>
       </c>
       <c r="G2" t="s">
+        <v>13</v>
+      </c>
+      <c r="I2" t="s">
         <v>14</v>
       </c>
-      <c r="I2" t="s">
+      <c r="J2" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3">
         <v>2.2</v>
       </c>
       <c r="B3">
         <v>2.2</v>
       </c>
       <c r="C3" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="D3" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="E3" t="s">
         <v>12</v>
       </c>
       <c r="F3" t="s">
         <v>13</v>
       </c>
       <c r="G3" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
       <c r="H3" t="s">
         <v>18</v>
       </c>
       <c r="I3" t="s">
         <v>19</v>
       </c>
       <c r="J3" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4">
         <v>5.1</v>
       </c>
-      <c r="B4" t="s">
+      <c r="B4">
+        <v>5.1</v>
+      </c>
+      <c r="C4" t="s">
         <v>20</v>
       </c>
-      <c r="C4" t="s">
+      <c r="D4" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="E4" t="s">
         <v>22</v>
       </c>
       <c r="F4" t="s">
         <v>13</v>
       </c>
       <c r="G4" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="I4" t="s">
         <v>23</v>
       </c>
       <c r="J4" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="A5">
         <v>5.2</v>
       </c>
       <c r="B5">
         <v>5.2</v>
       </c>
       <c r="C5" t="s">
         <v>25</v>
       </c>
       <c r="D5" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="E5" t="s">
         <v>22</v>
       </c>
       <c r="F5" t="s">
         <v>13</v>
       </c>
       <c r="G5" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="I5" t="s">
         <v>26</v>
       </c>
       <c r="J5" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6">
         <v>5.3</v>
       </c>
-      <c r="B6" t="s">
+      <c r="B6">
+        <v>5.3</v>
+      </c>
+      <c r="C6" t="s">
         <v>28</v>
       </c>
-      <c r="C6" t="s">
+      <c r="D6" t="s">
         <v>29</v>
-      </c>
-[...1 lines deleted...]
-        <v>30</v>
       </c>
       <c r="E6" t="s">
         <v>30</v>
       </c>
       <c r="F6" t="s">
         <v>13</v>
       </c>
       <c r="G6" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
       <c r="H6" t="s">
         <v>31</v>
       </c>
       <c r="I6" t="s">
         <v>32</v>
       </c>
       <c r="J6" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7">
         <v>7.3</v>
       </c>
-      <c r="B7" t="s">
+      <c r="B7">
+        <v>7.3</v>
+      </c>
+      <c r="C7" t="s">
         <v>34</v>
       </c>
-      <c r="C7" t="s">
+      <c r="D7" t="s">
         <v>35</v>
-      </c>
-[...1 lines deleted...]
-        <v>36</v>
       </c>
       <c r="E7" t="s">
         <v>36</v>
       </c>
       <c r="F7" t="s">
         <v>13</v>
       </c>
       <c r="G7" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="I7" t="s">
         <v>37</v>
       </c>
       <c r="J7" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="A8">
         <v>7.6</v>
       </c>
-      <c r="B8" t="s">
+      <c r="B8">
+        <v>7.6</v>
+      </c>
+      <c r="C8" t="s">
         <v>39</v>
       </c>
-      <c r="C8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D8" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="E8" t="s">
         <v>22</v>
       </c>
       <c r="F8" t="s">
         <v>13</v>
       </c>
       <c r="G8" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="I8" t="s">
+        <v>40</v>
+      </c>
+      <c r="J8" t="s">
         <v>41</v>
-      </c>
-[...1 lines deleted...]
-        <v>42</v>
       </c>
     </row>
     <row r="9" spans="1:10">
       <c r="A9">
         <v>7.7</v>
       </c>
-      <c r="B9" t="s">
+      <c r="B9">
+        <v>7.7</v>
+      </c>
+      <c r="C9" t="s">
+        <v>42</v>
+      </c>
+      <c r="D9" t="s">
         <v>43</v>
       </c>
-      <c r="C9" t="s">
+      <c r="E9" t="s">
         <v>44</v>
       </c>
-      <c r="D9" t="s">
+      <c r="F9" t="s">
+        <v>13</v>
+      </c>
+      <c r="G9" t="s">
+        <v>17</v>
+      </c>
+      <c r="H9" t="s">
         <v>45</v>
       </c>
-      <c r="E9" t="s">
-[...8 lines deleted...]
-      <c r="H9" t="s">
+      <c r="I9" t="s">
         <v>46</v>
       </c>
-      <c r="I9" t="s">
+      <c r="J9" t="s">
         <v>47</v>
-      </c>
-[...1 lines deleted...]
-        <v>48</v>
       </c>
     </row>
     <row r="10" spans="1:10">
       <c r="A10">
         <v>7.9</v>
       </c>
       <c r="B10" t="s">
+        <v>48</v>
+      </c>
+      <c r="C10" t="s">
         <v>49</v>
       </c>
-      <c r="C10" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D10" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="E10" t="s">
         <v>30</v>
       </c>
       <c r="F10" t="s">
         <v>13</v>
       </c>
       <c r="G10" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="I10" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="J10" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="11" spans="1:10">
       <c r="A11">
         <v>10.2</v>
       </c>
-      <c r="B11" t="s">
-        <v>52</v>
+      <c r="B11">
+        <v>10.2</v>
       </c>
       <c r="C11" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
       <c r="D11" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="E11" t="s">
         <v>12</v>
       </c>
       <c r="F11" t="s">
         <v>13</v>
       </c>
       <c r="G11" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="I11" t="s">
-        <v>54</v>
+        <v>52</v>
       </c>
       <c r="J11" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
     </row>
     <row r="12" spans="1:10">
       <c r="A12">
         <v>10.4</v>
       </c>
-      <c r="B12" t="s">
+      <c r="B12">
+        <v>10.4</v>
+      </c>
+      <c r="C12" t="s">
+        <v>53</v>
+      </c>
+      <c r="D12" t="s">
+        <v>54</v>
+      </c>
+      <c r="E12" t="s">
         <v>55</v>
       </c>
-      <c r="C12" t="s">
+      <c r="F12" t="s">
+        <v>13</v>
+      </c>
+      <c r="G12" t="s">
+        <v>17</v>
+      </c>
+      <c r="H12" t="s">
         <v>56</v>
       </c>
-      <c r="D12" t="s">
+      <c r="I12" t="s">
         <v>57</v>
       </c>
-      <c r="E12" t="s">
-[...8 lines deleted...]
-      <c r="H12" t="s">
+      <c r="J12" t="s">
         <v>58</v>
-      </c>
-[...4 lines deleted...]
-        <v>60</v>
       </c>
     </row>
     <row r="13" spans="1:10">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="C13" t="s">
-        <v>62</v>
+        <v>60</v>
       </c>
       <c r="D13" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="E13" t="s">
         <v>12</v>
       </c>
       <c r="F13" t="s">
         <v>13</v>
       </c>
       <c r="G13" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="I13" t="s">
-        <v>63</v>
+        <v>61</v>
       </c>
       <c r="J13" t="s">
-        <v>64</v>
+        <v>62</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">