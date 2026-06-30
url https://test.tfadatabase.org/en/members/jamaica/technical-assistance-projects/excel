--- v0 (2025-10-18)
+++ v1 (2026-06-30)
@@ -12,326 +12,284 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="79">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="65">
   <si>
     <t>Measure</t>
   </si>
   <si>
     <t>Items</t>
   </si>
   <si>
     <t>Measure name</t>
   </si>
   <si>
     <t>Indicative Implementation Date</t>
   </si>
   <si>
     <t>Definitive Implementation Date</t>
   </si>
   <si>
     <t>TA needs notified</t>
   </si>
   <si>
     <t>Progress reported</t>
   </si>
   <si>
     <t>Donor / Agency</t>
   </si>
   <si>
     <t>TA Description</t>
   </si>
   <si>
     <t>Tags</t>
   </si>
   <si>
-    <t>1.2.1 (a), 1.2.1 (b), 1.2.1 (c), 1.2.2, 1.2.3</t>
-[...1 lines deleted...]
-  <si>
     <t>Information available through internet</t>
   </si>
   <si>
     <t>22 February 2020</t>
   </si>
   <si>
-    <t>1 January 2022</t>
-[...2 lines deleted...]
-    <t>Yes</t>
+    <t>01 January 2022</t>
   </si>
   <si>
     <t>No</t>
   </si>
   <si>
     <t>Technical Assistance and Capacity Building (TACB) supported is required to:
 i. Develop a website and for content management;
 ii. Train personnel (including technical training in ICT);
 iii. Acquire resources for infrastructure upgrade.</t>
   </si>
   <si>
     <t>Information and communication technologies (ICT), Infrastructure and equipment, Human resources and training</t>
   </si>
   <si>
-    <t>3.1, 3.2 (a), 3.2 (b), 3.3, 3.4, 3.5, 3.6 (a), 3.6 (b), 3.6 (c), 3.7, 3.8, 3.9 (a) (i), 3.9 (a) (ii), 3.9 (b) (i), 3.9 (b) (ii), 3.9 (b) (iii), 3.9 (b) (iv), 3.9 (c), 3.9 (d)</t>
-[...1 lines deleted...]
-  <si>
     <t>Advance rulings</t>
   </si>
   <si>
     <t>22 February 2022</t>
   </si>
   <si>
     <t>31 March 2022</t>
   </si>
   <si>
     <t>Technical Assistance and Capacity Building (TACB) supported is required to:
 i. Train personnel and implement and a "Train the trainer" program;
 ii. Provide ICT infrastructure;
 iii. Develop public education campaigns for stakeholder engagement.</t>
   </si>
   <si>
     <t>Information and communication technologies (ICT), Infrastructure and equipment, Human resources and training, Awareness-raising</t>
   </si>
   <si>
-    <t>4.1 (a), 4.1 (b), 4.2, 4.3, 4.4 (a), 4.4 (b), 4.4 end paragraph, 4.5, 4.6</t>
-[...1 lines deleted...]
-  <si>
     <t>Procedures for appeal or review</t>
   </si>
   <si>
     <t>Technical Assistance and Capacity Building (TACB) supported is required to:
 i. Train personnel;
 ii. Build a review management system.</t>
   </si>
   <si>
     <t>Institutional procedures, Human resources and training</t>
   </si>
   <si>
-    <t>5.1 (a), 5.1 (b), 5.1 (c), 5.1 (d)</t>
-[...1 lines deleted...]
-  <si>
     <t>Notifications for enhanced controls or inspections</t>
   </si>
   <si>
     <t>Technical Assistance and Capacity Building (TACB) supported is required to:
 i. Fund the establishment of a national Food Safety Council (FSC) Secretariat;
 ii. Establish a single window.</t>
   </si>
   <si>
     <t>Information and communication technologies (ICT), Institutional procedures</t>
   </si>
   <si>
-    <t>5.3.1, 5.3.2, 5.3.3</t>
-[...1 lines deleted...]
-  <si>
     <t>Test procedures</t>
   </si>
   <si>
     <t>31 March 2025</t>
   </si>
   <si>
     <t>Technical Assistance and Capacity Building (TACB) supported is required to:
 i. Train personnel;
 ii. Fund the acquisition of equipment.</t>
   </si>
   <si>
-    <t>Human resources and training, Infrastructure and equipment</t>
-[...2 lines deleted...]
-    <t>6.1.1, 6.1.2, 6.1.3, 6.1.4</t>
+    <t>Infrastructure and equipment, Human resources and training</t>
   </si>
   <si>
     <t>General disciplines on fees and charges</t>
   </si>
   <si>
-    <t>1 January 2023</t>
+    <t>01 January 2023</t>
   </si>
   <si>
     <t>Technical Assistance and Capacity Building (TACB) supported is required to:
 i. Develop competence in using methodologies to quantify costs in order to justify fees and charges;
 ii. Streamline structures of payments;
 iii. Develop comprehensive training programme to periodically assess existing and new fees and charges.</t>
   </si>
   <si>
     <t>Electronic payment</t>
   </si>
   <si>
     <t>31 March 2023</t>
   </si>
   <si>
     <t>Technical Assistance and Capacity Building (TACB) supported is required to:
 i. Provide ICT infrastructure (hardware and software), including website development and agency linkages;
 ii. Train personnel.</t>
   </si>
   <si>
-    <t>7.4.1, 7.4.2, 7.4.3, 7.4.4</t>
-[...1 lines deleted...]
-  <si>
     <t>Risk management</t>
   </si>
   <si>
-    <t>1 January 2024</t>
+    <t>01 January 2024</t>
   </si>
   <si>
     <t>Technical Assistance and Capacity Building (TACB) supported is required to:
 i. Obtain a comprehensive automated risk management system;
 ii. Source international training to develop a "Train the trainer" program;
 iii. Train personnel.</t>
   </si>
   <si>
     <t>Information and communication technologies (ICT), Human resources and training</t>
   </si>
   <si>
-    <t>7.6.1, 7.6.2</t>
-[...1 lines deleted...]
-  <si>
     <t>Average release times</t>
   </si>
   <si>
     <t>22 February 2018</t>
   </si>
   <si>
     <t xml:space="preserve">Technical Assistance and capacity Building (TACB) support is required to:
 i.	Develop methodology to determine average release times in Border Agencies;
 ii.	Train officials in the application of the methodology.
 </t>
-  </si>
-[...1 lines deleted...]
-    <t>7.7.1, 7.7.2 (a) (i), 7.7.2 (a) (ii), 7.7.2 (a) (iii), 7.7.2 (a) (iv), 7.7.2 (b) (i), 7.7.2 (b) (ii), 7.7.3 (a), 7.7.3 (b), 7.7.3 (c), 7.7.3 (d), 7.7.3 (e), 7.7.3 (f), 7.7.3 (g), 7.7.4, 7.7.5, 7.7.6</t>
   </si>
   <si>
     <t>Authorized operators</t>
   </si>
   <si>
     <t xml:space="preserve">Technical Assistance and Capacity Building (TACB) support is required to assist the Jamaica Customs Agency (JCA) in building out its AEO Programme to include negotiating and implementing mutual recognition agreements (MRAs) with relevant partners.  Some areas would include:
 i.	The MRA process;
 ii.	The MRA Negotiation Process;
 iii.	MRA Implementation;
 iv.	MRA Maintenance.
 </t>
   </si>
   <si>
     <t>Information and communication technologies (ICT), Legislative and regulatory framework, Human resources and training</t>
   </si>
   <si>
-    <t>8.1, 8.2 (a), 8.2 (b), 8.2 (c), 8.2 (d), 8.2 (e)</t>
-[...1 lines deleted...]
-  <si>
     <t>Border Agency Cooperation</t>
   </si>
   <si>
     <t>Technical Assistance and Capacity Building (TACB) supported is required to:
 i. Fund feasibility study for coordination of border agencies;
 ii. Create risk management framework aligned with WTO/WCO best practices through consultants and training;
 iii. Fund inter-agency training;
 iv. Provide technical and fiscal assistance to develop entry tracking system.</t>
   </si>
   <si>
     <t>Information and communication technologies (ICT), Legislative and regulatory framework, Diagnostic and Needs Assessment, Human resources and training</t>
   </si>
   <si>
     <t>10.3.1, 10.3.2</t>
   </si>
   <si>
     <t>Use of international standards</t>
   </si>
   <si>
     <t>22 February 2023</t>
   </si>
   <si>
     <t>Technical Assistance and Capacity Building (TACB) supported is required to:
 i. Fund participating in overseas training;
 ii. Organize training in change management tools for senior managers;
 iii. Assess the testing, certification, inspection and accreditation capabilities of food safety regulatory agencies and provide assistance for upgrading facilities and achieving compliance with relevant standards;
 iv. Develop and implement a training and certification program to assist exporters to meet relevant standards.</t>
   </si>
   <si>
     <t>Legislative and regulatory framework, Diagnostic and Needs Assessment, Human resources and training</t>
-  </si>
-[...1 lines deleted...]
-    <t>10.4.1, 10.4.2, 10.4.3, 10.4.4</t>
   </si>
   <si>
     <t>Single window</t>
   </si>
   <si>
     <t>28 February 2020</t>
   </si>
   <si>
     <t>Technical Assistance and Capacity Building (TACB) supported is required to:
 i. Procedure consultant to coordinate the development of the policy and legal framework for the single window;
 ii. Procure consultant to coordinate the development of the policy and legal framework for streamlined procedures;
 iii. Fund consultant to review procedures;
 iv. Fund needs assessment for human resources training;
 v. Develop curriculum for training programme on Harmonized System (HS) of Tariff Nomenclature and single window operations;
 vi. Procure hardware and software for single window kiosks;
 vii. Procure storage area network for database;
 viii. Procure ICT cabling, fit-out and cabinets.</t>
   </si>
   <si>
     <t>Information and communication technologies (ICT), Legislative and regulatory framework, Infrastructure and equipment, Diagnostic and Needs Assessment, Human resources and training</t>
   </si>
   <si>
-    <t>10.9.1, 10.9.2 (a), 10.9.2 (b), 10.9.2 (c)</t>
-[...1 lines deleted...]
-  <si>
     <t>Temporary admission of goods and inward and outward processing</t>
   </si>
   <si>
     <t xml:space="preserve">Technical Assistance and Capacity Building (TACB) is required for the following:
 i.	IT system gap analysis and possible modifications/add-ons;
 ii.	Consultancy to help develop appropriate procedures for the development, implementation and maintenance of inward and outward processing;
 iii.	Study tour and/or expert assistance in operationalizing inward and outward processing.
 </t>
   </si>
   <si>
     <t>Information and communication technologies (ICT), Diagnostic and Needs Assessment</t>
-  </si>
-[...1 lines deleted...]
-    <t>12.1.1, 12.1.2, 12.2.1, 12.2.2, 12.3, 12.4.1 (a), 12.4.1 (b), 12.4.1 (c), 12.4.1 (d), 12.4.1 (e), 12.4.1 (f), 12.4.2, 12.5.1 (a), 12.5.1 (b), 12.5.1 (c), 12.5.1 (d), 12.5.1 (e), 12.5.1 (f), 12.5.2, 12.5.3, 12.6.1 (a), 12.6.1 (b), 12.6.1 (c), 12.6.1 (d), 12.6.1 (e), 12.6.2, 12.7.1 (a), 12.7.1 (b), 12.7.1 (c), 12.7.1 (d), 12.7.1 (e), 12.7.2, 12.8, 12.9.1, 12.9.2, 12.10 (a), 12.10 (b), 12.10 (c), 12.10 (d), 12.10 (e), 12.10 (f), 12.10 (g), 12.10 (h), 12.11.1 (a), 12.11.1 (b), 12.11.1 (c), 12.11.2, 12.12.1, 12.12.2</t>
   </si>
   <si>
     <t>Customs cooperation</t>
   </si>
   <si>
     <t>Technical Assistance and Capacity Building (TACB) supported is required to:
 i. Build capacity in external stakeholders;
 ii. Undertake public education activities;
 iii. Develop a compliance mechanism, inclusive of related Policy and Plan.</t>
   </si>
   <si>
     <t>Legislative and regulatory framework, Human resources and training, Awareness-raising</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -691,479 +649,479 @@
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2">
         <v>1.2</v>
       </c>
-      <c r="B2" t="s">
+      <c r="B2">
+        <v>1.2</v>
+      </c>
+      <c r="C2" t="s">
         <v>10</v>
       </c>
-      <c r="C2" t="s">
+      <c r="D2" t="s">
         <v>11</v>
       </c>
-      <c r="D2" t="s">
+      <c r="E2" t="s">
         <v>12</v>
       </c>
-      <c r="E2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F2" t="s">
+        <v>13</v>
+      </c>
+      <c r="G2" t="s">
+        <v>13</v>
+      </c>
+      <c r="I2" t="s">
         <v>14</v>
       </c>
-      <c r="G2" t="s">
+      <c r="J2" t="s">
         <v>15</v>
-      </c>
-[...4 lines deleted...]
-        <v>17</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3">
         <v>3</v>
       </c>
-      <c r="B3" t="s">
+      <c r="B3">
+        <v>3</v>
+      </c>
+      <c r="C3" t="s">
+        <v>16</v>
+      </c>
+      <c r="D3" t="s">
+        <v>17</v>
+      </c>
+      <c r="E3" t="s">
         <v>18</v>
       </c>
-      <c r="C3" t="s">
+      <c r="F3" t="s">
+        <v>13</v>
+      </c>
+      <c r="G3" t="s">
+        <v>13</v>
+      </c>
+      <c r="I3" t="s">
         <v>19</v>
       </c>
-      <c r="D3" t="s">
+      <c r="J3" t="s">
         <v>20</v>
-      </c>
-[...13 lines deleted...]
-        <v>23</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4">
         <v>4</v>
       </c>
-      <c r="B4" t="s">
-        <v>24</v>
+      <c r="B4">
+        <v>4</v>
       </c>
       <c r="C4" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="D4" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="E4" t="s">
-        <v>21</v>
+        <v>18</v>
       </c>
       <c r="F4" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G4" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="I4" t="s">
-        <v>26</v>
+        <v>22</v>
       </c>
       <c r="J4" t="s">
-        <v>27</v>
+        <v>23</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="A5">
         <v>5.1</v>
       </c>
-      <c r="B5" t="s">
-        <v>28</v>
+      <c r="B5">
+        <v>5.1</v>
       </c>
       <c r="C5" t="s">
-        <v>29</v>
+        <v>24</v>
       </c>
       <c r="D5" t="s">
+        <v>11</v>
+      </c>
+      <c r="E5" t="s">
         <v>12</v>
       </c>
-      <c r="E5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F5" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G5" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="I5" t="s">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="J5" t="s">
-        <v>31</v>
+        <v>26</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6">
         <v>5.3</v>
       </c>
-      <c r="B6" t="s">
-        <v>32</v>
+      <c r="B6">
+        <v>5.3</v>
       </c>
       <c r="C6" t="s">
-        <v>33</v>
+        <v>27</v>
       </c>
       <c r="D6" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="E6" t="s">
-        <v>34</v>
+        <v>28</v>
       </c>
       <c r="F6" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G6" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="I6" t="s">
-        <v>35</v>
+        <v>29</v>
       </c>
       <c r="J6" t="s">
-        <v>36</v>
+        <v>30</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7">
         <v>6.1</v>
       </c>
-      <c r="B7" t="s">
-        <v>37</v>
+      <c r="B7">
+        <v>6.1</v>
       </c>
       <c r="C7" t="s">
-        <v>38</v>
+        <v>31</v>
       </c>
       <c r="D7" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="E7" t="s">
-        <v>39</v>
+        <v>32</v>
       </c>
       <c r="F7" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G7" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="I7" t="s">
-        <v>40</v>
+        <v>33</v>
       </c>
       <c r="J7" t="s">
-        <v>27</v>
+        <v>23</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="A8">
         <v>7.2</v>
       </c>
       <c r="B8">
         <v>7.2</v>
       </c>
       <c r="C8" t="s">
-        <v>41</v>
+        <v>34</v>
       </c>
       <c r="D8" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="E8" t="s">
-        <v>42</v>
+        <v>35</v>
       </c>
       <c r="F8" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G8" t="s">
+        <v>13</v>
+      </c>
+      <c r="I8" t="s">
+        <v>36</v>
+      </c>
+      <c r="J8" t="s">
         <v>15</v>
-      </c>
-[...4 lines deleted...]
-        <v>17</v>
       </c>
     </row>
     <row r="9" spans="1:10">
       <c r="A9">
         <v>7.4</v>
       </c>
-      <c r="B9" t="s">
-        <v>44</v>
+      <c r="B9">
+        <v>7.4</v>
       </c>
       <c r="C9" t="s">
-        <v>45</v>
+        <v>37</v>
       </c>
       <c r="D9" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="E9" t="s">
-        <v>46</v>
+        <v>38</v>
       </c>
       <c r="F9" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G9" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="I9" t="s">
-        <v>47</v>
+        <v>39</v>
       </c>
       <c r="J9" t="s">
-        <v>48</v>
+        <v>40</v>
       </c>
     </row>
     <row r="10" spans="1:10">
       <c r="A10">
         <v>7.6</v>
       </c>
-      <c r="B10" t="s">
-        <v>49</v>
+      <c r="B10">
+        <v>7.6</v>
       </c>
       <c r="C10" t="s">
-        <v>50</v>
+        <v>41</v>
       </c>
       <c r="D10" t="s">
-        <v>51</v>
+        <v>42</v>
       </c>
       <c r="E10" t="s">
-        <v>21</v>
+        <v>18</v>
       </c>
       <c r="F10" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G10" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="I10" t="s">
-        <v>52</v>
+        <v>43</v>
       </c>
       <c r="J10" t="s">
-        <v>48</v>
+        <v>40</v>
       </c>
     </row>
     <row r="11" spans="1:10">
       <c r="A11">
         <v>7.7</v>
       </c>
-      <c r="B11" t="s">
-        <v>53</v>
+      <c r="B11">
+        <v>7.7</v>
       </c>
       <c r="C11" t="s">
-        <v>54</v>
+        <v>44</v>
       </c>
       <c r="D11" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="E11" t="s">
-        <v>42</v>
+        <v>35</v>
       </c>
       <c r="F11" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G11" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="I11" t="s">
-        <v>55</v>
+        <v>45</v>
       </c>
       <c r="J11" t="s">
-        <v>56</v>
+        <v>46</v>
       </c>
     </row>
     <row r="12" spans="1:10">
       <c r="A12">
         <v>8</v>
       </c>
-      <c r="B12" t="s">
-        <v>57</v>
+      <c r="B12">
+        <v>8</v>
       </c>
       <c r="C12" t="s">
-        <v>58</v>
+        <v>47</v>
       </c>
       <c r="D12" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="E12" t="s">
-        <v>42</v>
+        <v>35</v>
       </c>
       <c r="F12" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G12" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="I12" t="s">
-        <v>59</v>
+        <v>48</v>
       </c>
       <c r="J12" t="s">
-        <v>60</v>
+        <v>49</v>
       </c>
     </row>
     <row r="13" spans="1:10">
       <c r="A13">
         <v>10.3</v>
       </c>
       <c r="B13" t="s">
-        <v>61</v>
+        <v>50</v>
       </c>
       <c r="C13" t="s">
-        <v>62</v>
+        <v>51</v>
       </c>
       <c r="D13" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="E13" t="s">
-        <v>63</v>
+        <v>52</v>
       </c>
       <c r="F13" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G13" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="I13" t="s">
-        <v>64</v>
+        <v>53</v>
       </c>
       <c r="J13" t="s">
-        <v>65</v>
+        <v>54</v>
       </c>
     </row>
     <row r="14" spans="1:10">
       <c r="A14">
         <v>10.4</v>
       </c>
-      <c r="B14" t="s">
-        <v>66</v>
+      <c r="B14">
+        <v>10.4</v>
       </c>
       <c r="C14" t="s">
-        <v>67</v>
+        <v>55</v>
       </c>
       <c r="D14" t="s">
-        <v>68</v>
+        <v>56</v>
       </c>
       <c r="E14" t="s">
-        <v>42</v>
+        <v>35</v>
       </c>
       <c r="F14" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G14" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="I14" t="s">
-        <v>69</v>
+        <v>57</v>
       </c>
       <c r="J14" t="s">
-        <v>70</v>
+        <v>58</v>
       </c>
     </row>
     <row r="15" spans="1:10">
       <c r="A15">
         <v>10.9</v>
       </c>
-      <c r="B15" t="s">
-        <v>71</v>
+      <c r="B15">
+        <v>10.9</v>
       </c>
       <c r="C15" t="s">
-        <v>72</v>
+        <v>59</v>
       </c>
       <c r="D15" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="E15" t="s">
-        <v>42</v>
+        <v>35</v>
       </c>
       <c r="F15" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G15" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="I15" t="s">
-        <v>73</v>
+        <v>60</v>
       </c>
       <c r="J15" t="s">
-        <v>74</v>
+        <v>61</v>
       </c>
     </row>
     <row r="16" spans="1:10">
       <c r="A16">
         <v>12</v>
       </c>
-      <c r="B16" t="s">
-        <v>75</v>
+      <c r="B16">
+        <v>12</v>
       </c>
       <c r="C16" t="s">
-        <v>76</v>
+        <v>62</v>
       </c>
       <c r="D16" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="E16" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="F16" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G16" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="I16" t="s">
-        <v>77</v>
+        <v>63</v>
       </c>
       <c r="J16" t="s">
-        <v>78</v>
+        <v>64</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">