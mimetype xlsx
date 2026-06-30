--- v0 (2025-11-09)
+++ v1 (2026-06-30)
@@ -12,188 +12,170 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="38">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="32">
   <si>
     <t>Measure</t>
   </si>
   <si>
     <t>Items</t>
   </si>
   <si>
     <t>Measure name</t>
   </si>
   <si>
     <t>Indicative Implementation Date</t>
   </si>
   <si>
     <t>Definitive Implementation Date</t>
   </si>
   <si>
     <t>TA needs notified</t>
   </si>
   <si>
     <t>Progress reported</t>
   </si>
   <si>
     <t>Donor / Agency</t>
   </si>
   <si>
     <t>TA Description</t>
   </si>
   <si>
     <t>Tags</t>
   </si>
   <si>
-    <t>1.2.1 (a), 1.2.1 (b), 1.2.1 (c), 1.2.2, 1.2.3</t>
-[...1 lines deleted...]
-  <si>
     <t>Information available through internet</t>
   </si>
   <si>
     <t>31 December 2022</t>
-  </si>
-[...1 lines deleted...]
-    <t>Yes</t>
   </si>
   <si>
     <t>No</t>
   </si>
   <si>
     <t xml:space="preserve">•	Capacity building and technical assistance programmes in the area of IT and integrated tariff is needed to modernise and upgrade the available systems.
 •	Provide the appropriate funding to obtain the required equipment.
 •	Upgrading hardware, software and network infrastructure.
 •	Improving and maintenance of relevant entities website and continue uploading trade related documents and forms.
 •	Testing for user friendliness (External consultant) for Jordan Standards and Metrology Organization.
 •	Providing technical assistance to translate relevant documents into English language to make available online.
 •	Technical assistance on designing a multilingual guide on import and export procedures through Aqaba ports.
 •	Provide funding for designing new websites for Aqaba ports operators.
 •	Technical assistance and capacity building on upgrading and maintaining electronic storage system in Aqaba Special Economic Zone (ASEZA), and providing training in this regard.
 </t>
   </si>
   <si>
     <t>Information and communication technologies (ICT), Infrastructure and equipment, Human resources and training</t>
   </si>
   <si>
-    <t>1.3.1, 1.3.2, 1.3.3, 1.3.4</t>
-[...1 lines deleted...]
-  <si>
     <t>Enquiry points</t>
   </si>
   <si>
     <t xml:space="preserve">•	Providing the appropriate funding to establish an enquiry point and maintaining of an electronic information management platform at the relevant entities such as the Ministry of Agriculture, Jordan Food and Drug Administration, and Jordan Standards and Metrology Organization.
 •	Capacity building and technical assistance of relevant staff dealing with ICT tools.
 •	Technical assistance and capacity building to establish Enquiry Point in Aqaba to respond to the investors inquires.
 </t>
   </si>
   <si>
     <t>Information and communication technologies (ICT), Human resources and training</t>
   </si>
   <si>
     <t>Advance rulings</t>
   </si>
   <si>
     <t xml:space="preserve">•	Assistant in providing the Customs Department with the up to date equipment needed for its laboratories.
 •	Training on international best practices in the area of advance rulings.
 •	Capacity building in establishing such procedures.
 </t>
   </si>
   <si>
     <t>Infrastructure and equipment, Human resources and training</t>
-  </si>
-[...1 lines deleted...]
-    <t>7.1.1, 7.1.2</t>
   </si>
   <si>
     <t>Pre-arrival processing</t>
   </si>
   <si>
     <t xml:space="preserve">•	Capacity Building and Technical Assistance to implement programs on Pre-Arrival Processing in all customs centres.
 •	Capacity building and technical training on subjects related to Pre-arrival Processing of Supply Chain Management, Risk Management, International Trade, and Port operation.
 •	Exchange of experts and experiences with other countries in this area.
 •	Providing the appropriate funding to obtain the necessary equipment and infrastructure.
 •	Capacity building and technical assistance for port operators and logistics areas in the Aqaba Special Economic Zone (ASEZ) on modern methods of manging pre-arrival procedures.
 •	Upgrading and maintaining electronic systems in Aqaba ports.
 </t>
   </si>
   <si>
-    <t>10.1.1 (a), 10.1.1 (b), 10.1.1 (c), 10.1.1 (d)</t>
+    <t>10.1.1</t>
   </si>
   <si>
     <t>Formalities</t>
   </si>
   <si>
     <t xml:space="preserve">•	National workshops on Promoting border coordination and assist all related agencies to transition to electronic documents.
 •	Reviewing relevant laws in order to streamline import and export procedures.
 •	Providing technical assistance to support the government-wide strategy to replace all documentation with electronic processing.
 •	Technical assistance on international recognised systems to expedite clearance procedures.
 •	Training on best practices and international standards regarding ports and logistics management, and supply chain management.
 •	Conducting a study on simplifying procedures in order to minimize container dwell time in Aqaba ports.
 </t>
   </si>
   <si>
     <t>Information and communication technologies (ICT), Legislative and regulatory framework, Diagnostic and Needs Assessment, Human resources and training</t>
   </si>
   <si>
-    <t>10.2.1, 10.2.2, 10.2.3</t>
-[...1 lines deleted...]
-  <si>
     <t>Acceptance of copies</t>
   </si>
   <si>
     <t xml:space="preserve">•	Provide the necessary technical assistance to develop a new procedure to allow requesting export declaration from other countries.
 •	Capacity building on international best practices in this area.
 •	Cooperate with the World Customs Organization on related matters.
 </t>
   </si>
   <si>
     <t>Legislative and regulatory framework, Human resources and training</t>
-  </si>
-[...1 lines deleted...]
-    <t>10.4.1, 10.4.2, 10.4.3, 10.4.4</t>
   </si>
   <si>
     <t>Single window</t>
   </si>
   <si>
     <t xml:space="preserve">•	Training and capacity building programmes needed for the officials working at the relevant entities.
 •	Assistance required in setting up and installing appropriate IT equipments and systems at the relevant entities.
 </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
@@ -549,247 +531,247 @@
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2">
         <v>1.2</v>
       </c>
-      <c r="B2" t="s">
+      <c r="B2">
+        <v>1.2</v>
+      </c>
+      <c r="C2" t="s">
         <v>10</v>
       </c>
-      <c r="C2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D2" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="E2" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="F2" t="s">
+        <v>12</v>
+      </c>
+      <c r="G2" t="s">
+        <v>12</v>
+      </c>
+      <c r="I2" t="s">
         <v>13</v>
       </c>
-      <c r="G2" t="s">
+      <c r="J2" t="s">
         <v>14</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3">
         <v>1.3</v>
       </c>
-      <c r="B3" t="s">
+      <c r="B3">
+        <v>1.3</v>
+      </c>
+      <c r="C3" t="s">
+        <v>15</v>
+      </c>
+      <c r="D3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E3" t="s">
+        <v>11</v>
+      </c>
+      <c r="F3" t="s">
+        <v>12</v>
+      </c>
+      <c r="G3" t="s">
+        <v>12</v>
+      </c>
+      <c r="I3" t="s">
+        <v>16</v>
+      </c>
+      <c r="J3" t="s">
         <v>17</v>
-      </c>
-[...19 lines deleted...]
-        <v>20</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4">
         <v>3.1</v>
       </c>
       <c r="C4" t="s">
-        <v>21</v>
+        <v>18</v>
       </c>
       <c r="D4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="E4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="F4" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="G4" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="I4" t="s">
-        <v>22</v>
+        <v>19</v>
       </c>
       <c r="J4" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="A5">
         <v>7.1</v>
       </c>
-      <c r="B5" t="s">
-        <v>24</v>
+      <c r="B5">
+        <v>7.1</v>
       </c>
       <c r="C5" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="D5" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="E5" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="F5" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="G5" t="s">
+        <v>12</v>
+      </c>
+      <c r="I5" t="s">
+        <v>22</v>
+      </c>
+      <c r="J5" t="s">
         <v>14</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6">
         <v>10.1</v>
       </c>
       <c r="B6" t="s">
-        <v>27</v>
+        <v>23</v>
       </c>
       <c r="C6" t="s">
-        <v>28</v>
+        <v>24</v>
       </c>
       <c r="D6" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="E6" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="F6" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="G6" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="I6" t="s">
-        <v>29</v>
+        <v>25</v>
       </c>
       <c r="J6" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7">
         <v>10.2</v>
       </c>
-      <c r="B7" t="s">
-        <v>31</v>
+      <c r="B7">
+        <v>10.2</v>
       </c>
       <c r="C7" t="s">
-        <v>32</v>
+        <v>27</v>
       </c>
       <c r="D7" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="E7" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="F7" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="G7" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="I7" t="s">
-        <v>33</v>
+        <v>28</v>
       </c>
       <c r="J7" t="s">
-        <v>34</v>
+        <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="A8">
         <v>10.4</v>
       </c>
-      <c r="B8" t="s">
-        <v>35</v>
+      <c r="B8">
+        <v>10.4</v>
       </c>
       <c r="C8" t="s">
-        <v>36</v>
+        <v>30</v>
       </c>
       <c r="D8" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="E8" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="F8" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="G8" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="I8" t="s">
-        <v>37</v>
+        <v>31</v>
       </c>
       <c r="J8" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">