--- v1 (2025-12-29)
+++ v2 (2026-04-28)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="115">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="116">
   <si>
     <t>Measure</t>
   </si>
   <si>
     <t>Items</t>
   </si>
   <si>
     <t>Measure name</t>
   </si>
   <si>
     <t>Indicative Implementation Date</t>
   </si>
   <si>
     <t>Definitive Implementation Date</t>
   </si>
   <si>
     <t>TA needs notified</t>
   </si>
   <si>
     <t>Progress reported</t>
   </si>
   <si>
     <t>Donor / Agency</t>
   </si>
   <si>
@@ -168,50 +168,53 @@
     <t>6.1.1, 6.1.2, 6.1.3, 6.1.4</t>
   </si>
   <si>
     <t>General disciplines on fees and charges</t>
   </si>
   <si>
     <t>22 February 2030</t>
   </si>
   <si>
     <t>TMA</t>
   </si>
   <si>
     <t>Support to:
 1.	Review and simplify the fees and charges levied basing them on criteria corresponding to the cost of the services rendered;
 2.	Develop a mechanism for periodic review of fees and charges for purposes of reducing their numbers and diversity; and
 3.	Draft guidelines on fees and charges to be used by the public sector and also set up a pool of experts to assist border agencies to set up their fees and charges.</t>
   </si>
   <si>
     <t>Information and communication technologies (ICT), Legislative and regulatory framework, Human resources and training</t>
   </si>
   <si>
     <t>6.2 (i), 6.2 (ii)</t>
   </si>
   <si>
     <t>Specific disciplines on fees and charges</t>
+  </si>
+  <si>
+    <t>1 August 2025</t>
   </si>
   <si>
     <t>Support to:
 1.	Draft guidelines on specific fees and charges to be used by the customs authority.</t>
   </si>
   <si>
     <t>Legislative and regulatory framework</t>
   </si>
   <si>
     <t>6.3.1, 6.3.2, 6.3.3, 6.3.4 (a), 6.3.4 (b), 6.3.5, 6.3.6, 6.3.7</t>
   </si>
   <si>
     <t>Penalty Disciplines</t>
   </si>
   <si>
     <t>Support to:
 1.	Establish a mechanism of addressing an error where a person voluntarily discloses to a Kenya Customs administration the circumstances of a breach of customs law, regulations, or procedural requirements prior to the discovery of that breach by custom administration;
 2.	Formulate guidelines and policies which will help the officers distinguish between a mistake and fraudulent conduct before imposing penalties;
 3.	Develop procedure manuals for assessment of mitigations, settlement and collection of civil and administrative penalties; and
 4.	Align domestic law with the relevant provisions of the Trade Facilitation Agreement.</t>
   </si>
   <si>
     <t>Information and communication technologies (ICT), Legislative and regulatory framework</t>
   </si>
   <si>
@@ -1015,586 +1018,586 @@
       </c>
       <c r="H7" t="s">
         <v>42</v>
       </c>
       <c r="I7" t="s">
         <v>43</v>
       </c>
       <c r="J7" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="A8">
         <v>6.2</v>
       </c>
       <c r="B8" t="s">
         <v>45</v>
       </c>
       <c r="C8" t="s">
         <v>46</v>
       </c>
       <c r="D8" t="s">
         <v>20</v>
       </c>
       <c r="E8" t="s">
-        <v>26</v>
+        <v>47</v>
       </c>
       <c r="F8" t="s">
         <v>14</v>
       </c>
       <c r="G8" t="s">
         <v>14</v>
       </c>
       <c r="H8" t="s">
         <v>42</v>
       </c>
       <c r="I8" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="J8" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
     </row>
     <row r="9" spans="1:10">
       <c r="A9">
         <v>6.3</v>
       </c>
       <c r="B9" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="C9" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="D9" t="s">
         <v>20</v>
       </c>
       <c r="E9" t="s">
-        <v>36</v>
+        <v>47</v>
       </c>
       <c r="F9" t="s">
         <v>14</v>
       </c>
       <c r="G9" t="s">
         <v>14</v>
       </c>
       <c r="I9" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="J9" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
     </row>
     <row r="10" spans="1:10">
       <c r="A10">
         <v>7.1</v>
       </c>
       <c r="B10" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="C10" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="D10" t="s">
         <v>20</v>
       </c>
       <c r="E10" t="s">
         <v>26</v>
       </c>
       <c r="F10" t="s">
         <v>14</v>
       </c>
       <c r="G10" t="s">
         <v>14</v>
       </c>
       <c r="H10" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="I10" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="J10" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
     </row>
     <row r="11" spans="1:10">
       <c r="A11">
         <v>7.4</v>
       </c>
       <c r="B11" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="C11" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="D11" t="s">
         <v>20</v>
       </c>
       <c r="E11" t="s">
         <v>26</v>
       </c>
       <c r="F11" t="s">
         <v>14</v>
       </c>
       <c r="G11" t="s">
         <v>14</v>
       </c>
       <c r="H11" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="I11" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="J11" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="12" spans="1:10">
       <c r="A12">
         <v>7.5</v>
       </c>
       <c r="B12" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="C12" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="D12" t="s">
         <v>20</v>
       </c>
       <c r="E12" t="s">
         <v>13</v>
       </c>
       <c r="F12" t="s">
         <v>14</v>
       </c>
       <c r="G12" t="s">
         <v>14</v>
       </c>
       <c r="H12" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="I12" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="J12" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="13" spans="1:10">
       <c r="A13">
         <v>7.6</v>
       </c>
       <c r="B13" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="C13" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="D13" t="s">
         <v>20</v>
       </c>
       <c r="E13" t="s">
         <v>26</v>
       </c>
       <c r="F13" t="s">
         <v>14</v>
       </c>
       <c r="G13" t="s">
         <v>14</v>
       </c>
       <c r="I13" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="J13" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
     </row>
     <row r="14" spans="1:10">
       <c r="A14">
         <v>7.7</v>
       </c>
       <c r="B14" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="C14" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="D14" t="s">
         <v>20</v>
       </c>
       <c r="E14" t="s">
         <v>26</v>
       </c>
       <c r="F14" t="s">
         <v>14</v>
       </c>
       <c r="G14" t="s">
         <v>14</v>
       </c>
       <c r="H14" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="I14" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="J14" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="15" spans="1:10">
       <c r="A15">
         <v>7.8</v>
       </c>
       <c r="B15" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="C15" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="D15" t="s">
         <v>20</v>
       </c>
       <c r="E15" t="s">
         <v>13</v>
       </c>
       <c r="F15" t="s">
         <v>14</v>
       </c>
       <c r="G15" t="s">
         <v>14</v>
       </c>
       <c r="I15" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="J15" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
     </row>
     <row r="16" spans="1:10">
       <c r="A16">
         <v>7.9</v>
       </c>
       <c r="B16" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="C16" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="D16" t="s">
         <v>20</v>
       </c>
       <c r="E16" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="F16" t="s">
         <v>14</v>
       </c>
       <c r="G16" t="s">
         <v>14</v>
       </c>
       <c r="I16" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="J16" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
     </row>
     <row r="17" spans="1:10">
       <c r="A17">
         <v>8</v>
       </c>
       <c r="B17" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="C17" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="D17" t="s">
         <v>20</v>
       </c>
       <c r="E17" t="s">
         <v>13</v>
       </c>
       <c r="F17" t="s">
         <v>14</v>
       </c>
       <c r="G17" t="s">
         <v>14</v>
       </c>
       <c r="H17" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="I17" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="J17" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
     </row>
     <row r="18" spans="1:10">
       <c r="A18">
         <v>10.1</v>
       </c>
       <c r="B18" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="C18" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="D18" t="s">
         <v>20</v>
       </c>
       <c r="E18" t="s">
         <v>26</v>
       </c>
       <c r="F18" t="s">
         <v>14</v>
       </c>
       <c r="G18" t="s">
         <v>14</v>
       </c>
       <c r="H18" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="I18" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="J18" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
     </row>
     <row r="19" spans="1:10">
       <c r="A19">
         <v>10.2</v>
       </c>
       <c r="B19" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="C19" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="D19" t="s">
         <v>20</v>
       </c>
       <c r="E19" t="s">
         <v>13</v>
       </c>
       <c r="F19" t="s">
         <v>14</v>
       </c>
       <c r="G19" t="s">
         <v>14</v>
       </c>
       <c r="I19" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="J19" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
     </row>
     <row r="20" spans="1:10">
       <c r="A20">
         <v>10.3</v>
       </c>
       <c r="B20" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="C20" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="D20" t="s">
         <v>20</v>
       </c>
       <c r="E20" t="s">
         <v>26</v>
       </c>
       <c r="F20" t="s">
         <v>14</v>
       </c>
       <c r="G20" t="s">
         <v>14</v>
       </c>
       <c r="H20" t="s">
         <v>31</v>
       </c>
       <c r="I20" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="J20" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
     </row>
     <row r="21" spans="1:10">
       <c r="A21">
         <v>10.4</v>
       </c>
       <c r="B21" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="C21" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="D21" t="s">
         <v>20</v>
       </c>
       <c r="E21" t="s">
         <v>13</v>
       </c>
       <c r="F21" t="s">
         <v>14</v>
       </c>
       <c r="G21" t="s">
         <v>14</v>
       </c>
       <c r="H21" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="I21" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="J21" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
     </row>
     <row r="22" spans="1:10">
       <c r="A22">
         <v>10.8</v>
       </c>
       <c r="B22" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="C22" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="D22" t="s">
         <v>20</v>
       </c>
       <c r="E22" t="s">
         <v>36</v>
       </c>
       <c r="F22" t="s">
         <v>14</v>
       </c>
       <c r="G22" t="s">
         <v>14</v>
       </c>
       <c r="I22" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="J22" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="23" spans="1:10">
       <c r="A23">
         <v>11</v>
       </c>
       <c r="B23" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="C23" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="D23" t="s">
         <v>20</v>
       </c>
       <c r="E23" t="s">
         <v>26</v>
       </c>
       <c r="F23" t="s">
         <v>14</v>
       </c>
       <c r="G23" t="s">
         <v>14</v>
       </c>
       <c r="H23" t="s">
         <v>42</v>
       </c>
       <c r="I23" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="J23" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
     </row>
     <row r="24" spans="1:10">
       <c r="A24">
         <v>12</v>
       </c>
       <c r="B24" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="C24" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="D24" t="s">
         <v>20</v>
       </c>
       <c r="E24" t="s">
-        <v>26</v>
+        <v>47</v>
       </c>
       <c r="F24" t="s">
         <v>14</v>
       </c>
       <c r="G24" t="s">
         <v>14</v>
       </c>
       <c r="I24" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="J24" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
     </row>
     <row r="25" spans="1:10">
       <c r="A25">
         <v>12</v>
       </c>
       <c r="B25" t="s">
+        <v>115</v>
+      </c>
+      <c r="C25" t="s">
+        <v>112</v>
+      </c>
+      <c r="D25" t="s">
+        <v>20</v>
+      </c>
+      <c r="E25" t="s">
+        <v>47</v>
+      </c>
+      <c r="F25" t="s">
+        <v>14</v>
+      </c>
+      <c r="G25" t="s">
+        <v>14</v>
+      </c>
+      <c r="I25" t="s">
+        <v>113</v>
+      </c>
+      <c r="J25" t="s">
         <v>114</v>
-      </c>
-[...19 lines deleted...]
-        <v>113</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">