--- v2 (2026-04-28)
+++ v3 (2026-06-30)
@@ -12,469 +12,409 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="116">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="96">
   <si>
     <t>Measure</t>
   </si>
   <si>
     <t>Items</t>
   </si>
   <si>
     <t>Measure name</t>
   </si>
   <si>
     <t>Indicative Implementation Date</t>
   </si>
   <si>
     <t>Definitive Implementation Date</t>
   </si>
   <si>
     <t>TA needs notified</t>
   </si>
   <si>
     <t>Progress reported</t>
   </si>
   <si>
     <t>Donor / Agency</t>
   </si>
   <si>
     <t>TA Description</t>
   </si>
   <si>
     <t>Tags</t>
   </si>
   <si>
-    <t>1.2.1 (a), 1.2.1 (b), 1.2.1 (c), 1.2.2, 1.2.3</t>
-[...1 lines deleted...]
-  <si>
     <t>Information available through internet</t>
   </si>
   <si>
     <t>22 February 2026</t>
   </si>
   <si>
-    <t>8 September 2023</t>
+    <t>08 September 2023</t>
+  </si>
+  <si>
+    <t>No</t>
   </si>
   <si>
     <t>Yes</t>
   </si>
   <si>
     <t>GIZ, TMA, UNCTAD, ITC</t>
   </si>
   <si>
     <t>Support to:
 1.	Review and update information relating to expediting the movement, release, and clearance of goods, including goods in transit available on the websites of Ministries /Agencies involved in the implementation of the Trade Facilitation Agreement (TFA), and to create an effective information management system;
 2.	Harmonize Information Technology (IT) policies of the Ministries/Agencies implementing the TFA and integrate them to the national trade portal;
 3.	Upgrade, secure and maintain the Information Communication Technology (ICT) infrastructure; and
 4.	Create awareness on the information portal and capacity building.</t>
   </si>
   <si>
     <t>Information and communication technologies (ICT), Infrastructure and equipment, Awareness-raising</t>
   </si>
   <si>
-    <t>1.3.1, 1.3.2, 1.3.3, 1.3.4</t>
-[...1 lines deleted...]
-  <si>
     <t>Enquiry points</t>
   </si>
   <si>
     <t>22 February 2023</t>
   </si>
   <si>
     <t>30 September 2027</t>
-  </si>
-[...1 lines deleted...]
-    <t>No</t>
   </si>
   <si>
     <t>Kenya is seeking financial &amp; technical assistance and capacity building support to set up a national enquiry point for the Ministry in charge of Trade since it is the centralized point of enquiry for trade matters.</t>
   </si>
   <si>
     <t>Information and communication technologies (ICT)</t>
   </si>
   <si>
     <t>Procedures for appeal or review</t>
   </si>
   <si>
     <t>30 June 2026</t>
   </si>
   <si>
     <t>Support to:
 1.	Establish a framework to network all border agencies; and 
 2.	Build capacity for Kenya Bureau of Standards (KEBS) and KenTrade to coordinate all border agencies on matters of administrative decisions through Single Window.</t>
   </si>
   <si>
     <t>Legislative and regulatory framework, Institutional procedures</t>
   </si>
   <si>
-    <t>5.1 (a), 5.1 (b), 5.1 (c), 5.1 (d)</t>
-[...1 lines deleted...]
-  <si>
     <t>Notifications for enhanced controls or inspections</t>
   </si>
   <si>
-    <t>TMA, European Union</t>
+    <t>European Union, TMA</t>
   </si>
   <si>
     <t>Support to:
 1.	Develop modern systems of notifying stakeholders about enhanced controls and inspections;
 2.	Equip and establish infrastructure to detect food hazards, including early warning systems; and
 3.	Train staff on import alerts/ rapid alert tests</t>
   </si>
   <si>
     <t>Information and communication technologies (ICT), Infrastructure and equipment, Human resources and training</t>
-  </si>
-[...1 lines deleted...]
-    <t>5.3.1, 5.3.2, 5.3.3</t>
   </si>
   <si>
     <t>Test procedures</t>
   </si>
   <si>
     <t>30 June 2033</t>
   </si>
   <si>
     <t>Support to: 
 1.	Establish, equip, accredit, and network, laboratories;
 2.	Attain mutual recognition of conformity from other Members; and
 3.	Review the legal framework of KEBS, Kenya Plant Health Inspectorate Services (KEPHIS), Directorate of Veterinary Services (DVS), Ministry of Health and other relevant border agencies to align with the relevant provisions of the Trade Facilitation Agreement.</t>
   </si>
   <si>
     <t>Legislative and regulatory framework, Infrastructure and equipment</t>
   </si>
   <si>
-    <t>6.1.1, 6.1.2, 6.1.3, 6.1.4</t>
-[...1 lines deleted...]
-  <si>
     <t>General disciplines on fees and charges</t>
   </si>
   <si>
     <t>22 February 2030</t>
   </si>
   <si>
     <t>TMA</t>
   </si>
   <si>
     <t>Support to:
 1.	Review and simplify the fees and charges levied basing them on criteria corresponding to the cost of the services rendered;
 2.	Develop a mechanism for periodic review of fees and charges for purposes of reducing their numbers and diversity; and
 3.	Draft guidelines on fees and charges to be used by the public sector and also set up a pool of experts to assist border agencies to set up their fees and charges.</t>
   </si>
   <si>
     <t>Information and communication technologies (ICT), Legislative and regulatory framework, Human resources and training</t>
   </si>
   <si>
-    <t>6.2 (i), 6.2 (ii)</t>
-[...1 lines deleted...]
-  <si>
     <t>Specific disciplines on fees and charges</t>
   </si>
   <si>
-    <t>1 August 2025</t>
+    <t>01 August 2025</t>
   </si>
   <si>
     <t>Support to:
 1.	Draft guidelines on specific fees and charges to be used by the customs authority.</t>
   </si>
   <si>
     <t>Legislative and regulatory framework</t>
-  </si>
-[...1 lines deleted...]
-    <t>6.3.1, 6.3.2, 6.3.3, 6.3.4 (a), 6.3.4 (b), 6.3.5, 6.3.6, 6.3.7</t>
   </si>
   <si>
     <t>Penalty Disciplines</t>
   </si>
   <si>
     <t>Support to:
 1.	Establish a mechanism of addressing an error where a person voluntarily discloses to a Kenya Customs administration the circumstances of a breach of customs law, regulations, or procedural requirements prior to the discovery of that breach by custom administration;
 2.	Formulate guidelines and policies which will help the officers distinguish between a mistake and fraudulent conduct before imposing penalties;
 3.	Develop procedure manuals for assessment of mitigations, settlement and collection of civil and administrative penalties; and
 4.	Align domestic law with the relevant provisions of the Trade Facilitation Agreement.</t>
   </si>
   <si>
     <t>Information and communication technologies (ICT), Legislative and regulatory framework</t>
-  </si>
-[...1 lines deleted...]
-    <t>7.1.1, 7.1.2</t>
   </si>
   <si>
     <t>Pre-arrival processing</t>
   </si>
   <si>
     <t>GIZ</t>
   </si>
   <si>
     <t>Support to:
 1.	Upgrade the ICT systems and automate operations of the Customs administration and other relevant agencies;
 2.	Develop and implement an effective risk management system;
 3.	Integrate all border agencies systems to access Kenya Port Authority (KPA) Bay Plan to complement the shipping manifests;
 4.	Integrate Automated System for Customs Data (ASYCUDA) of Uganda, Tanzania Customs Integrated System (TANCIS) of Tanzania, and Integrated Customs Management System (ICMS) systems to facilitate trade;
 5.	Enhance capacity building of border agencies; and
 6.	Train on the Integrated Customs Management Systems and Single Window.</t>
   </si>
   <si>
     <t>Information and communication technologies (ICT), Human resources and training</t>
   </si>
   <si>
-    <t>7.4.1, 7.4.2, 7.4.3, 7.4.4</t>
-[...1 lines deleted...]
-  <si>
     <t>Risk management</t>
   </si>
   <si>
     <t>Support to:
 1.	Formulate a National strategy for undertaking Post-Clearance Audit by all border agencies 
 2.	Train staff of all border agencies on post audit procedures and methods; and
 3.	Sensitize stakeholders on Post Clearance Audit.</t>
   </si>
   <si>
     <t>Legislative and regulatory framework, Human resources and training, Awareness-raising</t>
   </si>
   <si>
-    <t>7.5.1, 7.5.2, 7.5.3, 7.5.4</t>
-[...1 lines deleted...]
-  <si>
     <t>Post-clearance audit</t>
   </si>
   <si>
     <t>WCO</t>
-  </si>
-[...1 lines deleted...]
-    <t>7.6.1, 7.6.2</t>
   </si>
   <si>
     <t>Average release times</t>
   </si>
   <si>
     <t>Support to:
 1.	Develop a National policy document on establishment and publication of average release time;
 2.	Establish a National inter-agencies coordination unit under State Department for Trade (SDT) to implement this measure;
 3.	Design a monitoring system of average release times and ensure their publication;
 4.	Train and assign qualified persons to carry out time release studies; and
 5.	Establish, under SDT, a National unit for publication and timely release studies.</t>
   </si>
   <si>
     <t>Information and communication technologies (ICT), Legislative and regulatory framework, Institutional procedures, Human resources and training</t>
   </si>
   <si>
-    <t>7.7.1, 7.7.2 (a) (i), 7.7.2 (a) (ii), 7.7.2 (a) (iii), 7.7.2 (a) (iv), 7.7.2 (b) (i), 7.7.2 (b) (ii), 7.7.3 (a), 7.7.3 (b), 7.7.3 (c), 7.7.3 (d), 7.7.3 (e), 7.7.3 (f), 7.7.3 (g), 7.7.4, 7.7.5, 7.7.6</t>
-[...1 lines deleted...]
-  <si>
     <t>Authorized operators</t>
   </si>
   <si>
-    <t>WCO, GIZ, Commonwealth</t>
+    <t>WCO, GIZ, Commonwealth Secretariat</t>
   </si>
   <si>
     <t>Support to:
 1.	Develop a National mechanism for coordination and cooperation between Customs and other border agencies;
 2.	Develop rules and procedures on governing National Authorised Economic Operators (AEOs).</t>
-  </si>
-[...1 lines deleted...]
-    <t>7.8.1 (a), 7.8.1 (b), 7.8.1 (c), 7.8.1 (d), 7.8.1 (e), 7.8.1 (f), 7.8.1 (g), 7.8.1 (h), 7.8.2 (a), 7.8.2 (b), 7.8.2 (c), 7.8.2 (d), 7.8.3</t>
   </si>
   <si>
     <t>Expedited shipments</t>
   </si>
   <si>
     <t>Support to:
 1.	Sensitize and create awareness among the stakeholders on TFA and expedited shipments;
 2.	Harmonize regulations and operations of border agencies on clearance of expedited shipment; and
 3.	Conduct time release studies on all agencies on the transit corridor dealing in processing and release of expedited cargo.</t>
   </si>
   <si>
     <t>Information and communication technologies (ICT), Awareness-raising</t>
   </si>
   <si>
-    <t>7.9.1 (a), 7.9.1 (b), 7.9.2, 7.9.3, 7.9.4</t>
-[...1 lines deleted...]
-  <si>
     <t>Perishable goods</t>
   </si>
   <si>
     <t>30 June 2030</t>
   </si>
   <si>
     <t>Support to:
 1.	Develop infrastructure to handle perishable goods at the ports of entry, such as cold rooms and animal holding facilities;
 2.	Harmonize the procedures and operations of all agencies involved in clearing and release of perishable goods, including harmonizing business hours at entry and exit border points;
 3.	Train staff on handling perishable goods.</t>
   </si>
   <si>
     <t>Legislative and regulatory framework, Infrastructure and equipment, Human resources and training</t>
   </si>
   <si>
-    <t>8.1, 8.2 (a), 8.2 (b), 8.2 (c), 8.2 (d), 8.2 (e)</t>
-[...1 lines deleted...]
-  <si>
     <t>Border Agency Cooperation</t>
   </si>
   <si>
-    <t>TMA, WB, AfDB, JICA, European Union</t>
+    <t>European Union, TMA, World Bank, AfDB, JICA</t>
   </si>
   <si>
     <t>Support to:
 1.	Train members of Joint Border Committees on cross-border Cooperation requirements and procedures;
 2.	Establish shared facilities for the remaining border posts as well as harmonising;
 procedures and formalities; and
 3.	Map out and analyse each agency's existing procedures, mandate and operations with a view to designing a new set of joint operations aligned to international standards and best practices;
 4.	Train officers on joint border operations and risk management; and
 5.	Build capacity to establish electronic information exchanges with WTO Members.</t>
   </si>
   <si>
     <t>Information and communication technologies (ICT), Diagnostic and Needs Assessment, Human resources and training</t>
   </si>
   <si>
-    <t>10.1.1 (a), 10.1.1 (b), 10.1.1 (c), 10.1.1 (d)</t>
+    <t>10.1.1</t>
   </si>
   <si>
     <t>Formalities</t>
   </si>
   <si>
     <t>TMA, GIZ</t>
   </si>
   <si>
     <t>Support to:
 1.	Harmonize national procedures at the border points among the Kenya border agencies, with those of the East Africa Community (EAC) partner states, and other bordering countries;
 2.	Train stakeholders on trade documentation tool kit and business process analysis;
 3.	Simplify and standardize trade documents, both manual and electronic, with a view reducing them (where applicable);
 4.	Analyse the existing regulations, procedures and forms with a view to producing simplified trade documents;
 5.	undertake legislative and regulatory review on procedures and documentation requirements; and
 6.	Carry out stakeholders’ sensitisation on the revised procedures.</t>
   </si>
   <si>
     <t>Information and communication technologies (ICT), Legislative and regulatory framework, Diagnostic and Needs Assessment, Human resources and training, Awareness-raising</t>
   </si>
   <si>
-    <t>10.2.1, 10.2.2, 10.2.3</t>
-[...1 lines deleted...]
-  <si>
     <t>Acceptance of copies</t>
   </si>
   <si>
     <t>Support to:
 1.	Develop a legal framework and/or administrative procedures for accepting copies.</t>
   </si>
   <si>
     <t>10.3.1, 10.3.2</t>
   </si>
   <si>
     <t>Use of international standards</t>
   </si>
   <si>
     <t>Support to:
 1.	Create awareness among stakeholders on the various international standards applicable;
 2.	Evaluate the impact of standards on national and regional economy;
 3.	Develop National, Regional and International Standards; and
 4.	Participate in international meetings on development and review of standards.</t>
   </si>
   <si>
     <t>Legislative and regulatory framework, Diagnostic and Needs Assessment, Awareness-raising</t>
   </si>
   <si>
-    <t>10.4.1, 10.4.2, 10.4.3, 10.4.4</t>
-[...1 lines deleted...]
-  <si>
     <t>Single window</t>
   </si>
   <si>
     <t>Support to:
 1.	Upgrade ICT infrastructure for the Single Window;
 2.	Develop legal framework to link all border agencies to the Single Window platform;
 3.	Develop and integrate ICT platforms for various border agencies; and
 4.	Develop a mechanism for information sharing among border agencies.</t>
   </si>
   <si>
     <t>Information and communication technologies (ICT), Infrastructure and equipment, Institutional procedures</t>
   </si>
   <si>
-    <t>10.8.1, 10.8.2</t>
-[...1 lines deleted...]
-  <si>
     <t>Rejected Goods</t>
   </si>
   <si>
     <t>Support to:
 1.	Install modern incinerators and other disposal facilities; and
 2.	Review policy and/or legal framework on rejected goods to ensure conformity with the relevant TFA provisions.</t>
-  </si>
-[...1 lines deleted...]
-    <t>11.1 (a), 11.1 (b), 11.2, 11.3, 11.4, 11.5, 11.6 (a), 11.6 (b), 11.7, 11.8, 11.9, 11.10, 11.11, 11.12, 11.13, 11.14, 11.15, 11.16 (a), 11.16 (b), 11.16 (c), 11.17</t>
   </si>
   <si>
     <t>Transit</t>
   </si>
   <si>
     <t>Support to:
 1.	Enhance the legal framework supporting implementation of Cargo tracking;
 2.	Improve the infrastructure along the transit corridor;
 3.	Simplify formalities, documentation procedures and Customs controls on cargo in transit; and
 4.	Harmonize the EAC Electronic Cargo tracking system.</t>
   </si>
   <si>
     <t>Information and communication technologies (ICT), Legislative and regulatory framework, Infrastructure and equipment</t>
   </si>
   <si>
-    <t>12.1.1, 12.1.2, 12.2.1, 12.2.2, 12.5.1 (a), 12.5.1 (b), 12.5.1 (c), 12.5.1 (d), 12.5.1 (e), 12.5.1 (f), 12.5.2, 12.5.3, 12.6.1 (a), 12.6.1 (b), 12.6.1 (c), 12.6.1 (d), 12.6.1 (e), 12.6.2, 12.7.1 (a), 12.7.1 (b), 12.7.1 (c), 12.7.1 (d), 12.7.1 (e), 12.7.2, 12.8, 12.9.1, 12.9.2, 12.10 (a), 12.10 (b), 12.10 (c), 12.10 (d), 12.10 (e), 12.10 (f), 12.10 (g), 12.10 (h), 12.11.1 (a), 12.11.1 (b), 12.11.1 (c), 12.11.2</t>
+    <t>12.1, 12.2, 12.4, 12.5, 12.6, 12.7, 12.8, 12.9, 12.10, 12.11</t>
   </si>
   <si>
     <t>Customs cooperation</t>
   </si>
   <si>
     <t>Support to: 
 1.	Capacity build Kenya’s customs administration on matters of cooperation with other customs authorities;
 2.	Review EAC customs law to ensure compliance with provisions of this Article.</t>
   </si>
   <si>
     <t>Legislative and regulatory framework, Human resources and training</t>
-  </si>
-[...1 lines deleted...]
-    <t>12.4.1 (a), 12.4.1 (b), 12.4.1 (c), 12.4.1 (d), 12.4.1 (e), 12.4.1 (f), 12.4.2</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -778,826 +718,797 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J25"/>
+  <dimension ref="A1:J24"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2">
         <v>1.2</v>
       </c>
-      <c r="B2" t="s">
+      <c r="B2">
+        <v>1.2</v>
+      </c>
+      <c r="C2" t="s">
         <v>10</v>
       </c>
-      <c r="C2" t="s">
+      <c r="D2" t="s">
         <v>11</v>
       </c>
-      <c r="D2" t="s">
+      <c r="E2" t="s">
         <v>12</v>
       </c>
-      <c r="E2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F2" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G2" t="s">
         <v>14</v>
       </c>
       <c r="H2" t="s">
         <v>15</v>
       </c>
       <c r="I2" t="s">
         <v>16</v>
       </c>
       <c r="J2" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3">
         <v>1.3</v>
       </c>
-      <c r="B3" t="s">
+      <c r="B3">
+        <v>1.3</v>
+      </c>
+      <c r="C3" t="s">
         <v>18</v>
       </c>
-      <c r="C3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D3" t="s">
+        <v>19</v>
+      </c>
+      <c r="E3" t="s">
         <v>20</v>
       </c>
-      <c r="E3" t="s">
+      <c r="F3" t="s">
+        <v>13</v>
+      </c>
+      <c r="G3" t="s">
+        <v>13</v>
+      </c>
+      <c r="I3" t="s">
         <v>21</v>
       </c>
-      <c r="F3" t="s">
-[...2 lines deleted...]
-      <c r="G3" t="s">
+      <c r="J3" t="s">
         <v>22</v>
-      </c>
-[...4 lines deleted...]
-        <v>24</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4">
         <v>4</v>
       </c>
       <c r="B4">
         <v>4.6</v>
       </c>
       <c r="C4" t="s">
+        <v>23</v>
+      </c>
+      <c r="D4" t="s">
+        <v>19</v>
+      </c>
+      <c r="E4" t="s">
+        <v>24</v>
+      </c>
+      <c r="F4" t="s">
+        <v>13</v>
+      </c>
+      <c r="G4" t="s">
+        <v>14</v>
+      </c>
+      <c r="I4" t="s">
         <v>25</v>
       </c>
-      <c r="D4" t="s">
-[...2 lines deleted...]
-      <c r="E4" t="s">
+      <c r="J4" t="s">
         <v>26</v>
-      </c>
-[...10 lines deleted...]
-        <v>28</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="A5">
         <v>5.1</v>
       </c>
-      <c r="B5" t="s">
+      <c r="B5">
+        <v>5.1</v>
+      </c>
+      <c r="C5" t="s">
+        <v>27</v>
+      </c>
+      <c r="D5" t="s">
+        <v>19</v>
+      </c>
+      <c r="E5" t="s">
+        <v>24</v>
+      </c>
+      <c r="F5" t="s">
+        <v>13</v>
+      </c>
+      <c r="G5" t="s">
+        <v>14</v>
+      </c>
+      <c r="H5" t="s">
+        <v>28</v>
+      </c>
+      <c r="I5" t="s">
         <v>29</v>
       </c>
-      <c r="C5" t="s">
+      <c r="J5" t="s">
         <v>30</v>
-      </c>
-[...19 lines deleted...]
-        <v>33</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6">
         <v>5.3</v>
       </c>
-      <c r="B6" t="s">
+      <c r="B6">
+        <v>5.3</v>
+      </c>
+      <c r="C6" t="s">
+        <v>31</v>
+      </c>
+      <c r="D6" t="s">
+        <v>19</v>
+      </c>
+      <c r="E6" t="s">
+        <v>32</v>
+      </c>
+      <c r="F6" t="s">
+        <v>13</v>
+      </c>
+      <c r="G6" t="s">
+        <v>14</v>
+      </c>
+      <c r="H6" t="s">
+        <v>28</v>
+      </c>
+      <c r="I6" t="s">
+        <v>33</v>
+      </c>
+      <c r="J6" t="s">
         <v>34</v>
-      </c>
-[...22 lines deleted...]
-        <v>38</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7">
         <v>6.1</v>
       </c>
-      <c r="B7" t="s">
+      <c r="B7">
+        <v>6.1</v>
+      </c>
+      <c r="C7" t="s">
+        <v>35</v>
+      </c>
+      <c r="D7" t="s">
+        <v>36</v>
+      </c>
+      <c r="E7" t="s">
+        <v>32</v>
+      </c>
+      <c r="F7" t="s">
+        <v>13</v>
+      </c>
+      <c r="G7" t="s">
+        <v>14</v>
+      </c>
+      <c r="H7" t="s">
+        <v>37</v>
+      </c>
+      <c r="I7" t="s">
+        <v>38</v>
+      </c>
+      <c r="J7" t="s">
         <v>39</v>
-      </c>
-[...22 lines deleted...]
-        <v>44</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="A8">
         <v>6.2</v>
       </c>
-      <c r="B8" t="s">
-        <v>45</v>
+      <c r="B8">
+        <v>6.2</v>
       </c>
       <c r="C8" t="s">
-        <v>46</v>
+        <v>40</v>
       </c>
       <c r="D8" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="E8" t="s">
-        <v>47</v>
+        <v>41</v>
       </c>
       <c r="F8" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G8" t="s">
         <v>14</v>
       </c>
       <c r="H8" t="s">
+        <v>37</v>
+      </c>
+      <c r="I8" t="s">
         <v>42</v>
       </c>
-      <c r="I8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J8" t="s">
-        <v>49</v>
+        <v>43</v>
       </c>
     </row>
     <row r="9" spans="1:10">
       <c r="A9">
         <v>6.3</v>
       </c>
-      <c r="B9" t="s">
-        <v>50</v>
+      <c r="B9">
+        <v>6.3</v>
       </c>
       <c r="C9" t="s">
-        <v>51</v>
+        <v>44</v>
       </c>
       <c r="D9" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="E9" t="s">
-        <v>47</v>
+        <v>41</v>
       </c>
       <c r="F9" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G9" t="s">
         <v>14</v>
       </c>
       <c r="I9" t="s">
-        <v>52</v>
+        <v>45</v>
       </c>
       <c r="J9" t="s">
-        <v>53</v>
+        <v>46</v>
       </c>
     </row>
     <row r="10" spans="1:10">
       <c r="A10">
         <v>7.1</v>
       </c>
-      <c r="B10" t="s">
-        <v>54</v>
+      <c r="B10">
+        <v>7.1</v>
       </c>
       <c r="C10" t="s">
-        <v>55</v>
+        <v>47</v>
       </c>
       <c r="D10" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="E10" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="F10" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G10" t="s">
         <v>14</v>
       </c>
       <c r="H10" t="s">
-        <v>56</v>
+        <v>48</v>
       </c>
       <c r="I10" t="s">
-        <v>57</v>
+        <v>49</v>
       </c>
       <c r="J10" t="s">
-        <v>58</v>
+        <v>50</v>
       </c>
     </row>
     <row r="11" spans="1:10">
       <c r="A11">
         <v>7.4</v>
       </c>
-      <c r="B11" t="s">
-        <v>59</v>
+      <c r="B11">
+        <v>7.4</v>
       </c>
       <c r="C11" t="s">
-        <v>60</v>
+        <v>51</v>
       </c>
       <c r="D11" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="E11" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="F11" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G11" t="s">
         <v>14</v>
       </c>
       <c r="H11" t="s">
-        <v>56</v>
+        <v>48</v>
       </c>
       <c r="I11" t="s">
-        <v>61</v>
+        <v>52</v>
       </c>
       <c r="J11" t="s">
-        <v>62</v>
+        <v>53</v>
       </c>
     </row>
     <row r="12" spans="1:10">
       <c r="A12">
         <v>7.5</v>
       </c>
-      <c r="B12" t="s">
-        <v>63</v>
+      <c r="B12">
+        <v>7.5</v>
       </c>
       <c r="C12" t="s">
-        <v>64</v>
+        <v>54</v>
       </c>
       <c r="D12" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="E12" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="F12" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G12" t="s">
         <v>14</v>
       </c>
       <c r="H12" t="s">
-        <v>65</v>
+        <v>55</v>
       </c>
       <c r="I12" t="s">
-        <v>61</v>
+        <v>52</v>
       </c>
       <c r="J12" t="s">
-        <v>62</v>
+        <v>53</v>
       </c>
     </row>
     <row r="13" spans="1:10">
       <c r="A13">
         <v>7.6</v>
       </c>
-      <c r="B13" t="s">
-        <v>66</v>
+      <c r="B13">
+        <v>7.6</v>
       </c>
       <c r="C13" t="s">
-        <v>67</v>
+        <v>56</v>
       </c>
       <c r="D13" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="E13" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="F13" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G13" t="s">
         <v>14</v>
       </c>
       <c r="I13" t="s">
-        <v>68</v>
+        <v>57</v>
       </c>
       <c r="J13" t="s">
-        <v>69</v>
+        <v>58</v>
       </c>
     </row>
     <row r="14" spans="1:10">
       <c r="A14">
         <v>7.7</v>
       </c>
-      <c r="B14" t="s">
-        <v>70</v>
+      <c r="B14">
+        <v>7.7</v>
       </c>
       <c r="C14" t="s">
-        <v>71</v>
+        <v>59</v>
       </c>
       <c r="D14" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="E14" t="s">
+        <v>24</v>
+      </c>
+      <c r="F14" t="s">
+        <v>13</v>
+      </c>
+      <c r="G14" t="s">
+        <v>14</v>
+      </c>
+      <c r="H14" t="s">
+        <v>60</v>
+      </c>
+      <c r="I14" t="s">
+        <v>61</v>
+      </c>
+      <c r="J14" t="s">
         <v>26</v>
-      </c>
-[...13 lines deleted...]
-        <v>28</v>
       </c>
     </row>
     <row r="15" spans="1:10">
       <c r="A15">
         <v>7.8</v>
       </c>
-      <c r="B15" t="s">
-        <v>74</v>
+      <c r="B15">
+        <v>7.8</v>
       </c>
       <c r="C15" t="s">
-        <v>75</v>
+        <v>62</v>
       </c>
       <c r="D15" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="E15" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="F15" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G15" t="s">
         <v>14</v>
       </c>
       <c r="I15" t="s">
-        <v>76</v>
+        <v>63</v>
       </c>
       <c r="J15" t="s">
-        <v>77</v>
+        <v>64</v>
       </c>
     </row>
     <row r="16" spans="1:10">
       <c r="A16">
         <v>7.9</v>
       </c>
-      <c r="B16" t="s">
-        <v>78</v>
+      <c r="B16">
+        <v>7.9</v>
       </c>
       <c r="C16" t="s">
-        <v>79</v>
+        <v>65</v>
       </c>
       <c r="D16" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="E16" t="s">
-        <v>80</v>
+        <v>66</v>
       </c>
       <c r="F16" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G16" t="s">
         <v>14</v>
       </c>
       <c r="I16" t="s">
-        <v>81</v>
+        <v>67</v>
       </c>
       <c r="J16" t="s">
-        <v>82</v>
+        <v>68</v>
       </c>
     </row>
     <row r="17" spans="1:10">
       <c r="A17">
         <v>8</v>
       </c>
-      <c r="B17" t="s">
-        <v>83</v>
+      <c r="B17">
+        <v>8</v>
       </c>
       <c r="C17" t="s">
-        <v>84</v>
+        <v>69</v>
       </c>
       <c r="D17" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="E17" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="F17" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G17" t="s">
         <v>14</v>
       </c>
       <c r="H17" t="s">
-        <v>85</v>
+        <v>70</v>
       </c>
       <c r="I17" t="s">
-        <v>86</v>
+        <v>71</v>
       </c>
       <c r="J17" t="s">
-        <v>87</v>
+        <v>72</v>
       </c>
     </row>
     <row r="18" spans="1:10">
       <c r="A18">
         <v>10.1</v>
       </c>
       <c r="B18" t="s">
-        <v>88</v>
+        <v>73</v>
       </c>
       <c r="C18" t="s">
-        <v>89</v>
+        <v>74</v>
       </c>
       <c r="D18" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="E18" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="F18" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G18" t="s">
         <v>14</v>
       </c>
       <c r="H18" t="s">
-        <v>90</v>
+        <v>75</v>
       </c>
       <c r="I18" t="s">
-        <v>91</v>
+        <v>76</v>
       </c>
       <c r="J18" t="s">
-        <v>92</v>
+        <v>77</v>
       </c>
     </row>
     <row r="19" spans="1:10">
       <c r="A19">
         <v>10.2</v>
       </c>
-      <c r="B19" t="s">
-        <v>93</v>
+      <c r="B19">
+        <v>10.2</v>
       </c>
       <c r="C19" t="s">
-        <v>94</v>
+        <v>78</v>
       </c>
       <c r="D19" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="E19" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="F19" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G19" t="s">
         <v>14</v>
       </c>
       <c r="I19" t="s">
-        <v>95</v>
+        <v>79</v>
       </c>
       <c r="J19" t="s">
-        <v>49</v>
+        <v>43</v>
       </c>
     </row>
     <row r="20" spans="1:10">
       <c r="A20">
         <v>10.3</v>
       </c>
       <c r="B20" t="s">
-        <v>96</v>
+        <v>80</v>
       </c>
       <c r="C20" t="s">
-        <v>97</v>
+        <v>81</v>
       </c>
       <c r="D20" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="E20" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="F20" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G20" t="s">
         <v>14</v>
       </c>
       <c r="H20" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="I20" t="s">
-        <v>98</v>
+        <v>82</v>
       </c>
       <c r="J20" t="s">
-        <v>99</v>
+        <v>83</v>
       </c>
     </row>
     <row r="21" spans="1:10">
       <c r="A21">
         <v>10.4</v>
       </c>
-      <c r="B21" t="s">
-        <v>100</v>
+      <c r="B21">
+        <v>10.4</v>
       </c>
       <c r="C21" t="s">
-        <v>101</v>
+        <v>84</v>
       </c>
       <c r="D21" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="E21" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="F21" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G21" t="s">
         <v>14</v>
       </c>
       <c r="H21" t="s">
-        <v>90</v>
+        <v>75</v>
       </c>
       <c r="I21" t="s">
-        <v>102</v>
+        <v>85</v>
       </c>
       <c r="J21" t="s">
-        <v>103</v>
+        <v>86</v>
       </c>
     </row>
     <row r="22" spans="1:10">
       <c r="A22">
         <v>10.8</v>
       </c>
-      <c r="B22" t="s">
-        <v>104</v>
+      <c r="B22">
+        <v>10.8</v>
       </c>
       <c r="C22" t="s">
-        <v>105</v>
+        <v>87</v>
       </c>
       <c r="D22" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="E22" t="s">
-        <v>36</v>
+        <v>32</v>
       </c>
       <c r="F22" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G22" t="s">
         <v>14</v>
       </c>
       <c r="I22" t="s">
-        <v>106</v>
+        <v>88</v>
       </c>
       <c r="J22" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
     </row>
     <row r="23" spans="1:10">
       <c r="A23">
         <v>11</v>
       </c>
-      <c r="B23" t="s">
-        <v>107</v>
+      <c r="B23">
+        <v>11</v>
       </c>
       <c r="C23" t="s">
-        <v>108</v>
+        <v>89</v>
       </c>
       <c r="D23" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="E23" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="F23" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G23" t="s">
         <v>14</v>
       </c>
       <c r="H23" t="s">
-        <v>42</v>
+        <v>37</v>
       </c>
       <c r="I23" t="s">
-        <v>109</v>
+        <v>90</v>
       </c>
       <c r="J23" t="s">
-        <v>110</v>
+        <v>91</v>
       </c>
     </row>
     <row r="24" spans="1:10">
       <c r="A24">
         <v>12</v>
       </c>
       <c r="B24" t="s">
-        <v>111</v>
+        <v>92</v>
       </c>
       <c r="C24" t="s">
-        <v>112</v>
+        <v>93</v>
       </c>
       <c r="D24" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="E24" t="s">
-        <v>47</v>
+        <v>41</v>
       </c>
       <c r="F24" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G24" t="s">
         <v>14</v>
       </c>
       <c r="I24" t="s">
-        <v>113</v>
+        <v>94</v>
       </c>
       <c r="J24" t="s">
-        <v>114</v>
-[...28 lines deleted...]
-        <v>114</v>
+        <v>95</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">