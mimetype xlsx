--- v1 (2026-06-30)
+++ v2 (2026-10-12)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="29">
   <si>
     <t>Measure</t>
   </si>
   <si>
     <t>Items</t>
   </si>
   <si>
     <t>Measure name</t>
   </si>
   <si>
@@ -106,51 +106,51 @@
   </si>
   <si>
     <t>World Bank</t>
   </si>
   <si>
     <t>International TA for the Department of Agriculture to review its procedural formalities and documentation requirements for expediting clearance process, particularly for perishable goods. Customs Department needs project support, to improve ASYCUDA procedure to enable centralized processing of declarations and for developing a Service Charter, with mechanism for regular monitoring and performance evaluation by its internal Audit. Assistance is also required by the Department of Import &amp; Export for rolling out its e-CO (Electronic Certificate of Origin) facility to provinces and upgrading its trade data collection &amp; dissemination system. Support also needed for capacity building of government personnel engaged in these tasks.</t>
   </si>
   <si>
     <t>Information and communication technologies (ICT), Human resources and training</t>
   </si>
   <si>
     <t>Rejected Goods</t>
   </si>
   <si>
     <t>ADB</t>
   </si>
   <si>
     <t>Lao PDR required support on the following activities:
 a)	Revision of laws and procedures of non-Customs agencies for complying with the TFA provisions;
 b)	Capacity building of the staff of these agencies for implementing above changes.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
@@ -444,51 +444,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J5"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
@@ -620,59 +620,50 @@
         <v>11</v>
       </c>
       <c r="E5" t="s">
         <v>12</v>
       </c>
       <c r="F5" t="s">
         <v>13</v>
       </c>
       <c r="G5" t="s">
         <v>14</v>
       </c>
       <c r="H5" t="s">
         <v>27</v>
       </c>
       <c r="I5" t="s">
         <v>28</v>
       </c>
       <c r="J5" t="s">
         <v>17</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Worksheet</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>