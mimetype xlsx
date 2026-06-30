--- v0 (2025-10-19)
+++ v1 (2026-06-30)
@@ -12,137 +12,128 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="32">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="29">
   <si>
     <t>Measure</t>
   </si>
   <si>
     <t>Items</t>
   </si>
   <si>
     <t>Measure name</t>
   </si>
   <si>
     <t>Indicative Implementation Date</t>
   </si>
   <si>
     <t>Definitive Implementation Date</t>
   </si>
   <si>
     <t>TA needs notified</t>
   </si>
   <si>
     <t>Progress reported</t>
   </si>
   <si>
     <t>Donor / Agency</t>
   </si>
   <si>
     <t>TA Description</t>
   </si>
   <si>
     <t>Tags</t>
   </si>
   <si>
-    <t>7.4.1, 7.4.2, 7.4.3, 7.4.4</t>
-[...1 lines deleted...]
-  <si>
     <t>Risk management</t>
   </si>
   <si>
     <t>31 December 2022</t>
   </si>
   <si>
     <t>31 December 2025</t>
   </si>
   <si>
+    <t>No</t>
+  </si>
+  <si>
     <t>Yes</t>
   </si>
   <si>
-    <t>WB, WB, JICA, WB, JICA</t>
+    <t>World Bank, JICA</t>
   </si>
   <si>
     <t>International TA for Customs, Food &amp; Drugs and plant quarantine departments to help in building an integrated risk management framework in collaboration with other border agencies and in developing composite risk profiles using their inputs in the customs selectivity module. The TA will also help those agencies in establishing their respective risk management units and organizing training workshops for their capacity building.</t>
   </si>
   <si>
     <t>Legislative and regulatory framework, Human resources and training</t>
   </si>
   <si>
-    <t>7.7.1, 7.7.2 (a) (i), 7.7.2 (a) (ii), 7.7.2 (a) (iii), 7.7.2 (a) (iv), 7.7.2 (b) (i), 7.7.2 (b) (ii), 7.7.3 (a), 7.7.3 (b), 7.7.3 (c), 7.7.3 (d), 7.7.3 (e), 7.7.3 (f), 7.7.3 (g), 7.7.4, 7.7.5, 7.7.6</t>
-[...1 lines deleted...]
-  <si>
     <t>Authorized operators</t>
   </si>
   <si>
-    <t>WB, IFC, WCO, WB, IFC, WCO, WB, JICA</t>
-[...1 lines deleted...]
-  <si>
     <t>International TA for Customs to help in the capacity building of its officials, especially to organize a field visit of select number of officials to a country with developed scheme of Authorized Economic Operators (AEO) and Mutual Recognition Agreements (MRA) collaborations, such as South Korea, Thailand, New Zealand or India.</t>
   </si>
   <si>
     <t>Human resources and training</t>
   </si>
   <si>
-    <t>10.1.1 (a), 10.1.1 (b), 10.1.1 (c), 10.1.1 (d)</t>
+    <t>10.1.1</t>
   </si>
   <si>
     <t>Formalities</t>
   </si>
   <si>
-    <t>WB, WB, WB</t>
+    <t>World Bank</t>
   </si>
   <si>
     <t>International TA for the Department of Agriculture to review its procedural formalities and documentation requirements for expediting clearance process, particularly for perishable goods. Customs Department needs project support, to improve ASYCUDA procedure to enable centralized processing of declarations and for developing a Service Charter, with mechanism for regular monitoring and performance evaluation by its internal Audit. Assistance is also required by the Department of Import &amp; Export for rolling out its e-CO (Electronic Certificate of Origin) facility to provinces and upgrading its trade data collection &amp; dissemination system. Support also needed for capacity building of government personnel engaged in these tasks.</t>
   </si>
   <si>
     <t>Information and communication technologies (ICT), Human resources and training</t>
-  </si>
-[...1 lines deleted...]
-    <t>10.8.1, 10.8.2</t>
   </si>
   <si>
     <t>Rejected Goods</t>
   </si>
   <si>
     <t>ADB</t>
   </si>
   <si>
     <t>Lao PDR required support on the following activities:
 a)	Revision of laws and procedures of non-Customs agencies for complying with the TFA provisions;
 b)	Capacity building of the staff of these agencies for implementing above changes.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
@@ -501,169 +492,169 @@
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2">
         <v>7.4</v>
       </c>
-      <c r="B2" t="s">
+      <c r="B2">
+        <v>7.4</v>
+      </c>
+      <c r="C2" t="s">
         <v>10</v>
       </c>
-      <c r="C2" t="s">
+      <c r="D2" t="s">
         <v>11</v>
       </c>
-      <c r="D2" t="s">
+      <c r="E2" t="s">
         <v>12</v>
       </c>
-      <c r="E2" t="s">
+      <c r="F2" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>14</v>
       </c>
       <c r="G2" t="s">
         <v>14</v>
       </c>
       <c r="H2" t="s">
         <v>15</v>
       </c>
       <c r="I2" t="s">
         <v>16</v>
       </c>
       <c r="J2" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3">
         <v>7.7</v>
       </c>
-      <c r="B3" t="s">
+      <c r="B3">
+        <v>7.7</v>
+      </c>
+      <c r="C3" t="s">
         <v>18</v>
       </c>
-      <c r="C3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E3" t="s">
         <v>12</v>
       </c>
-      <c r="E3" t="s">
+      <c r="F3" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>14</v>
       </c>
       <c r="G3" t="s">
         <v>14</v>
       </c>
       <c r="H3" t="s">
+        <v>15</v>
+      </c>
+      <c r="I3" t="s">
+        <v>19</v>
+      </c>
+      <c r="J3" t="s">
         <v>20</v>
-      </c>
-[...4 lines deleted...]
-        <v>22</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4">
         <v>10.1</v>
       </c>
       <c r="B4" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="C4" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="D4" t="s">
+        <v>11</v>
+      </c>
+      <c r="E4" t="s">
         <v>12</v>
       </c>
-      <c r="E4" t="s">
+      <c r="F4" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>14</v>
       </c>
       <c r="G4" t="s">
         <v>14</v>
       </c>
       <c r="H4" t="s">
+        <v>23</v>
+      </c>
+      <c r="I4" t="s">
+        <v>24</v>
+      </c>
+      <c r="J4" t="s">
         <v>25</v>
-      </c>
-[...4 lines deleted...]
-        <v>27</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="A5">
         <v>10.8</v>
       </c>
-      <c r="B5" t="s">
-        <v>28</v>
+      <c r="B5">
+        <v>10.8</v>
       </c>
       <c r="C5" t="s">
-        <v>29</v>
+        <v>26</v>
       </c>
       <c r="D5" t="s">
+        <v>11</v>
+      </c>
+      <c r="E5" t="s">
         <v>12</v>
       </c>
-      <c r="E5" t="s">
+      <c r="F5" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>14</v>
       </c>
       <c r="G5" t="s">
         <v>14</v>
       </c>
       <c r="H5" t="s">
-        <v>30</v>
+        <v>27</v>
       </c>
       <c r="I5" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="J5" t="s">
         <v>17</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>