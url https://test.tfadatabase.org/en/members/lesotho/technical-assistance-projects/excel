--- v1 (2025-12-30)
+++ v2 (2026-06-30)
@@ -12,380 +12,329 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="97">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="80">
   <si>
     <t>Measure</t>
   </si>
   <si>
     <t>Items</t>
   </si>
   <si>
     <t>Measure name</t>
   </si>
   <si>
     <t>Indicative Implementation Date</t>
   </si>
   <si>
     <t>Definitive Implementation Date</t>
   </si>
   <si>
     <t>TA needs notified</t>
   </si>
   <si>
     <t>Progress reported</t>
   </si>
   <si>
     <t>Donor / Agency</t>
   </si>
   <si>
     <t>TA Description</t>
   </si>
   <si>
     <t>Tags</t>
   </si>
   <si>
-    <t>1.2.1 (a), 1.2.1 (b), 1.2.1 (c), 1.2.2, 1.2.3</t>
-[...1 lines deleted...]
-  <si>
     <t>Information available through internet</t>
   </si>
   <si>
     <t>31 December 2019</t>
   </si>
   <si>
     <t>31 December 2028</t>
   </si>
   <si>
+    <t>No</t>
+  </si>
+  <si>
     <t>Yes</t>
   </si>
   <si>
-    <t>WB</t>
+    <t>World Bank</t>
   </si>
   <si>
     <t>•	Support with the software for upgrade of Lesotho Trade Portal (LTP) that can publish the current trade regulations including but not limited to administrative procedures, agencies to visit, results or outcomes, forms, requirements, licenses, permits, penalties applicable in case of breach, applicable fees, duration of each procedure and laws that justify the procedure and its contents in a step by step manner.
 •	Technical assistance to build a user-friendly interface with clear import and export procedures for each product.
 •	Awareness (education and communications) campaigns to promote the use of LTP.
 •	Capacity building to ensure maintenance and extension of the LTP.
 •	Service Level Agreements which outline procedure for review and provision of the updates by Agencies.</t>
   </si>
   <si>
     <t>Information and communication technologies (ICT), Legislative and regulatory framework, Human resources and training, Awareness-raising</t>
   </si>
   <si>
-    <t>1.3.1, 1.3.2, 1.3.3, 1.3.4</t>
-[...1 lines deleted...]
-  <si>
     <t>Enquiry points</t>
   </si>
   <si>
     <t>31 December 2021</t>
   </si>
   <si>
     <t>•	Expand enquiry points beyond MTI, MAFS and LRA to other agencies.
 •	Strengthen SPS Committee by developing the ToRs and training.
 •	Capacity building on operating and maintaining enquiry points.
 •	Coordination and monitoring (in an electronic format) of the services for all enquiry points.</t>
   </si>
   <si>
     <t>Information and communication technologies (ICT), Human resources and training</t>
   </si>
   <si>
-    <t>4.1 (a), 4.1 (b), 4.2, 4.3, 4.4 (a), 4.4 (b), 4.4 end paragraph, 4.5, 4.6</t>
-[...1 lines deleted...]
-  <si>
     <t>Procedures for appeal or review</t>
   </si>
   <si>
     <t>31 December 2023</t>
   </si>
   <si>
     <t>31 December 2025</t>
   </si>
   <si>
     <t>•	Support to review draft legislation.
 •	Operationalize LRA's Tribunal Body including its capacity building.
 •	Capacity building on implementing appeal procedures.</t>
   </si>
   <si>
     <t>Legislative and regulatory framework, Human resources and training</t>
-  </si>
-[...1 lines deleted...]
-    <t>5.3.1, 5.3.2, 5.3.3</t>
   </si>
   <si>
     <t>Test procedures</t>
   </si>
   <si>
     <t>31 December 2035</t>
   </si>
   <si>
     <t>IAEA, FAO</t>
   </si>
   <si>
     <t>•	Support to develop testing parameters and accreditation for veterinary laboratories.
 •	ICT infrastructure and technology (networking, automation, high-speed internet).
 •	Procurement of testing equipment
 •	Testing kits and other relevant laboratory equipment/materials.
 •	Support for accreditation of national laboratories.
 •	Development of the national Quality, Standards, accreditation and certification.
 •	Development of an electronic interface between the accredited laboratories.
 •	Capacity Building of staff operating laboratories.</t>
   </si>
   <si>
     <t>Information and communication technologies (ICT), Legislative and regulatory framework, Infrastructure and equipment, Human resources and training</t>
   </si>
   <si>
-    <t>7.1.1, 7.1.2</t>
-[...1 lines deleted...]
-  <si>
     <t>Pre-arrival processing</t>
   </si>
   <si>
     <t>31 December 2027</t>
   </si>
   <si>
     <t>•	Support to review draft legislation including harmonization with legal framework of all relevant institutions.
 •	Stakeholder consultations through workshops and seminars.
 •	Capacity building to implement the law.
 •	Development of communication and change management strategy.</t>
   </si>
   <si>
     <t>Information and communication technologies (ICT), Legislative and regulatory framework, Human resources and training</t>
   </si>
   <si>
-    <t>7.3.1, 7.3.2 (a), 7.3.2 (b), 7.3.3, 7.3.4, 7.3.5, 7.3.6</t>
-[...1 lines deleted...]
-  <si>
     <t>Separation of release</t>
   </si>
   <si>
     <t>•	Support for review and drafting of legislative amendments.
 •	Stakeholder consultations through workshops and seminars.</t>
-  </si>
-[...1 lines deleted...]
-    <t>7.4.1, 7.4.2, 7.4.3, 7.4.4</t>
   </si>
   <si>
     <t>Risk management</t>
   </si>
   <si>
     <t>28 December 2028</t>
   </si>
   <si>
     <t>•	Develop multi-agency risk management framework.
 •	Support on the design and establishment of a risk management system.
 •	ICT Infrastructure and technology for an automated risk management system.
 •	Capacity building for sustainable operations of multi-agency risk management framework.</t>
   </si>
   <si>
-    <t>7.5.1, 7.5.2, 7.5.3, 7.5.4</t>
-[...1 lines deleted...]
-  <si>
     <t>Post-clearance audit</t>
   </si>
   <si>
     <t>•	Support to review draft legislation including harmonization with legal framework of all relevant institutions.
 •	Capacity building in post clearance audit in all relevant agencies.</t>
   </si>
   <si>
-    <t>7.6.1, 7.6.2</t>
-[...1 lines deleted...]
-  <si>
     <t>Average release times</t>
   </si>
   <si>
     <t>31 December 2026</t>
   </si>
   <si>
-    <t>WB, UNCTAD</t>
+    <t>World Bank, UNCTAD</t>
   </si>
   <si>
     <t>•	Capacity building on designing, planning and implementing Time Release Study for all relevant agencies.
 •	Stakeholder engagement to disseminate the results of the study.</t>
   </si>
   <si>
     <t>Legislative and regulatory framework, Human resources and training, Awareness-raising</t>
-  </si>
-[...1 lines deleted...]
-    <t>7.7.1, 7.7.2 (a) (i), 7.7.2 (a) (ii), 7.7.2 (a) (iii), 7.7.2 (a) (iv), 7.7.2 (b) (i), 7.7.2 (b) (ii), 7.7.3 (a), 7.7.3 (b), 7.7.3 (c), 7.7.3 (d), 7.7.3 (e), 7.7.3 (f), 7.7.3 (g), 7.7.4, 7.7.5, 7.7.6</t>
   </si>
   <si>
     <t>Authorized operators</t>
   </si>
   <si>
     <t>SADC TRF, IMF, AFRITAC</t>
   </si>
   <si>
     <t>•	Capacity building on design, implementation and review of authorized trader scheme.
 •	Support for development of the multi-agency framework for the Authorized Operators.
 •	Stakeholder Awareness campaigns.</t>
   </si>
   <si>
     <t>Legislative and regulatory framework, Institutional procedures, Human resources and training, Awareness-raising</t>
   </si>
   <si>
-    <t>7.8.1 (a), 7.8.1 (b), 7.8.1 (c), 7.8.1 (d), 7.8.1 (e), 7.8.1 (f), 7.8.1 (g), 7.8.1 (h), 7.8.2 (a), 7.8.2 (b), 7.8.2 (c), 7.8.2 (d), 7.8.3</t>
-[...1 lines deleted...]
-  <si>
     <t>Expedited shipments</t>
   </si>
   <si>
     <t>WCO</t>
   </si>
   <si>
     <t>•	Support on developing procedures/policies to ensure rapid release of expedited goods.
 •	Support on requisite infrastructure.</t>
   </si>
   <si>
     <t>Legislative and regulatory framework, Infrastructure and equipment</t>
-  </si>
-[...1 lines deleted...]
-    <t>7.9.1 (a), 7.9.1 (b), 7.9.2, 7.9.3, 7.9.4</t>
   </si>
   <si>
     <t>Perishable goods</t>
   </si>
   <si>
     <t>•	Support to review draft legislation including harmonization with legal framework of all relevant institutions.
 •	Infrastructure support for storage facilities.
 •	Stakeholder consultations.</t>
-  </si>
-[...1 lines deleted...]
-    <t>8.1, 8.2 (a), 8.2 (b), 8.2 (c), 8.2 (d), 8.2 (e)</t>
   </si>
   <si>
     <t>Border Agency Cooperation</t>
   </si>
   <si>
     <t>•	Support for developing a strategy/framework for border agency cooperation.
 •	Capacity building for staff on border agency cooperation.
 •	Support for development of legislation to facilitate border agency cooperation.
 •	Support for Development of Monitoring and Evaluation programme.</t>
   </si>
   <si>
     <t>Legislative and regulatory framework, Institutional procedures, Human resources and training</t>
   </si>
   <si>
-    <t>10.1.1 (a), 10.1.1 (b), 10.1.1 (c), 10.1.1 (d)</t>
+    <t>10.1.1</t>
   </si>
   <si>
     <t>Formalities</t>
   </si>
   <si>
     <t>SADC TRF</t>
   </si>
   <si>
     <t>•	Support to develop a system for periodic review of formalities and documentation requirements.
 •	Capacity building for responsible agencies on conducting periodic reviews.
 •	Stakeholder consultations and engagement on formalities and documentation requirements.
 •	Support for implementation of electronic certification of origin.</t>
   </si>
   <si>
     <t>10.3.1, 10.3.2</t>
   </si>
   <si>
     <t>Use of international standards</t>
   </si>
   <si>
     <t>•	Capacity building for agencies on relevant international standards, testing procedures and international best practices.
 •	Awareness campaigns on use of international standards.</t>
   </si>
   <si>
-    <t>10.4.1, 10.4.2, 10.4.3, 10.4.4</t>
-[...1 lines deleted...]
-  <si>
     <t>Single window</t>
   </si>
   <si>
     <t>•	Support to review draft legislation including harmonization with legal framework of all relevant institutions Stakeholder awareness campaigns on National Electronic single window.</t>
   </si>
   <si>
     <t>Legislative and regulatory framework, Awareness-raising</t>
-  </si>
-[...1 lines deleted...]
-    <t>10.7.1, 10.7.2 (a), 10.7.2 (b), 10.7.2 (c), 10.7.2 (d), 10.7.2 (e)</t>
   </si>
   <si>
     <t>Common border procedures</t>
   </si>
   <si>
     <t>•	Support to review draft legislation including harmonization with legal framework of all relevant institutions.
 •	Support on development of a strategy for Common Border Procedures.
 •	Capacity building for implementation.</t>
   </si>
   <si>
-    <t>10.8.1, 10.8.2</t>
-[...1 lines deleted...]
-  <si>
     <t>Rejected Goods</t>
   </si>
   <si>
     <t>•	Support for development of Standard Operating Procedures for agencies.
 •	Capacity building on standards and related issues.</t>
-  </si>
-[...1 lines deleted...]
-    <t>10.9.1, 10.9.2 (a), 10.9.2 (b), 10.9.2 (c)</t>
   </si>
   <si>
     <t>Temporary admission of goods and inward and outward processing</t>
   </si>
   <si>
     <t>•	Establish clear procedures, policy and guidelines for control and management of temporary admission of goods.
 •	Establish a proper mechanism to implement inward and outward processing of goods for better control and record keeping.
 •	Requisite Capacity building for implementation.</t>
   </si>
   <si>
-    <t>12.1.1, 12.1.2, 12.2.1, 12.2.2, 12.3, 12.4.1 (a), 12.4.1 (b), 12.4.1 (c), 12.4.1 (d), 12.4.1 (e), 12.4.1 (f), 12.4.2, 12.5.1 (a), 12.5.1 (b), 12.5.1 (c), 12.5.1 (d), 12.5.1 (e), 12.5.1 (f), 12.5.2, 12.5.3, 12.6.1 (a), 12.6.1 (b), 12.6.1 (c), 12.6.1 (d), 12.6.1 (e), 12.6.2, 12.7.1 (a), 12.7.1 (b), 12.7.1 (c), 12.7.1 (d), 12.7.1 (e), 12.7.2, 12.8, 12.9.1, 12.9.2, 12.10 (a), 12.10 (b), 12.10 (c), 12.10 (d), 12.10 (e), 12.10 (f), 12.10 (g), 12.10 (h), 12.11.1 (a), 12.11.1 (b), 12.11.1 (c), 12.11.2, 12.12.1, 12.12.2</t>
-[...1 lines deleted...]
-  <si>
     <t>Customs cooperation</t>
   </si>
   <si>
-    <t>SIDA, United Kingdom</t>
+    <t>United Kingdom, SIDA</t>
   </si>
   <si>
     <t>•	Support for development of legal framework for the exchange of information.
 •	Stakeholder consultations and engagements.
 •	Support to engage a partner on one-stop border posts.
 •	Support on requisite infrastructure.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
@@ -739,663 +688,663 @@
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2">
         <v>1.2</v>
       </c>
-      <c r="B2" t="s">
+      <c r="B2">
+        <v>1.2</v>
+      </c>
+      <c r="C2" t="s">
         <v>10</v>
       </c>
-      <c r="C2" t="s">
+      <c r="D2" t="s">
         <v>11</v>
       </c>
-      <c r="D2" t="s">
+      <c r="E2" t="s">
         <v>12</v>
       </c>
-      <c r="E2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F2" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G2" t="s">
         <v>14</v>
       </c>
       <c r="H2" t="s">
         <v>15</v>
       </c>
       <c r="I2" t="s">
         <v>16</v>
       </c>
       <c r="J2" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3">
         <v>1.3</v>
       </c>
-      <c r="B3" t="s">
+      <c r="B3">
+        <v>1.3</v>
+      </c>
+      <c r="C3" t="s">
         <v>18</v>
       </c>
-      <c r="C3" t="s">
+      <c r="D3" t="s">
         <v>19</v>
       </c>
-      <c r="D3" t="s">
+      <c r="E3" t="s">
+        <v>12</v>
+      </c>
+      <c r="F3" t="s">
+        <v>13</v>
+      </c>
+      <c r="G3" t="s">
+        <v>14</v>
+      </c>
+      <c r="I3" t="s">
         <v>20</v>
       </c>
-      <c r="E3" t="s">
-[...8 lines deleted...]
-      <c r="I3" t="s">
+      <c r="J3" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4">
         <v>4</v>
       </c>
-      <c r="B4" t="s">
+      <c r="B4">
+        <v>4</v>
+      </c>
+      <c r="C4" t="s">
+        <v>22</v>
+      </c>
+      <c r="D4" t="s">
         <v>23</v>
       </c>
-      <c r="C4" t="s">
+      <c r="E4" t="s">
         <v>24</v>
       </c>
-      <c r="D4" t="s">
+      <c r="F4" t="s">
+        <v>13</v>
+      </c>
+      <c r="G4" t="s">
+        <v>14</v>
+      </c>
+      <c r="I4" t="s">
         <v>25</v>
       </c>
-      <c r="E4" t="s">
+      <c r="J4" t="s">
         <v>26</v>
-      </c>
-[...10 lines deleted...]
-        <v>28</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="A5">
         <v>5.3</v>
       </c>
-      <c r="B5" t="s">
+      <c r="B5">
+        <v>5.3</v>
+      </c>
+      <c r="C5" t="s">
+        <v>27</v>
+      </c>
+      <c r="D5" t="s">
+        <v>24</v>
+      </c>
+      <c r="E5" t="s">
+        <v>28</v>
+      </c>
+      <c r="F5" t="s">
+        <v>13</v>
+      </c>
+      <c r="G5" t="s">
+        <v>14</v>
+      </c>
+      <c r="H5" t="s">
         <v>29</v>
       </c>
-      <c r="C5" t="s">
+      <c r="I5" t="s">
         <v>30</v>
       </c>
-      <c r="D5" t="s">
-[...2 lines deleted...]
-      <c r="E5" t="s">
+      <c r="J5" t="s">
         <v>31</v>
-      </c>
-[...13 lines deleted...]
-        <v>34</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6">
         <v>7.1</v>
       </c>
-      <c r="B6" t="s">
-        <v>35</v>
+      <c r="B6">
+        <v>7.1</v>
       </c>
       <c r="C6" t="s">
-        <v>36</v>
+        <v>32</v>
       </c>
       <c r="D6" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
       <c r="E6" t="s">
-        <v>37</v>
+        <v>33</v>
       </c>
       <c r="F6" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G6" t="s">
         <v>14</v>
       </c>
       <c r="H6" t="s">
         <v>15</v>
       </c>
       <c r="I6" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="J6" t="s">
-        <v>39</v>
+        <v>35</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7">
         <v>7.3</v>
       </c>
-      <c r="B7" t="s">
-        <v>40</v>
+      <c r="B7">
+        <v>7.3</v>
       </c>
       <c r="C7" t="s">
-        <v>41</v>
+        <v>36</v>
       </c>
       <c r="D7" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
       <c r="E7" t="s">
+        <v>24</v>
+      </c>
+      <c r="F7" t="s">
+        <v>13</v>
+      </c>
+      <c r="G7" t="s">
+        <v>14</v>
+      </c>
+      <c r="I7" t="s">
+        <v>37</v>
+      </c>
+      <c r="J7" t="s">
         <v>26</v>
-      </c>
-[...10 lines deleted...]
-        <v>28</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="A8">
         <v>7.4</v>
       </c>
-      <c r="B8" t="s">
-        <v>43</v>
+      <c r="B8">
+        <v>7.4</v>
       </c>
       <c r="C8" t="s">
-        <v>44</v>
+        <v>38</v>
       </c>
       <c r="D8" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
       <c r="E8" t="s">
-        <v>45</v>
+        <v>39</v>
       </c>
       <c r="F8" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G8" t="s">
         <v>14</v>
       </c>
       <c r="H8" t="s">
         <v>15</v>
       </c>
       <c r="I8" t="s">
-        <v>46</v>
+        <v>40</v>
       </c>
       <c r="J8" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
     </row>
     <row r="9" spans="1:10">
       <c r="A9">
         <v>7.5</v>
       </c>
-      <c r="B9" t="s">
-        <v>47</v>
+      <c r="B9">
+        <v>7.5</v>
       </c>
       <c r="C9" t="s">
-        <v>48</v>
+        <v>41</v>
       </c>
       <c r="D9" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
       <c r="E9" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="F9" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G9" t="s">
         <v>14</v>
       </c>
       <c r="I9" t="s">
-        <v>49</v>
+        <v>42</v>
       </c>
       <c r="J9" t="s">
-        <v>28</v>
+        <v>26</v>
       </c>
     </row>
     <row r="10" spans="1:10">
       <c r="A10">
         <v>7.6</v>
       </c>
-      <c r="B10" t="s">
-        <v>50</v>
+      <c r="B10">
+        <v>7.6</v>
       </c>
       <c r="C10" t="s">
-        <v>51</v>
+        <v>43</v>
       </c>
       <c r="D10" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
       <c r="E10" t="s">
-        <v>52</v>
+        <v>44</v>
       </c>
       <c r="F10" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G10" t="s">
         <v>14</v>
       </c>
       <c r="H10" t="s">
-        <v>53</v>
+        <v>45</v>
       </c>
       <c r="I10" t="s">
-        <v>54</v>
+        <v>46</v>
       </c>
       <c r="J10" t="s">
-        <v>55</v>
+        <v>47</v>
       </c>
     </row>
     <row r="11" spans="1:10">
       <c r="A11">
         <v>7.7</v>
       </c>
-      <c r="B11" t="s">
-        <v>56</v>
+      <c r="B11">
+        <v>7.7</v>
       </c>
       <c r="C11" t="s">
-        <v>57</v>
+        <v>48</v>
       </c>
       <c r="D11" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
       <c r="E11" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="F11" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G11" t="s">
         <v>14</v>
       </c>
       <c r="H11" t="s">
-        <v>58</v>
+        <v>49</v>
       </c>
       <c r="I11" t="s">
-        <v>59</v>
+        <v>50</v>
       </c>
       <c r="J11" t="s">
-        <v>60</v>
+        <v>51</v>
       </c>
     </row>
     <row r="12" spans="1:10">
       <c r="A12">
         <v>7.8</v>
       </c>
-      <c r="B12" t="s">
-        <v>61</v>
+      <c r="B12">
+        <v>7.8</v>
       </c>
       <c r="C12" t="s">
-        <v>62</v>
+        <v>52</v>
       </c>
       <c r="D12" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
       <c r="E12" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="F12" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G12" t="s">
         <v>14</v>
       </c>
       <c r="H12" t="s">
-        <v>63</v>
+        <v>53</v>
       </c>
       <c r="I12" t="s">
-        <v>64</v>
+        <v>54</v>
       </c>
       <c r="J12" t="s">
-        <v>65</v>
+        <v>55</v>
       </c>
     </row>
     <row r="13" spans="1:10">
       <c r="A13">
         <v>7.9</v>
       </c>
-      <c r="B13" t="s">
-        <v>66</v>
+      <c r="B13">
+        <v>7.9</v>
       </c>
       <c r="C13" t="s">
-        <v>67</v>
+        <v>56</v>
       </c>
       <c r="D13" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
       <c r="E13" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="F13" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G13" t="s">
         <v>14</v>
       </c>
       <c r="I13" t="s">
-        <v>68</v>
+        <v>57</v>
       </c>
       <c r="J13" t="s">
-        <v>65</v>
+        <v>55</v>
       </c>
     </row>
     <row r="14" spans="1:10">
       <c r="A14">
         <v>8</v>
       </c>
-      <c r="B14" t="s">
-        <v>69</v>
+      <c r="B14">
+        <v>8</v>
       </c>
       <c r="C14" t="s">
-        <v>70</v>
+        <v>58</v>
       </c>
       <c r="D14" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
       <c r="E14" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="F14" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G14" t="s">
         <v>14</v>
       </c>
       <c r="H14" t="s">
         <v>15</v>
       </c>
       <c r="I14" t="s">
-        <v>71</v>
+        <v>59</v>
       </c>
       <c r="J14" t="s">
-        <v>72</v>
+        <v>60</v>
       </c>
     </row>
     <row r="15" spans="1:10">
       <c r="A15">
         <v>10.1</v>
       </c>
       <c r="B15" t="s">
-        <v>73</v>
+        <v>61</v>
       </c>
       <c r="C15" t="s">
-        <v>74</v>
+        <v>62</v>
       </c>
       <c r="D15" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
       <c r="E15" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="F15" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G15" t="s">
         <v>14</v>
       </c>
       <c r="H15" t="s">
-        <v>75</v>
+        <v>63</v>
       </c>
       <c r="I15" t="s">
-        <v>76</v>
+        <v>64</v>
       </c>
       <c r="J15" t="s">
-        <v>39</v>
+        <v>35</v>
       </c>
     </row>
     <row r="16" spans="1:10">
       <c r="A16">
         <v>10.3</v>
       </c>
       <c r="B16" t="s">
-        <v>77</v>
+        <v>65</v>
       </c>
       <c r="C16" t="s">
-        <v>78</v>
+        <v>66</v>
       </c>
       <c r="D16" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="E16" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="F16" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G16" t="s">
         <v>14</v>
       </c>
       <c r="H16" t="s">
-        <v>75</v>
+        <v>63</v>
       </c>
       <c r="I16" t="s">
-        <v>79</v>
+        <v>67</v>
       </c>
       <c r="J16" t="s">
-        <v>55</v>
+        <v>47</v>
       </c>
     </row>
     <row r="17" spans="1:10">
       <c r="A17">
         <v>10.4</v>
       </c>
-      <c r="B17" t="s">
-        <v>80</v>
+      <c r="B17">
+        <v>10.4</v>
       </c>
       <c r="C17" t="s">
-        <v>81</v>
+        <v>68</v>
       </c>
       <c r="D17" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="E17" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="F17" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G17" t="s">
         <v>14</v>
       </c>
       <c r="H17" t="s">
         <v>15</v>
       </c>
       <c r="I17" t="s">
-        <v>82</v>
+        <v>69</v>
       </c>
       <c r="J17" t="s">
-        <v>83</v>
+        <v>70</v>
       </c>
     </row>
     <row r="18" spans="1:10">
       <c r="A18">
         <v>10.7</v>
       </c>
-      <c r="B18" t="s">
-        <v>84</v>
+      <c r="B18">
+        <v>10.7</v>
       </c>
       <c r="C18" t="s">
-        <v>85</v>
+        <v>71</v>
       </c>
       <c r="D18" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="E18" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="F18" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G18" t="s">
         <v>14</v>
       </c>
       <c r="H18" t="s">
         <v>15</v>
       </c>
       <c r="I18" t="s">
-        <v>86</v>
+        <v>72</v>
       </c>
       <c r="J18" t="s">
-        <v>72</v>
+        <v>60</v>
       </c>
     </row>
     <row r="19" spans="1:10">
       <c r="A19">
         <v>10.8</v>
       </c>
-      <c r="B19" t="s">
-        <v>87</v>
+      <c r="B19">
+        <v>10.8</v>
       </c>
       <c r="C19" t="s">
-        <v>88</v>
+        <v>73</v>
       </c>
       <c r="D19" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
       <c r="E19" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="F19" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G19" t="s">
         <v>14</v>
       </c>
       <c r="I19" t="s">
-        <v>89</v>
+        <v>74</v>
       </c>
       <c r="J19" t="s">
-        <v>28</v>
+        <v>26</v>
       </c>
     </row>
     <row r="20" spans="1:10">
       <c r="A20">
         <v>10.9</v>
       </c>
-      <c r="B20" t="s">
-        <v>90</v>
+      <c r="B20">
+        <v>10.9</v>
       </c>
       <c r="C20" t="s">
-        <v>91</v>
+        <v>75</v>
       </c>
       <c r="D20" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="E20" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="F20" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G20" t="s">
         <v>14</v>
       </c>
       <c r="I20" t="s">
-        <v>92</v>
+        <v>76</v>
       </c>
       <c r="J20" t="s">
-        <v>72</v>
+        <v>60</v>
       </c>
     </row>
     <row r="21" spans="1:10">
       <c r="A21">
         <v>12</v>
       </c>
-      <c r="B21" t="s">
-        <v>93</v>
+      <c r="B21">
+        <v>12</v>
       </c>
       <c r="C21" t="s">
-        <v>94</v>
+        <v>77</v>
       </c>
       <c r="D21" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
       <c r="E21" t="s">
-        <v>37</v>
+        <v>33</v>
       </c>
       <c r="F21" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G21" t="s">
         <v>14</v>
       </c>
       <c r="H21" t="s">
-        <v>95</v>
+        <v>78</v>
       </c>
       <c r="I21" t="s">
-        <v>96</v>
+        <v>79</v>
       </c>
       <c r="J21" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">