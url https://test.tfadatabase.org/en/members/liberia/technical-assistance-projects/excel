--- v0 (2025-12-04)
+++ v1 (2026-06-30)
@@ -12,189 +12,177 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="37">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="33">
   <si>
     <t>Measure</t>
   </si>
   <si>
     <t>Items</t>
   </si>
   <si>
     <t>Measure name</t>
   </si>
   <si>
     <t>Indicative Implementation Date</t>
   </si>
   <si>
     <t>Definitive Implementation Date</t>
   </si>
   <si>
     <t>TA needs notified</t>
   </si>
   <si>
     <t>Progress reported</t>
   </si>
   <si>
     <t>Donor / Agency</t>
   </si>
   <si>
     <t>TA Description</t>
   </si>
   <si>
     <t>Tags</t>
   </si>
   <si>
-    <t>5.3.1, 5.3.2, 5.3.3</t>
-[...1 lines deleted...]
-  <si>
     <t>Test procedures</t>
   </si>
   <si>
     <t>22 February 2019</t>
   </si>
   <si>
     <t>22 February 2025</t>
+  </si>
+  <si>
+    <t>No</t>
   </si>
   <si>
     <t>Yes</t>
   </si>
   <si>
     <t>Legal/Policy Framework
 •	Drafting of legal or formal policy provisions concerning the right to a second test by customs or other relevant border agencies (MOCI, MOH, Quarantine or Fisheries, etc.) as described in the TFA measure.
 Human Resources/Training
 •	Capacity building training for customs officers on chemical or other products testing.
 Infrastructure and Equipment
 •	Appropriate facility and equipment for testing.
 Consultation and Public Awareness
 •	Border agencies and other stakeholder consultation.</t>
   </si>
   <si>
     <t>Legislative and regulatory framework, Infrastructure and equipment, Human resources and training, Awareness-raising</t>
-  </si>
-[...1 lines deleted...]
-    <t>7.6.1, 7.6.2</t>
   </si>
   <si>
     <t>Average release times</t>
   </si>
   <si>
     <t>22 February 2022</t>
   </si>
   <si>
     <t>WCO</t>
   </si>
   <si>
     <t>Policy/Procedure
 •	Develop formal policies and procedures for periodic measurement of average release times, to include the processes of all relevant stakeholders at the port/airport/land border within the scope of the study.
 Infrastructures
 •	Facilitate the setting up of the software in order to establish the TRS platform.
 •	Technology equipment to enhance the establishment of a TRS platform.
 •	Develop a methodology for determining the average release time of goods based on the WCO methodology.
 Human Resources/Training
 •	Training of customs staff on the operations of TRS platform.
 •	Provide awareness in the form of workshops for the business community and other stakeholders.</t>
   </si>
   <si>
     <t>Information and communication technologies (ICT), Legislative and regulatory framework, Infrastructure and equipment, Human resources and training, Awareness-raising</t>
   </si>
   <si>
-    <t>7.7.1, 7.7.2 (a) (i), 7.7.2 (a) (ii), 7.7.2 (a) (iii), 7.7.2 (a) (iv), 7.7.2 (b) (i), 7.7.2 (b) (ii), 7.7.3 (a), 7.7.3 (b), 7.7.3 (c), 7.7.3 (d), 7.7.3 (e), 7.7.3 (f), 7.7.3 (g), 7.7.4, 7.7.5, 7.7.6</t>
-[...1 lines deleted...]
-  <si>
     <t>Authorized operators</t>
   </si>
   <si>
     <t>Legal Framework
 •	Develop relevant legislations to allow the setup of an Authorized Economic Operator (AEO) program.
 Policy
 •	Develop an authorized economic operator policy.
 Procedure
 •	Develop proper procedure and criteria for the assessment of AEO that meet specified criteria in the AEO program and in consideration of the ISO 17712:2013.
 Human Resource/Training
 •	Capacity building and training for customs officers, other border agencies and quarantine officers on the implementation of the AEO and to ensure full compliance with this measure.
 •	Conduct awareness campaigns</t>
   </si>
   <si>
     <t>Legislative and regulatory framework, Human resources and training, Awareness-raising</t>
   </si>
   <si>
-    <t>10.4.1, 10.4.2, 10.4.3, 10.4.4</t>
-[...1 lines deleted...]
-  <si>
     <t>Single window</t>
   </si>
   <si>
     <t>22 February 2023</t>
   </si>
   <si>
-    <t>WB</t>
+    <t>World Bank</t>
   </si>
   <si>
     <t>Legal
 •	Review/develop relevant laws to Facilitate the development of a comprehensive national single window.
 •	Compliance review
 •	Develop a memorandum of understanding (MOU) with other agencies to enhance cooperation.
 Policy
 •	Conduct a feasibility study to explore the viability of a national single window system.
 •	Develop a strategy for the implementation of a single window.
 Procedures
 •	Develop appropriate procedures and processes to Facilitate the implementation of a national single window.
 Human Resources/Training
 •	Capacity building and training of customs officers and officials of other border agencies in order to smoothly implement a national single window system.
 •	Capacity building for officials of other government agencies and private sector on the implementation of a national single window system.
 Information and Communication Technology
 •	Review of national ICT policies in order to enhance the implementation of a single window.
 •	Enhance and upgrade technological capacities of border agencies and other government agencies necessary to implement a single window.</t>
   </si>
   <si>
     <t>Information and communication technologies (ICT), Legislative and regulatory framework, Infrastructure and equipment, Diagnostic and Needs Assessment, Human resources and training</t>
-  </si>
-[...1 lines deleted...]
-    <t>12.1.1, 12.1.2, 12.2.1, 12.2.2, 12.3, 12.4.1 (a), 12.4.1 (b), 12.4.1 (c), 12.4.1 (d), 12.4.1 (e), 12.4.1 (f), 12.4.2, 12.5.1 (a), 12.5.1 (b), 12.5.1 (c), 12.5.1 (d), 12.5.1 (e), 12.5.1 (f), 12.5.2, 12.5.3, 12.6.1 (a), 12.6.1 (b), 12.6.1 (c), 12.6.1 (d), 12.6.1 (e), 12.6.2, 12.7.1 (a), 12.7.1 (b), 12.7.1 (c), 12.7.1 (d), 12.7.1 (e), 12.7.2, 12.8, 12.9.1, 12.9.2, 12.10 (a), 12.10 (b), 12.10 (c), 12.10 (d), 12.10 (e), 12.10 (f), 12.10 (g), 12.10 (h), 12.11.1 (a), 12.11.1 (b), 12.11.1 (c), 12.11.2, 12.12.1, 12.12.2</t>
   </si>
   <si>
     <t>Customs cooperation</t>
   </si>
   <si>
     <t>22 February 2018</t>
   </si>
   <si>
     <t>Infrastructures
 •	Develop an electronic platform for the exchange or sharing of data information and systems interfacing
 Human Resources/Training and Awareness
 •	Capacity building for external stakeholders and customs officers.
 •	Public sector education and awareness
 Policy
 •	Formulate policy to improve customs control and for requesting information.
 •	Formulate a compliance instrument to include related policies and action plans.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
@@ -558,195 +546,195 @@
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2">
         <v>5.3</v>
       </c>
-      <c r="B2" t="s">
+      <c r="B2">
+        <v>5.3</v>
+      </c>
+      <c r="C2" t="s">
         <v>10</v>
       </c>
-      <c r="C2" t="s">
+      <c r="D2" t="s">
         <v>11</v>
       </c>
-      <c r="D2" t="s">
+      <c r="E2" t="s">
         <v>12</v>
       </c>
-      <c r="E2" t="s">
+      <c r="F2" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>14</v>
       </c>
       <c r="G2" t="s">
         <v>14</v>
       </c>
       <c r="I2" t="s">
         <v>15</v>
       </c>
       <c r="J2" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3">
         <v>7.6</v>
       </c>
-      <c r="B3" t="s">
+      <c r="B3">
+        <v>7.6</v>
+      </c>
+      <c r="C3" t="s">
         <v>17</v>
       </c>
-      <c r="C3" t="s">
+      <c r="D3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E3" t="s">
         <v>18</v>
       </c>
-      <c r="D3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F3" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G3" t="s">
         <v>14</v>
       </c>
       <c r="H3" t="s">
+        <v>19</v>
+      </c>
+      <c r="I3" t="s">
         <v>20</v>
       </c>
-      <c r="I3" t="s">
+      <c r="J3" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4">
         <v>7.7</v>
       </c>
-      <c r="B4" t="s">
-        <v>23</v>
+      <c r="B4">
+        <v>7.7</v>
       </c>
       <c r="C4" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="D4" t="s">
+        <v>11</v>
+      </c>
+      <c r="E4" t="s">
         <v>12</v>
       </c>
-      <c r="E4" t="s">
+      <c r="F4" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>14</v>
       </c>
       <c r="G4" t="s">
         <v>14</v>
       </c>
       <c r="I4" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
       <c r="J4" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="A5">
         <v>10.4</v>
       </c>
-      <c r="B5" t="s">
-        <v>27</v>
+      <c r="B5">
+        <v>10.4</v>
       </c>
       <c r="C5" t="s">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="D5" t="s">
-        <v>29</v>
+        <v>26</v>
       </c>
       <c r="E5" t="s">
+        <v>12</v>
+      </c>
+      <c r="F5" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>14</v>
       </c>
       <c r="G5" t="s">
         <v>14</v>
       </c>
       <c r="H5" t="s">
-        <v>30</v>
+        <v>27</v>
       </c>
       <c r="I5" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="J5" t="s">
-        <v>32</v>
+        <v>29</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6">
         <v>12</v>
       </c>
-      <c r="B6" t="s">
-        <v>33</v>
+      <c r="B6">
+        <v>12</v>
       </c>
       <c r="C6" t="s">
-        <v>34</v>
+        <v>30</v>
       </c>
       <c r="D6" t="s">
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="E6" t="s">
+        <v>12</v>
+      </c>
+      <c r="F6" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>14</v>
       </c>
       <c r="G6" t="s">
         <v>14</v>
       </c>
       <c r="I6" t="s">
-        <v>36</v>
+        <v>32</v>
       </c>
       <c r="J6" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">