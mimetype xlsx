--- v1 (2026-06-30)
+++ v2 (2026-08-31)
@@ -78,91 +78,91 @@
     <t>No</t>
   </si>
   <si>
     <t>Yes</t>
   </si>
   <si>
     <t>Legal/Policy Framework
 •	Drafting of legal or formal policy provisions concerning the right to a second test by customs or other relevant border agencies (MOCI, MOH, Quarantine or Fisheries, etc.) as described in the TFA measure.
 Human Resources/Training
 •	Capacity building training for customs officers on chemical or other products testing.
 Infrastructure and Equipment
 •	Appropriate facility and equipment for testing.
 Consultation and Public Awareness
 •	Border agencies and other stakeholder consultation.</t>
   </si>
   <si>
     <t>Legislative and regulatory framework, Infrastructure and equipment, Human resources and training, Awareness-raising</t>
   </si>
   <si>
     <t>Average release times</t>
   </si>
   <si>
     <t>22 February 2022</t>
   </si>
   <si>
-    <t>WCO</t>
+    <t>United Kingdom, WCO</t>
   </si>
   <si>
     <t>Policy/Procedure
 •	Develop formal policies and procedures for periodic measurement of average release times, to include the processes of all relevant stakeholders at the port/airport/land border within the scope of the study.
 Infrastructures
 •	Facilitate the setting up of the software in order to establish the TRS platform.
 •	Technology equipment to enhance the establishment of a TRS platform.
 •	Develop a methodology for determining the average release time of goods based on the WCO methodology.
 Human Resources/Training
 •	Training of customs staff on the operations of TRS platform.
 •	Provide awareness in the form of workshops for the business community and other stakeholders.</t>
   </si>
   <si>
     <t>Information and communication technologies (ICT), Legislative and regulatory framework, Infrastructure and equipment, Human resources and training, Awareness-raising</t>
   </si>
   <si>
     <t>Authorized operators</t>
   </si>
   <si>
     <t>Legal Framework
 •	Develop relevant legislations to allow the setup of an Authorized Economic Operator (AEO) program.
 Policy
 •	Develop an authorized economic operator policy.
 Procedure
 •	Develop proper procedure and criteria for the assessment of AEO that meet specified criteria in the AEO program and in consideration of the ISO 17712:2013.
 Human Resource/Training
 •	Capacity building and training for customs officers, other border agencies and quarantine officers on the implementation of the AEO and to ensure full compliance with this measure.
 •	Conduct awareness campaigns</t>
   </si>
   <si>
     <t>Legislative and regulatory framework, Human resources and training, Awareness-raising</t>
   </si>
   <si>
     <t>Single window</t>
   </si>
   <si>
     <t>22 February 2023</t>
   </si>
   <si>
-    <t>World Bank</t>
+    <t>World Bank, UNCTAD</t>
   </si>
   <si>
     <t>Legal
 •	Review/develop relevant laws to Facilitate the development of a comprehensive national single window.
 •	Compliance review
 •	Develop a memorandum of understanding (MOU) with other agencies to enhance cooperation.
 Policy
 •	Conduct a feasibility study to explore the viability of a national single window system.
 •	Develop a strategy for the implementation of a single window.
 Procedures
 •	Develop appropriate procedures and processes to Facilitate the implementation of a national single window.
 Human Resources/Training
 •	Capacity building and training of customs officers and officials of other border agencies in order to smoothly implement a national single window system.
 •	Capacity building for officials of other government agencies and private sector on the implementation of a national single window system.
 Information and Communication Technology
 •	Review of national ICT policies in order to enhance the implementation of a single window.
 •	Enhance and upgrade technological capacities of border agencies and other government agencies necessary to implement a single window.</t>
   </si>
   <si>
     <t>Information and communication technologies (ICT), Legislative and regulatory framework, Infrastructure and equipment, Diagnostic and Needs Assessment, Human resources and training</t>
   </si>
   <si>
     <t>Customs cooperation</t>
   </si>
   <si>
@@ -625,50 +625,53 @@
         <v>21</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4">
         <v>7.7</v>
       </c>
       <c r="B4">
         <v>7.7</v>
       </c>
       <c r="C4" t="s">
         <v>22</v>
       </c>
       <c r="D4" t="s">
         <v>11</v>
       </c>
       <c r="E4" t="s">
         <v>12</v>
       </c>
       <c r="F4" t="s">
         <v>13</v>
       </c>
       <c r="G4" t="s">
         <v>14</v>
       </c>
+      <c r="H4" t="s">
+        <v>19</v>
+      </c>
       <c r="I4" t="s">
         <v>23</v>
       </c>
       <c r="J4" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="A5">
         <v>10.4</v>
       </c>
       <c r="B5">
         <v>10.4</v>
       </c>
       <c r="C5" t="s">
         <v>25</v>
       </c>
       <c r="D5" t="s">
         <v>26</v>
       </c>
       <c r="E5" t="s">
         <v>12</v>
       </c>
       <c r="F5" t="s">
         <v>13</v>