--- v1 (2026-02-02)
+++ v2 (2026-04-28)
@@ -12,92 +12,92 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="126">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="129">
   <si>
     <t>Measure</t>
   </si>
   <si>
     <t>Items</t>
   </si>
   <si>
     <t>Measure name</t>
   </si>
   <si>
     <t>Indicative Implementation Date</t>
   </si>
   <si>
     <t>Definitive Implementation Date</t>
   </si>
   <si>
     <t>TA needs notified</t>
   </si>
   <si>
     <t>Progress reported</t>
   </si>
   <si>
     <t>Donor / Agency</t>
   </si>
   <si>
     <t>TA Description</t>
   </si>
   <si>
     <t>Tags</t>
   </si>
   <si>
     <t>1.1.1 (a), 1.1.1 (b), 1.1.1 (c), 1.1.1 (d), 1.1.1 (e), 1.1.1 (f), 1.1.1 (g), 1.1.1 (h), 1.1.1 (i), 1.1.1 (j)</t>
   </si>
   <si>
     <t>Publication</t>
   </si>
   <si>
     <t>31 December 2021</t>
   </si>
   <si>
-    <t>31 December 2026</t>
+    <t>30 April 2024</t>
   </si>
   <si>
     <t>Yes</t>
   </si>
   <si>
     <t>AfDB</t>
   </si>
   <si>
     <t>-	Legal framework for the publication of information on import/export procedures
 -	Training for technicians on online publication procedures
 -	Provision of ultra-fast broadband for all ministries and control agencies, and the Permanent Secretariat of the National Committee on Trade Facilitation (CNFE)
 -	Supply of networking material for ministries and control and inspection agencies</t>
   </si>
   <si>
     <t>Information and communication technologies (ICT), Legislative and regulatory framework, Infrastructure and equipment, Human resources and training</t>
   </si>
   <si>
     <t>1.2.1 (a), 1.2.1 (b), 1.2.1 (c), 1.2.2, 1.2.3</t>
   </si>
   <si>
     <t>Information available through internet</t>
   </si>
   <si>
     <t>-	Legal framework for the creation and operation of the portal and the establishment of a database
 -	Establishment of a comprehensive tariff database and a trade information portal
@@ -129,76 +129,79 @@
 -	Maintenance of the new ICT material obtained</t>
   </si>
   <si>
     <t>1.4 (a), 1.4 (b), 1.4 (c)</t>
   </si>
   <si>
     <t>Notification</t>
   </si>
   <si>
     <t>-	Capacity building for the Permanent Secretariat of the CNFE with regard to notifications
 -	Provision of new ICT material for the Permanent Secretariat of the CNFE that will make it possible to collect, centralize and send notifications and raise awareness in the departments concerned</t>
   </si>
   <si>
     <t>Infrastructure and equipment, Human resources and training</t>
   </si>
   <si>
     <t>2.1.1, 2.1.2, 2.1.3</t>
   </si>
   <si>
     <t>Comments and information before entry into force</t>
   </si>
   <si>
     <t>31 December 2023</t>
   </si>
   <si>
+    <t>31 December 2026</t>
+  </si>
+  <si>
     <t>-	Implementation of an effective prior consultation service provided online and by telephone to address comments on draft legislation or regulations on exports and imports before their entry into force
 -	Legal framework for the implementation of the service
 -	Awareness-raising for operators on the use of the service
 -	Establishment of a qualified and equipped call centre team to collect, process, and respond to comments for requests</t>
   </si>
   <si>
     <t>Information and communication technologies (ICT), Legislative and regulatory framework, Human resources and training</t>
   </si>
   <si>
     <t>Consultations</t>
   </si>
   <si>
     <t>-	Support for the creation of a regulatory framework to implement a consultation mechanism
 -	Logistical and technical support for CNFE consultations</t>
   </si>
   <si>
     <t>Legislative and regulatory framework, Human resources and training</t>
   </si>
   <si>
     <t>3.1, 3.2 (a), 3.2 (b), 3.3, 3.4, 3.5, 3.6 (a), 3.6 (b), 3.6 (c), 3.7, 3.8, 3.9 (a) (i), 3.9 (a) (ii), 3.9 (b) (i), 3.9 (b) (ii), 3.9 (b) (iii), 3.9 (b) (iv), 3.9 (c), 3.9 (d)</t>
   </si>
   <si>
     <t>Advance rulings</t>
   </si>
   <si>
-    <t>31 December 2025</t>
+    <t>31 December 2022</t>
   </si>
   <si>
     <t>GATF</t>
   </si>
   <si>
     <t>-	Benchmarking for the assessment of best practices with respect to advance rulings
 -	Alignment of national regulations with international standards and best practices
 -	Revision of the legal framework
 -	Implementation of effective infrastructure for the application in Madagascar of the advance ruling on origin and tariff classification
 -	Implementation of a regulatory framework on advance rulings
 -	Training and awareness-raising for the operators and authorities concerned on the application of advance rulings</t>
   </si>
   <si>
     <t>Legislative and regulatory framework, Infrastructure and equipment, Human resources and training</t>
   </si>
   <si>
     <t>5.1 (a), 5.1 (b), 5.1 (c), 5.1 (d)</t>
   </si>
   <si>
     <t>Notifications for enhanced controls or inspections</t>
   </si>
   <si>
     <t>31 December 2035</t>
   </si>
   <si>
@@ -222,50 +225,53 @@
 -	Specialized software services for the new laboratory
 -	Establishment of a computerized system for enhanced export controls
 -	Establishment of a rapid alert system for imports
 -	Support for the accreditation of test laboratories
 -	Food technology laboratory at the Ministry of Agro-Industry and Food Security
 -	Modernization of animal health laboratories, including infrastructure and equipment, at the Ministry of Agro-Industry
 -	Provision of rapid food-testing equipment and usable elements for on-the-spot decision-making concerning the release of food consignments at the Ministry of Health and Quality of Life
 -	Strengthening of pest and disease diagnosis facilities at the Ministry of Agro-Industry and Food Security
 -	Provision of certified mobile laboratories
 -	Capacity building for the national chemical and biological residues laboratory through the purchase of equipment, material and reagents, the enhanced implementation of diagnostic methods, increased staff training and strengthened laboratory infrastructure
 -	Specialized software services for disease surveillance at the Ministry of Agro-Industry and Food Security
 -	Training and capacity building for officials at the Madagascar Bureau of Standards (BNM) with regard to test procedures and for technicians/laboratory researchers
 -	Benchmarking for the assessment of best practices
 -	Awareness-raising for all stakeholders on procedures and regulations relating to test procedures</t>
   </si>
   <si>
     <t>Information and communication technologies (ICT), Legislative and regulatory framework, Infrastructure and equipment, Human resources and training, Awareness-raising</t>
   </si>
   <si>
     <t>6.1.1, 6.1.2, 6.1.3, 6.1.4</t>
   </si>
   <si>
     <t>General disciplines on fees and charges</t>
   </si>
   <si>
+    <t>31 December 2025</t>
+  </si>
+  <si>
     <t>Recruitment of a consultancy firm for the:
 -	Identification and analysis of gaps in the legal frameworks and existing procedures concerning fees and charges.
 -	Updating and harmonizing of the legal framework and procedures in line with the findings of the above mentioned analysis.
 -	Development of an institutional framework for consultations and coordination between all stakeholders with regard to Article 6.1.
 -	Identification of stakeholders' infrastructure and training needs related to Article 6.1.
 -	Benchmarking for the assessment of best practices on stakeholder coordination within the institutional framework with regard to the transparency of fees and charges imposed on importation and exportation.
 -	Awareness-raising and communication of the regulations and procedures related to Article 6.1.
 -	Establishment and training of a technical team of qualified resource persons to manage the enquiry points for the entity concerned.
 -	Provision of IT equipment, office space and furniture for the dedicated team.</t>
   </si>
   <si>
     <t>Legislative and regulatory framework, Infrastructure and equipment, Diagnostic and Needs Assessment, Institutional procedures, Awareness-raising</t>
   </si>
   <si>
     <t>6.2 (i), 6.2 (ii)</t>
   </si>
   <si>
     <t>Specific disciplines on fees and charges</t>
   </si>
   <si>
     <t>Recruitment of a consultancy firm for the:
 -	Identification and analysis of gaps in the legal frameworks and existing procedures concerning customs-related fees and charges.
 -	Design and harmonization of the customs-related legal framework and procedures with a view to establishing a national policy.
 -	Identification of the infrastructure and training needs of each border area concerned by the implementation of Article 6.2.
 -	Benchmarking of best practices regarding fees and charges for customs processing in cooperation with other entities involved.
@@ -454,50 +460,53 @@
 -	Support for the participation of the BNM in the development and periodic review of standards by the relevant international organizations</t>
   </si>
   <si>
     <t>10.4.1, 10.4.2, 10.4.3, 10.4.4</t>
   </si>
   <si>
     <t>Single window</t>
   </si>
   <si>
     <t>-	Benchmarking for countries with an operational and effective national electronic single window
 -	Institutional anchoring of the National Electronic Single Window
 -	Technical and financial support for the establishment and operationalization of the National Electronic Single Window
 -	Capacity building for the administrators of the National Electronic Single Window
 -	Awareness-raising for operators on the use of the National Electronic Single Window
 -	Maintenance and monitoring of the National Electronic Single Window
 -	Support for the activities of the CNFE working group on the National Electronic Single Window</t>
   </si>
   <si>
     <t>Information and communication technologies (ICT), Legislative and regulatory framework, Institutional procedures, Awareness-raising</t>
   </si>
   <si>
     <t>10.6.1, 10.6.2, 10.6.3</t>
   </si>
   <si>
     <t>Use of customs brokers</t>
+  </si>
+  <si>
+    <t>31 December 2024</t>
   </si>
   <si>
     <t>-	Alignment of national regulations with international standards and best practices
 -	Review of the legal framework</t>
   </si>
   <si>
     <t>Legislative and regulatory framework</t>
   </si>
   <si>
     <t>10.7.1, 10.7.2 (a), 10.7.2 (b), 10.7.2 (c), 10.7.2 (d), 10.7.2 (e)</t>
   </si>
   <si>
     <t>Common border procedures</t>
   </si>
   <si>
     <t>-	Benchmarking for countries with best practices on coordinated border management
 -	Review of the legal framework regarding procedures and documentation requirements at the border and the harmonization of border authority regulations
 -	Training for border officials on standards to be applied with regard to coordinated border management
 -	Awareness-raising for stakeholders on border regulations and procedures</t>
   </si>
   <si>
     <t>11.1 (a), 11.1 (b), 11.2, 11.3, 11.4, 11.5, 11.6 (a), 11.6 (b), 11.7, 11.8, 11.9, 11.10, 11.11, 11.12, 11.13, 11.14, 11.15, 11.16 (a), 11.16 (b), 11.16 (c), 11.17</t>
   </si>
   <si>
     <t>Transit</t>
@@ -1023,768 +1032,768 @@
       </c>
       <c r="G5" t="s">
         <v>14</v>
       </c>
       <c r="I5" t="s">
         <v>27</v>
       </c>
       <c r="J5" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6">
         <v>2.1</v>
       </c>
       <c r="B6" t="s">
         <v>29</v>
       </c>
       <c r="C6" t="s">
         <v>30</v>
       </c>
       <c r="D6" t="s">
         <v>31</v>
       </c>
       <c r="E6" t="s">
-        <v>13</v>
+        <v>32</v>
       </c>
       <c r="F6" t="s">
         <v>14</v>
       </c>
       <c r="G6" t="s">
         <v>14</v>
       </c>
       <c r="I6" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="J6" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7">
         <v>2.2</v>
       </c>
       <c r="B7">
         <v>2.2</v>
       </c>
       <c r="C7" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D7" t="s">
         <v>12</v>
       </c>
       <c r="E7" t="s">
         <v>13</v>
       </c>
       <c r="F7" t="s">
         <v>14</v>
       </c>
       <c r="G7" t="s">
         <v>14</v>
       </c>
       <c r="I7" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="J7" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="A8">
         <v>3</v>
       </c>
       <c r="B8" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="C8" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D8" t="s">
         <v>31</v>
       </c>
       <c r="E8" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="F8" t="s">
         <v>14</v>
       </c>
       <c r="G8" t="s">
         <v>14</v>
       </c>
       <c r="H8" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="I8" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="J8" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
     </row>
     <row r="9" spans="1:10">
       <c r="A9">
         <v>5.1</v>
       </c>
       <c r="B9" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="C9" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="D9" t="s">
         <v>31</v>
       </c>
       <c r="E9" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="F9" t="s">
         <v>14</v>
       </c>
       <c r="G9" t="s">
         <v>14</v>
       </c>
       <c r="I9" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="J9" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
     </row>
     <row r="10" spans="1:10">
       <c r="A10">
         <v>5.3</v>
       </c>
       <c r="B10" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="C10" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="D10" t="s">
         <v>31</v>
       </c>
       <c r="E10" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="F10" t="s">
         <v>14</v>
       </c>
       <c r="G10" t="s">
         <v>14</v>
       </c>
       <c r="I10" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="J10" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
     </row>
     <row r="11" spans="1:10">
       <c r="A11">
         <v>6.1</v>
       </c>
       <c r="B11" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="C11" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="D11" t="s">
-        <v>39</v>
+        <v>55</v>
       </c>
       <c r="E11" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="F11" t="s">
         <v>14</v>
       </c>
       <c r="G11" t="s">
         <v>14</v>
       </c>
       <c r="I11" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="J11" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
     </row>
     <row r="12" spans="1:10">
       <c r="A12">
         <v>6.2</v>
       </c>
       <c r="B12" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="C12" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="D12" t="s">
-        <v>39</v>
+        <v>55</v>
       </c>
       <c r="E12" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="F12" t="s">
         <v>14</v>
       </c>
       <c r="G12" t="s">
         <v>14</v>
       </c>
       <c r="I12" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="J12" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
     </row>
     <row r="13" spans="1:10">
       <c r="A13">
         <v>6.3</v>
       </c>
       <c r="B13" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="C13" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="D13" t="s">
         <v>12</v>
       </c>
       <c r="E13" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="F13" t="s">
         <v>14</v>
       </c>
       <c r="G13" t="s">
         <v>14</v>
       </c>
       <c r="I13" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="J13" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
     </row>
     <row r="14" spans="1:10">
       <c r="A14">
         <v>7.1</v>
       </c>
       <c r="B14" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="C14" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="D14" t="s">
         <v>31</v>
       </c>
       <c r="E14" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="F14" t="s">
         <v>14</v>
       </c>
       <c r="G14" t="s">
         <v>14</v>
       </c>
       <c r="I14" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="J14" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
     </row>
     <row r="15" spans="1:10">
       <c r="A15">
         <v>7.2</v>
       </c>
       <c r="B15">
         <v>7.2</v>
       </c>
       <c r="C15" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="D15" t="s">
         <v>31</v>
       </c>
       <c r="E15" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="F15" t="s">
         <v>14</v>
       </c>
       <c r="G15" t="s">
         <v>14</v>
       </c>
       <c r="I15" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="J15" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
     </row>
     <row r="16" spans="1:10">
       <c r="A16">
         <v>7.3</v>
       </c>
       <c r="B16" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="C16" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="D16" t="s">
         <v>31</v>
       </c>
       <c r="E16" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="F16" t="s">
         <v>14</v>
       </c>
       <c r="G16" t="s">
         <v>14</v>
       </c>
       <c r="I16" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="J16" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="17" spans="1:10">
       <c r="A17">
         <v>7.4</v>
       </c>
       <c r="B17" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="C17" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="D17" t="s">
         <v>12</v>
       </c>
       <c r="E17" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="F17" t="s">
         <v>14</v>
       </c>
       <c r="G17" t="s">
         <v>14</v>
       </c>
       <c r="H17" t="s">
         <v>15</v>
       </c>
       <c r="I17" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="J17" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
     </row>
     <row r="18" spans="1:10">
       <c r="A18">
         <v>7.5</v>
       </c>
       <c r="B18" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="C18" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="D18" t="s">
         <v>31</v>
       </c>
       <c r="E18" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="F18" t="s">
         <v>14</v>
       </c>
       <c r="G18" t="s">
         <v>14</v>
       </c>
       <c r="I18" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="J18" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
     </row>
     <row r="19" spans="1:10">
       <c r="A19">
         <v>7.7</v>
       </c>
       <c r="B19" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="C19" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="D19" t="s">
         <v>31</v>
       </c>
       <c r="E19" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="F19" t="s">
         <v>14</v>
       </c>
       <c r="G19" t="s">
         <v>14</v>
       </c>
       <c r="I19" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="J19" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
     </row>
     <row r="20" spans="1:10">
       <c r="A20">
         <v>7.8</v>
       </c>
       <c r="B20" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="C20" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="D20" t="s">
         <v>12</v>
       </c>
       <c r="E20" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="F20" t="s">
         <v>14</v>
       </c>
       <c r="G20" t="s">
         <v>14</v>
       </c>
       <c r="I20" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="J20" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
     </row>
     <row r="21" spans="1:10">
       <c r="A21">
         <v>7.9</v>
       </c>
       <c r="B21" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="C21" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="D21" t="s">
         <v>31</v>
       </c>
       <c r="E21" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="F21" t="s">
         <v>14</v>
       </c>
       <c r="G21" t="s">
         <v>14</v>
       </c>
       <c r="I21" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="J21" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
     </row>
     <row r="22" spans="1:10">
       <c r="A22">
         <v>8</v>
       </c>
       <c r="B22" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="C22" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="D22" t="s">
         <v>31</v>
       </c>
       <c r="E22" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="F22" t="s">
         <v>14</v>
       </c>
       <c r="G22" t="s">
         <v>14</v>
       </c>
       <c r="H22" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="I22" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="J22" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
     </row>
     <row r="23" spans="1:10">
       <c r="A23">
         <v>10.1</v>
       </c>
       <c r="B23" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="C23" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="D23" t="s">
         <v>31</v>
       </c>
       <c r="E23" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="F23" t="s">
         <v>14</v>
       </c>
       <c r="G23" t="s">
         <v>14</v>
       </c>
       <c r="I23" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="J23" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
     </row>
     <row r="24" spans="1:10">
       <c r="A24">
         <v>10.2</v>
       </c>
       <c r="B24" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="C24" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="D24" t="s">
         <v>12</v>
       </c>
       <c r="E24" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="F24" t="s">
         <v>14</v>
       </c>
       <c r="G24" t="s">
         <v>14</v>
       </c>
       <c r="I24" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="J24" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
     </row>
     <row r="25" spans="1:10">
       <c r="A25">
         <v>10.3</v>
       </c>
       <c r="B25" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="C25" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="D25" t="s">
         <v>12</v>
       </c>
       <c r="E25" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="F25" t="s">
         <v>14</v>
       </c>
       <c r="G25" t="s">
         <v>14</v>
       </c>
       <c r="I25" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="J25" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
     </row>
     <row r="26" spans="1:10">
       <c r="A26">
         <v>10.4</v>
       </c>
       <c r="B26" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="C26" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="D26" t="s">
         <v>31</v>
       </c>
       <c r="E26" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="F26" t="s">
         <v>14</v>
       </c>
       <c r="G26" t="s">
         <v>14</v>
       </c>
       <c r="I26" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="J26" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
     </row>
     <row r="27" spans="1:10">
       <c r="A27">
         <v>10.6</v>
       </c>
       <c r="B27" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="C27" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="D27" t="s">
         <v>31</v>
       </c>
       <c r="E27" t="s">
-        <v>45</v>
+        <v>114</v>
       </c>
       <c r="F27" t="s">
         <v>14</v>
       </c>
       <c r="G27" t="s">
         <v>14</v>
       </c>
       <c r="I27" t="s">
-        <v>112</v>
+        <v>115</v>
       </c>
       <c r="J27" t="s">
-        <v>113</v>
+        <v>116</v>
       </c>
     </row>
     <row r="28" spans="1:10">
       <c r="A28">
         <v>10.7</v>
       </c>
       <c r="B28" t="s">
-        <v>114</v>
+        <v>117</v>
       </c>
       <c r="C28" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="D28" t="s">
         <v>31</v>
       </c>
       <c r="E28" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="F28" t="s">
         <v>14</v>
       </c>
       <c r="G28" t="s">
         <v>14</v>
       </c>
       <c r="I28" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="J28" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
     </row>
     <row r="29" spans="1:10">
       <c r="A29">
         <v>11</v>
       </c>
       <c r="B29" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="C29" t="s">
-        <v>118</v>
+        <v>121</v>
       </c>
       <c r="D29" t="s">
         <v>12</v>
       </c>
       <c r="E29" t="s">
-        <v>119</v>
+        <v>122</v>
       </c>
       <c r="F29" t="s">
-        <v>120</v>
+        <v>123</v>
       </c>
       <c r="G29" t="s">
         <v>14</v>
       </c>
       <c r="I29" t="s">
-        <v>121</v>
+        <v>124</v>
       </c>
       <c r="J29" t="s">
-        <v>121</v>
+        <v>124</v>
       </c>
     </row>
     <row r="30" spans="1:10">
       <c r="A30">
         <v>12</v>
       </c>
       <c r="B30" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="C30" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="D30" t="s">
         <v>12</v>
       </c>
       <c r="E30" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="F30" t="s">
         <v>14</v>
       </c>
       <c r="G30" t="s">
         <v>14</v>
       </c>
       <c r="I30" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="J30" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">