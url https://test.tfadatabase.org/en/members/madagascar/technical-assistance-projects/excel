--- v2 (2026-04-28)
+++ v3 (2026-06-30)
@@ -12,538 +12,466 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="129">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="105">
   <si>
     <t>Measure</t>
   </si>
   <si>
     <t>Items</t>
   </si>
   <si>
     <t>Measure name</t>
   </si>
   <si>
     <t>Indicative Implementation Date</t>
   </si>
   <si>
     <t>Definitive Implementation Date</t>
   </si>
   <si>
     <t>TA needs notified</t>
   </si>
   <si>
     <t>Progress reported</t>
   </si>
   <si>
     <t>Donor / Agency</t>
   </si>
   <si>
     <t>TA Description</t>
   </si>
   <si>
     <t>Tags</t>
   </si>
   <si>
-    <t>1.1.1 (a), 1.1.1 (b), 1.1.1 (c), 1.1.1 (d), 1.1.1 (e), 1.1.1 (f), 1.1.1 (g), 1.1.1 (h), 1.1.1 (i), 1.1.1 (j)</t>
+    <t>1.1.1</t>
   </si>
   <si>
     <t>Publication</t>
   </si>
   <si>
     <t>31 December 2021</t>
   </si>
   <si>
     <t>30 April 2024</t>
+  </si>
+  <si>
+    <t>No</t>
   </si>
   <si>
     <t>Yes</t>
   </si>
   <si>
     <t>AfDB</t>
   </si>
   <si>
     <t>-	Legal framework for the publication of information on import/export procedures
 -	Training for technicians on online publication procedures
 -	Provision of ultra-fast broadband for all ministries and control agencies, and the Permanent Secretariat of the National Committee on Trade Facilitation (CNFE)
 -	Supply of networking material for ministries and control and inspection agencies</t>
   </si>
   <si>
     <t>Information and communication technologies (ICT), Legislative and regulatory framework, Infrastructure and equipment, Human resources and training</t>
-  </si>
-[...1 lines deleted...]
-    <t>1.2.1 (a), 1.2.1 (b), 1.2.1 (c), 1.2.2, 1.2.3</t>
   </si>
   <si>
     <t>Information available through internet</t>
   </si>
   <si>
     <t>-	Legal framework for the creation and operation of the portal and the establishment of a database
 -	Establishment of a comprehensive tariff database and a trade information portal
 -	Recruitment of a consultancy firm to conduct a feasibility study and establish a comprehensive tariff database and a trade information portal
 -	Purchase of the new ICT equipment and software needed to establish a comprehensive tariff database and a trade information portal
 -	Establishment of a technical team of qualified resource persons to manage the portal and a technical team to manage the comprehensive tariff database
 -	Provision of IT equipment, office space and furniture for the specific teams
 -	Subsidy for the provision of ultra-fast broadband for all ministries and control agencies, and the Permanent Secretariat of the CNFE
 -	Supply of networking material for ministries and control and inspection agencies that will communicate relevant information for publication
 -	Maintenance of the new ICT material obtained</t>
   </si>
   <si>
     <t>Information and communication technologies (ICT), Legislative and regulatory framework, Diagnostic and Needs Assessment, Human resources and training</t>
   </si>
   <si>
-    <t>1.3.1, 1.3.2, 1.3.3, 1.3.4</t>
-[...1 lines deleted...]
-  <si>
     <t>Enquiry points</t>
   </si>
   <si>
     <t>-	Legal framework for the establishment of trade enquiry points
 -	Provision of ultra-fast broadband for all ministries and control agencies, and the Permanent Secretariat of the CNFE
 -	Supply of networking material for ministries and control and inspection agencies
 -	Establishment of a technical team of qualified resource persons to manage the enquiry points
 -	Provision of IT equipment, office space and furniture for the dedicated team.
 -	Subsidy for the provision of ultra-fast broadband for all ministries and control agencies
 -	Supply of networking material for ministries and control and inspection agencies that will communicate relevant information for publication
 -	Maintenance of the new ICT material obtained</t>
   </si>
   <si>
-    <t>1.4 (a), 1.4 (b), 1.4 (c)</t>
-[...1 lines deleted...]
-  <si>
     <t>Notification</t>
   </si>
   <si>
     <t>-	Capacity building for the Permanent Secretariat of the CNFE with regard to notifications
 -	Provision of new ICT material for the Permanent Secretariat of the CNFE that will make it possible to collect, centralize and send notifications and raise awareness in the departments concerned</t>
   </si>
   <si>
     <t>Infrastructure and equipment, Human resources and training</t>
-  </si>
-[...1 lines deleted...]
-    <t>2.1.1, 2.1.2, 2.1.3</t>
   </si>
   <si>
     <t>Comments and information before entry into force</t>
   </si>
   <si>
     <t>31 December 2023</t>
   </si>
   <si>
     <t>31 December 2026</t>
   </si>
   <si>
     <t>-	Implementation of an effective prior consultation service provided online and by telephone to address comments on draft legislation or regulations on exports and imports before their entry into force
 -	Legal framework for the implementation of the service
 -	Awareness-raising for operators on the use of the service
 -	Establishment of a qualified and equipped call centre team to collect, process, and respond to comments for requests</t>
   </si>
   <si>
     <t>Information and communication technologies (ICT), Legislative and regulatory framework, Human resources and training</t>
   </si>
   <si>
     <t>Consultations</t>
   </si>
   <si>
     <t>-	Support for the creation of a regulatory framework to implement a consultation mechanism
 -	Logistical and technical support for CNFE consultations</t>
   </si>
   <si>
     <t>Legislative and regulatory framework, Human resources and training</t>
-  </si>
-[...1 lines deleted...]
-    <t>3.1, 3.2 (a), 3.2 (b), 3.3, 3.4, 3.5, 3.6 (a), 3.6 (b), 3.6 (c), 3.7, 3.8, 3.9 (a) (i), 3.9 (a) (ii), 3.9 (b) (i), 3.9 (b) (ii), 3.9 (b) (iii), 3.9 (b) (iv), 3.9 (c), 3.9 (d)</t>
   </si>
   <si>
     <t>Advance rulings</t>
   </si>
   <si>
     <t>31 December 2022</t>
   </si>
   <si>
     <t>GATF</t>
   </si>
   <si>
     <t>-	Benchmarking for the assessment of best practices with respect to advance rulings
 -	Alignment of national regulations with international standards and best practices
 -	Revision of the legal framework
 -	Implementation of effective infrastructure for the application in Madagascar of the advance ruling on origin and tariff classification
 -	Implementation of a regulatory framework on advance rulings
 -	Training and awareness-raising for the operators and authorities concerned on the application of advance rulings</t>
   </si>
   <si>
     <t>Legislative and regulatory framework, Infrastructure and equipment, Human resources and training</t>
   </si>
   <si>
-    <t>5.1 (a), 5.1 (b), 5.1 (c), 5.1 (d)</t>
-[...1 lines deleted...]
-  <si>
     <t>Notifications for enhanced controls or inspections</t>
   </si>
   <si>
     <t>31 December 2035</t>
   </si>
   <si>
     <t>-	Establishment of a system for issuing notifications on enhanced controls and inspections of goods based on risk
 -	Training on the SAFE framework of standards and other relevant international standards for technicians carrying out controls and inspections of goods</t>
   </si>
   <si>
     <t>Information and communication technologies (ICT), Human resources and training</t>
-  </si>
-[...1 lines deleted...]
-    <t>5.3.1, 5.3.2, 5.3.3</t>
   </si>
   <si>
     <t>Test procedures</t>
   </si>
   <si>
     <t>-	Alignment of national regulations with international standards and best practices
 -	Development of national quality standards and implementation of national accreditation and quality certification processes
 -	Review of the Standards Law
 -	Upgrading of the ICT infrastructure of the Madagascar Bureau of Standards (BNM)
 -	Specialized software services for the new laboratory
 -	Establishment of a computerized system for enhanced export controls
 -	Establishment of a rapid alert system for imports
 -	Support for the accreditation of test laboratories
 -	Food technology laboratory at the Ministry of Agro-Industry and Food Security
 -	Modernization of animal health laboratories, including infrastructure and equipment, at the Ministry of Agro-Industry
 -	Provision of rapid food-testing equipment and usable elements for on-the-spot decision-making concerning the release of food consignments at the Ministry of Health and Quality of Life
 -	Strengthening of pest and disease diagnosis facilities at the Ministry of Agro-Industry and Food Security
 -	Provision of certified mobile laboratories
 -	Capacity building for the national chemical and biological residues laboratory through the purchase of equipment, material and reagents, the enhanced implementation of diagnostic methods, increased staff training and strengthened laboratory infrastructure
 -	Specialized software services for disease surveillance at the Ministry of Agro-Industry and Food Security
 -	Training and capacity building for officials at the Madagascar Bureau of Standards (BNM) with regard to test procedures and for technicians/laboratory researchers
 -	Benchmarking for the assessment of best practices
 -	Awareness-raising for all stakeholders on procedures and regulations relating to test procedures</t>
   </si>
   <si>
     <t>Information and communication technologies (ICT), Legislative and regulatory framework, Infrastructure and equipment, Human resources and training, Awareness-raising</t>
   </si>
   <si>
-    <t>6.1.1, 6.1.2, 6.1.3, 6.1.4</t>
-[...1 lines deleted...]
-  <si>
     <t>General disciplines on fees and charges</t>
   </si>
   <si>
     <t>31 December 2025</t>
   </si>
   <si>
     <t>Recruitment of a consultancy firm for the:
 -	Identification and analysis of gaps in the legal frameworks and existing procedures concerning fees and charges.
 -	Updating and harmonizing of the legal framework and procedures in line with the findings of the above mentioned analysis.
 -	Development of an institutional framework for consultations and coordination between all stakeholders with regard to Article 6.1.
 -	Identification of stakeholders' infrastructure and training needs related to Article 6.1.
 -	Benchmarking for the assessment of best practices on stakeholder coordination within the institutional framework with regard to the transparency of fees and charges imposed on importation and exportation.
 -	Awareness-raising and communication of the regulations and procedures related to Article 6.1.
 -	Establishment and training of a technical team of qualified resource persons to manage the enquiry points for the entity concerned.
 -	Provision of IT equipment, office space and furniture for the dedicated team.</t>
   </si>
   <si>
     <t>Legislative and regulatory framework, Infrastructure and equipment, Diagnostic and Needs Assessment, Institutional procedures, Awareness-raising</t>
   </si>
   <si>
-    <t>6.2 (i), 6.2 (ii)</t>
-[...1 lines deleted...]
-  <si>
     <t>Specific disciplines on fees and charges</t>
   </si>
   <si>
     <t>Recruitment of a consultancy firm for the:
 -	Identification and analysis of gaps in the legal frameworks and existing procedures concerning customs-related fees and charges.
 -	Design and harmonization of the customs-related legal framework and procedures with a view to establishing a national policy.
 -	Identification of the infrastructure and training needs of each border area concerned by the implementation of Article 6.2.
 -	Benchmarking of best practices regarding fees and charges for customs processing in cooperation with other entities involved.
 -	Provision of IT equipment, office space and furniture for the dedicated team.</t>
   </si>
   <si>
     <t>Legislative and regulatory framework, Infrastructure and equipment, Diagnostic and Needs Assessment</t>
   </si>
   <si>
-    <t>6.3.1, 6.3.2, 6.3.3, 6.3.4 (a), 6.3.4 (b), 6.3.5, 6.3.6, 6.3.7</t>
-[...1 lines deleted...]
-  <si>
     <t>Penalty Disciplines</t>
   </si>
   <si>
     <t>-	Performance of a regulatory audit on penalties
 -	Revision of regulations on penalties
 -	Coordination of action taken by the authorities concerned</t>
   </si>
   <si>
     <t>Legislative and regulatory framework, Diagnostic and Needs Assessment, Institutional procedures</t>
-  </si>
-[...1 lines deleted...]
-    <t>7.1.1, 7.1.2</t>
   </si>
   <si>
     <t>Pre-arrival processing</t>
   </si>
   <si>
     <t>-	Alignment of national regulations with international standards and best practices
 -	Revision of the legal framework
 -	Training and awareness-raising for strategic stakeholders in respect of pre-arrival processing
 -	Support for the development of customs information system software to automatically process declarations and documents prior to the arrival of goods
 -	Provision of the new ICT equipment needed for the inspections carried out by all competent border authorities
 -	Establishment of a network for border authorities through the customs information system</t>
   </si>
   <si>
     <t>Information and communication technologies (ICT), Legislative and regulatory framework, Infrastructure and equipment</t>
   </si>
   <si>
     <t>Electronic payment</t>
   </si>
   <si>
     <t>-	Implementation of a legal framework for electronic payment
 -	Implementation of an electronic payment mechanism
 -	Awareness-raising for banks, operators and the competent authorities in respect of the electronic payment mechanism</t>
   </si>
   <si>
     <t>Information and communication technologies (ICT), Legislative and regulatory framework, Awareness-raising</t>
   </si>
   <si>
-    <t>7.3.1, 7.3.2 (a), 7.3.2 (b), 7.3.3, 7.3.4, 7.3.5, 7.3.6</t>
-[...1 lines deleted...]
-  <si>
     <t>Separation of release</t>
   </si>
   <si>
     <t>-	Revision of release-related regulations to facilitate the customs clearance of goods
 -	Provision of ultra-fast broadband
 -	Training for technicians and customs officials</t>
-  </si>
-[...1 lines deleted...]
-    <t>7.4.1, 7.4.2, 7.4.3, 7.4.4</t>
   </si>
   <si>
     <t>Risk management</t>
   </si>
   <si>
     <t>-	Alignment of national regulations with international standards and best practices
 -	Revision of the legal framework
 -	Benchmarking for the assessment of best practices on risk management
 -	Establishment of an appropriate infrastructure for border risk management
 -	Provision of the tools needed for risk management (drug detection scanners, explosives detectors, cameras, x-ray machines, drug testing kits, security equipment, sniffer dogs adapted to a tropical climate, utility vehicles, maritime patrol boats and other modern scanning and detection equipment)
 -	Capacity building for resource persons with regard to risk management
 -	Establishment of a cross-border risk management team
 -	Awareness-raising in respect of risk management for all the national stakeholders concerned</t>
   </si>
   <si>
     <t>Legislative and regulatory framework, Infrastructure and equipment, Human resources and training, Awareness-raising</t>
   </si>
   <si>
-    <t>7.5.1, 7.5.2, 7.5.3, 7.5.4</t>
-[...1 lines deleted...]
-  <si>
     <t>Post-clearance audit</t>
   </si>
   <si>
     <t>-	Alignment of national regulations with international standards and best practices
 -	Revision of the legal framework
 -	Establishment of an appropriate infrastructure for the implementation of post-clearance controls in accordance with the recommendations of the World Customs Organization</t>
   </si>
   <si>
     <t>Legislative and regulatory framework, Infrastructure and equipment</t>
-  </si>
-[...1 lines deleted...]
-    <t>7.7.1, 7.7.2 (a) (i), 7.7.2 (a) (ii), 7.7.2 (a) (iii), 7.7.2 (a) (iv), 7.7.2 (b) (i), 7.7.2 (b) (ii), 7.7.3 (a), 7.7.3 (b), 7.7.3 (c), 7.7.3 (d), 7.7.3 (e), 7.7.3 (f), 7.7.3 (g), 7.7.4, 7.7.5, 7.7.6</t>
   </si>
   <si>
     <t>Authorized operators</t>
   </si>
   <si>
     <t>-	Training on the SAFE Framework
 -	Development of the National Authorized Economic Operators Programme
 -	Training and awareness-raising for border officials and traders
 -	Benchmarking for the assessment of best practices regarding the National Authorized Economic Operators Programme and the Programme on Mutual Recognition Agreements</t>
   </si>
   <si>
     <t>Legislative and regulatory framework, Human resources and training, Awareness-raising</t>
   </si>
   <si>
-    <t>7.8.1 (a), 7.8.1 (b), 7.8.1 (c), 7.8.1 (d), 7.8.1 (e), 7.8.1 (f), 7.8.1 (g), 7.8.1 (h), 7.8.2 (a), 7.8.2 (b), 7.8.2 (c), 7.8.2 (d), 7.8.3</t>
-[...1 lines deleted...]
-  <si>
     <t>Expedited shipments</t>
   </si>
   <si>
     <t>-	Alignment of national regulations with international standards and best practices
 -	Review of legal framework
 -	Support for the implementation of a cold chain at borders
 -	Training and awareness-raising for border officials and operators on expedited shipments</t>
   </si>
   <si>
-    <t>7.9.1 (a), 7.9.1 (b), 7.9.2, 7.9.3, 7.9.4</t>
-[...1 lines deleted...]
-  <si>
     <t>Perishable goods</t>
   </si>
   <si>
     <t>-	Strengthening of the border infrastructure necessary for the conservation of perishable foodstuffs
 -	Improvement of the legal framework governing the treatment of perishable goods</t>
   </si>
   <si>
-    <t>8.1, 8.2 (a), 8.2 (b), 8.2 (c), 8.2 (d), 8.2 (e)</t>
-[...1 lines deleted...]
-  <si>
     <t>Border Agency Cooperation</t>
   </si>
   <si>
-    <t>SADC TRF, European Union</t>
+    <t>European Union, SADC TRF</t>
   </si>
   <si>
     <t>-	Benchmarking for the assessment of best practices for coordinated border management
 -	Alignment of national regulations with international standards and best practices
 -	Implementation of the necessary technical infrastructure
 -	Awareness-raising for the strategic stakeholders concerned</t>
   </si>
   <si>
     <t>Legislative and regulatory framework, Infrastructure and equipment, Awareness-raising</t>
   </si>
   <si>
-    <t>10.1.1 (a), 10.1.1 (b), 10.1.1 (c), 10.1.1 (d)</t>
+    <t>10.1.1</t>
   </si>
   <si>
     <t>Formalities</t>
   </si>
   <si>
     <t>-	Establishment of a national trade observatory
 -	Benchmarking for the assessment of best practices regarding the trade observatory
 -	Preparation of a pocket guide or manual for importers and exporters
 -	Harmonization of formalities and documentation requirements
 -	Alignment of formalities and documentation requirements with international standards and best practices
 -	Training and awareness-raising for border officials and authorities in respect of formalities and documentation requirements</t>
   </si>
   <si>
-    <t>10.2.1, 10.2.2, 10.2.3</t>
-[...1 lines deleted...]
-  <si>
     <t>Acceptance of copies</t>
   </si>
   <si>
     <t>-	Alignment of national regulations with international standards and best practices
 -	Review of the legal framework
 -	Training for border officials and awareness-raising for operators</t>
   </si>
   <si>
     <t>10.3.1, 10.3.2</t>
   </si>
   <si>
     <t>Use of international standards</t>
   </si>
   <si>
     <t>-	Technical and financial support for the Madagascar Bureau of Standards (BNM) to develop national standards based on the relevant international standards
 -	Revitalization of the National Standardization Council (CNN)
 -	Standardization of control and inspection laboratories
 -	Awareness-raising for members of the CNFE and operators in respect of technical barriers to trade
 -	Support for the participation of the BNM in the development and periodic review of standards by the relevant international organizations</t>
-  </si>
-[...1 lines deleted...]
-    <t>10.4.1, 10.4.2, 10.4.3, 10.4.4</t>
   </si>
   <si>
     <t>Single window</t>
   </si>
   <si>
     <t>-	Benchmarking for countries with an operational and effective national electronic single window
 -	Institutional anchoring of the National Electronic Single Window
 -	Technical and financial support for the establishment and operationalization of the National Electronic Single Window
 -	Capacity building for the administrators of the National Electronic Single Window
 -	Awareness-raising for operators on the use of the National Electronic Single Window
 -	Maintenance and monitoring of the National Electronic Single Window
 -	Support for the activities of the CNFE working group on the National Electronic Single Window</t>
   </si>
   <si>
     <t>Information and communication technologies (ICT), Legislative and regulatory framework, Institutional procedures, Awareness-raising</t>
   </si>
   <si>
-    <t>10.6.1, 10.6.2, 10.6.3</t>
-[...1 lines deleted...]
-  <si>
     <t>Use of customs brokers</t>
   </si>
   <si>
     <t>31 December 2024</t>
   </si>
   <si>
     <t>-	Alignment of national regulations with international standards and best practices
 -	Review of the legal framework</t>
   </si>
   <si>
     <t>Legislative and regulatory framework</t>
-  </si>
-[...1 lines deleted...]
-    <t>10.7.1, 10.7.2 (a), 10.7.2 (b), 10.7.2 (c), 10.7.2 (d), 10.7.2 (e)</t>
   </si>
   <si>
     <t>Common border procedures</t>
   </si>
   <si>
     <t>-	Benchmarking for countries with best practices on coordinated border management
 -	Review of the legal framework regarding procedures and documentation requirements at the border and the harmonization of border authority regulations
 -	Training for border officials on standards to be applied with regard to coordinated border management
 -	Awareness-raising for stakeholders on border regulations and procedures</t>
   </si>
   <si>
-    <t>11.1 (a), 11.1 (b), 11.2, 11.3, 11.4, 11.5, 11.6 (a), 11.6 (b), 11.7, 11.8, 11.9, 11.10, 11.11, 11.12, 11.13, 11.14, 11.15, 11.16 (a), 11.16 (b), 11.16 (c), 11.17</t>
-[...1 lines deleted...]
-  <si>
     <t>Transit</t>
   </si>
   <si>
     <t>31 October 2025</t>
   </si>
   <si>
-    <t>No</t>
-[...1 lines deleted...]
-  <si>
     <t>To be determined</t>
-  </si>
-[...1 lines deleted...]
-    <t>12.1.1, 12.1.2, 12.2.1, 12.2.2, 12.3, 12.4.1 (a), 12.4.1 (b), 12.4.1 (c), 12.4.1 (d), 12.4.1 (e), 12.4.1 (f), 12.4.2, 12.5.1 (a), 12.5.1 (b), 12.5.1 (c), 12.5.1 (d), 12.5.1 (e), 12.5.1 (f), 12.5.2, 12.5.3, 12.6.1 (a), 12.6.1 (b), 12.6.1 (c), 12.6.1 (d), 12.6.1 (e), 12.6.2, 12.7.1 (a), 12.7.1 (b), 12.7.1 (c), 12.7.1 (d), 12.7.1 (e), 12.7.2, 12.8, 12.9.1, 12.9.2, 12.10 (a), 12.10 (b), 12.10 (c), 12.10 (d), 12.10 (e), 12.10 (f), 12.10 (g), 12.10 (h), 12.11.1 (a), 12.11.1 (b), 12.11.1 (c), 12.11.2, 12.12.1, 12.12.2</t>
   </si>
   <si>
     <t>Customs cooperation</t>
   </si>
   <si>
     <t>- Technical assistance for the implementation of the National Customs Enforcement Network (nCEN) and the necessary infrastructure</t>
   </si>
   <si>
     <t>Information and communication technologies (ICT), Infrastructure and equipment</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -916,884 +844,884 @@
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2">
         <v>1.1</v>
       </c>
       <c r="B2" t="s">
         <v>10</v>
       </c>
       <c r="C2" t="s">
         <v>11</v>
       </c>
       <c r="D2" t="s">
         <v>12</v>
       </c>
       <c r="E2" t="s">
         <v>13</v>
       </c>
       <c r="F2" t="s">
         <v>14</v>
       </c>
       <c r="G2" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H2" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I2" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="J2" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3">
         <v>1.2</v>
       </c>
-      <c r="B3" t="s">
-        <v>18</v>
+      <c r="B3">
+        <v>1.2</v>
       </c>
       <c r="C3" t="s">
         <v>19</v>
       </c>
       <c r="D3" t="s">
         <v>12</v>
       </c>
       <c r="E3" t="s">
         <v>13</v>
       </c>
       <c r="F3" t="s">
         <v>14</v>
       </c>
       <c r="G3" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H3" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I3" t="s">
         <v>20</v>
       </c>
       <c r="J3" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4">
         <v>1.3</v>
       </c>
-      <c r="B4" t="s">
+      <c r="B4">
+        <v>1.3</v>
+      </c>
+      <c r="C4" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>23</v>
       </c>
       <c r="D4" t="s">
         <v>12</v>
       </c>
       <c r="E4" t="s">
         <v>13</v>
       </c>
       <c r="F4" t="s">
         <v>14</v>
       </c>
       <c r="G4" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="I4" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="J4" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="A5">
         <v>1.4</v>
       </c>
-      <c r="B5" t="s">
-        <v>25</v>
+      <c r="B5">
+        <v>1.4</v>
       </c>
       <c r="C5" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="D5" t="s">
         <v>12</v>
       </c>
       <c r="E5" t="s">
         <v>13</v>
       </c>
       <c r="F5" t="s">
         <v>14</v>
       </c>
       <c r="G5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="I5" t="s">
-        <v>27</v>
+        <v>25</v>
       </c>
       <c r="J5" t="s">
-        <v>28</v>
+        <v>26</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6">
         <v>2.1</v>
       </c>
-      <c r="B6" t="s">
+      <c r="B6">
+        <v>2.1</v>
+      </c>
+      <c r="C6" t="s">
+        <v>27</v>
+      </c>
+      <c r="D6" t="s">
+        <v>28</v>
+      </c>
+      <c r="E6" t="s">
         <v>29</v>
       </c>
-      <c r="C6" t="s">
+      <c r="F6" t="s">
+        <v>14</v>
+      </c>
+      <c r="G6" t="s">
+        <v>15</v>
+      </c>
+      <c r="I6" t="s">
         <v>30</v>
       </c>
-      <c r="D6" t="s">
+      <c r="J6" t="s">
         <v>31</v>
-      </c>
-[...13 lines deleted...]
-        <v>34</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7">
         <v>2.2</v>
       </c>
       <c r="B7">
         <v>2.2</v>
       </c>
       <c r="C7" t="s">
-        <v>35</v>
+        <v>32</v>
       </c>
       <c r="D7" t="s">
         <v>12</v>
       </c>
       <c r="E7" t="s">
         <v>13</v>
       </c>
       <c r="F7" t="s">
         <v>14</v>
       </c>
       <c r="G7" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="I7" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="J7" t="s">
-        <v>37</v>
+        <v>34</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="A8">
         <v>3</v>
       </c>
-      <c r="B8" t="s">
+      <c r="B8">
+        <v>3</v>
+      </c>
+      <c r="C8" t="s">
+        <v>35</v>
+      </c>
+      <c r="D8" t="s">
+        <v>28</v>
+      </c>
+      <c r="E8" t="s">
+        <v>36</v>
+      </c>
+      <c r="F8" t="s">
+        <v>14</v>
+      </c>
+      <c r="G8" t="s">
+        <v>15</v>
+      </c>
+      <c r="H8" t="s">
+        <v>37</v>
+      </c>
+      <c r="I8" t="s">
         <v>38</v>
       </c>
-      <c r="C8" t="s">
+      <c r="J8" t="s">
         <v>39</v>
-      </c>
-[...19 lines deleted...]
-        <v>43</v>
       </c>
     </row>
     <row r="9" spans="1:10">
       <c r="A9">
         <v>5.1</v>
       </c>
-      <c r="B9" t="s">
-        <v>44</v>
+      <c r="B9">
+        <v>5.1</v>
       </c>
       <c r="C9" t="s">
-        <v>45</v>
+        <v>40</v>
       </c>
       <c r="D9" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="E9" t="s">
-        <v>46</v>
+        <v>41</v>
       </c>
       <c r="F9" t="s">
         <v>14</v>
       </c>
       <c r="G9" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="I9" t="s">
-        <v>47</v>
+        <v>42</v>
       </c>
       <c r="J9" t="s">
-        <v>48</v>
+        <v>43</v>
       </c>
     </row>
     <row r="10" spans="1:10">
       <c r="A10">
         <v>5.3</v>
       </c>
-      <c r="B10" t="s">
-        <v>49</v>
+      <c r="B10">
+        <v>5.3</v>
       </c>
       <c r="C10" t="s">
-        <v>50</v>
+        <v>44</v>
       </c>
       <c r="D10" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="E10" t="s">
+        <v>41</v>
+      </c>
+      <c r="F10" t="s">
+        <v>14</v>
+      </c>
+      <c r="G10" t="s">
+        <v>15</v>
+      </c>
+      <c r="I10" t="s">
+        <v>45</v>
+      </c>
+      <c r="J10" t="s">
         <v>46</v>
-      </c>
-[...10 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="11" spans="1:10">
       <c r="A11">
         <v>6.1</v>
       </c>
-      <c r="B11" t="s">
-        <v>53</v>
+      <c r="B11">
+        <v>6.1</v>
       </c>
       <c r="C11" t="s">
-        <v>54</v>
+        <v>47</v>
       </c>
       <c r="D11" t="s">
-        <v>55</v>
+        <v>48</v>
       </c>
       <c r="E11" t="s">
-        <v>46</v>
+        <v>41</v>
       </c>
       <c r="F11" t="s">
         <v>14</v>
       </c>
       <c r="G11" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="I11" t="s">
-        <v>56</v>
+        <v>49</v>
       </c>
       <c r="J11" t="s">
-        <v>57</v>
+        <v>50</v>
       </c>
     </row>
     <row r="12" spans="1:10">
       <c r="A12">
         <v>6.2</v>
       </c>
-      <c r="B12" t="s">
-        <v>58</v>
+      <c r="B12">
+        <v>6.2</v>
       </c>
       <c r="C12" t="s">
-        <v>59</v>
+        <v>51</v>
       </c>
       <c r="D12" t="s">
-        <v>55</v>
+        <v>48</v>
       </c>
       <c r="E12" t="s">
-        <v>46</v>
+        <v>41</v>
       </c>
       <c r="F12" t="s">
         <v>14</v>
       </c>
       <c r="G12" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="I12" t="s">
-        <v>60</v>
+        <v>52</v>
       </c>
       <c r="J12" t="s">
-        <v>61</v>
+        <v>53</v>
       </c>
     </row>
     <row r="13" spans="1:10">
       <c r="A13">
         <v>6.3</v>
       </c>
-      <c r="B13" t="s">
-        <v>62</v>
+      <c r="B13">
+        <v>6.3</v>
       </c>
       <c r="C13" t="s">
-        <v>63</v>
+        <v>54</v>
       </c>
       <c r="D13" t="s">
         <v>12</v>
       </c>
       <c r="E13" t="s">
-        <v>46</v>
+        <v>41</v>
       </c>
       <c r="F13" t="s">
         <v>14</v>
       </c>
       <c r="G13" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="I13" t="s">
-        <v>64</v>
+        <v>55</v>
       </c>
       <c r="J13" t="s">
-        <v>65</v>
+        <v>56</v>
       </c>
     </row>
     <row r="14" spans="1:10">
       <c r="A14">
         <v>7.1</v>
       </c>
-      <c r="B14" t="s">
-        <v>66</v>
+      <c r="B14">
+        <v>7.1</v>
       </c>
       <c r="C14" t="s">
-        <v>67</v>
+        <v>57</v>
       </c>
       <c r="D14" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="E14" t="s">
-        <v>46</v>
+        <v>41</v>
       </c>
       <c r="F14" t="s">
         <v>14</v>
       </c>
       <c r="G14" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="I14" t="s">
-        <v>68</v>
+        <v>58</v>
       </c>
       <c r="J14" t="s">
-        <v>69</v>
+        <v>59</v>
       </c>
     </row>
     <row r="15" spans="1:10">
       <c r="A15">
         <v>7.2</v>
       </c>
       <c r="B15">
         <v>7.2</v>
       </c>
       <c r="C15" t="s">
-        <v>70</v>
+        <v>60</v>
       </c>
       <c r="D15" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="E15" t="s">
-        <v>46</v>
+        <v>41</v>
       </c>
       <c r="F15" t="s">
         <v>14</v>
       </c>
       <c r="G15" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="I15" t="s">
-        <v>71</v>
+        <v>61</v>
       </c>
       <c r="J15" t="s">
-        <v>72</v>
+        <v>62</v>
       </c>
     </row>
     <row r="16" spans="1:10">
       <c r="A16">
         <v>7.3</v>
       </c>
-      <c r="B16" t="s">
-        <v>73</v>
+      <c r="B16">
+        <v>7.3</v>
       </c>
       <c r="C16" t="s">
-        <v>74</v>
+        <v>63</v>
       </c>
       <c r="D16" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="E16" t="s">
-        <v>46</v>
+        <v>41</v>
       </c>
       <c r="F16" t="s">
         <v>14</v>
       </c>
       <c r="G16" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="I16" t="s">
-        <v>75</v>
+        <v>64</v>
       </c>
       <c r="J16" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="17" spans="1:10">
       <c r="A17">
         <v>7.4</v>
       </c>
-      <c r="B17" t="s">
-        <v>76</v>
+      <c r="B17">
+        <v>7.4</v>
       </c>
       <c r="C17" t="s">
-        <v>77</v>
+        <v>65</v>
       </c>
       <c r="D17" t="s">
         <v>12</v>
       </c>
       <c r="E17" t="s">
-        <v>46</v>
+        <v>41</v>
       </c>
       <c r="F17" t="s">
         <v>14</v>
       </c>
       <c r="G17" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H17" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I17" t="s">
-        <v>78</v>
+        <v>66</v>
       </c>
       <c r="J17" t="s">
-        <v>79</v>
+        <v>67</v>
       </c>
     </row>
     <row r="18" spans="1:10">
       <c r="A18">
         <v>7.5</v>
       </c>
-      <c r="B18" t="s">
-        <v>80</v>
+      <c r="B18">
+        <v>7.5</v>
       </c>
       <c r="C18" t="s">
-        <v>81</v>
+        <v>68</v>
       </c>
       <c r="D18" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="E18" t="s">
-        <v>46</v>
+        <v>41</v>
       </c>
       <c r="F18" t="s">
         <v>14</v>
       </c>
       <c r="G18" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="I18" t="s">
-        <v>82</v>
+        <v>69</v>
       </c>
       <c r="J18" t="s">
-        <v>83</v>
+        <v>70</v>
       </c>
     </row>
     <row r="19" spans="1:10">
       <c r="A19">
         <v>7.7</v>
       </c>
-      <c r="B19" t="s">
-        <v>84</v>
+      <c r="B19">
+        <v>7.7</v>
       </c>
       <c r="C19" t="s">
-        <v>85</v>
+        <v>71</v>
       </c>
       <c r="D19" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="E19" t="s">
-        <v>46</v>
+        <v>41</v>
       </c>
       <c r="F19" t="s">
         <v>14</v>
       </c>
       <c r="G19" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="I19" t="s">
-        <v>86</v>
+        <v>72</v>
       </c>
       <c r="J19" t="s">
-        <v>87</v>
+        <v>73</v>
       </c>
     </row>
     <row r="20" spans="1:10">
       <c r="A20">
         <v>7.8</v>
       </c>
-      <c r="B20" t="s">
-        <v>88</v>
+      <c r="B20">
+        <v>7.8</v>
       </c>
       <c r="C20" t="s">
-        <v>89</v>
+        <v>74</v>
       </c>
       <c r="D20" t="s">
         <v>12</v>
       </c>
       <c r="E20" t="s">
-        <v>46</v>
+        <v>41</v>
       </c>
       <c r="F20" t="s">
         <v>14</v>
       </c>
       <c r="G20" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="I20" t="s">
-        <v>90</v>
+        <v>75</v>
       </c>
       <c r="J20" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="21" spans="1:10">
       <c r="A21">
         <v>7.9</v>
       </c>
-      <c r="B21" t="s">
-        <v>91</v>
+      <c r="B21">
+        <v>7.9</v>
       </c>
       <c r="C21" t="s">
-        <v>92</v>
+        <v>76</v>
       </c>
       <c r="D21" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="E21" t="s">
-        <v>46</v>
+        <v>41</v>
       </c>
       <c r="F21" t="s">
         <v>14</v>
       </c>
       <c r="G21" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="I21" t="s">
-        <v>93</v>
+        <v>77</v>
       </c>
       <c r="J21" t="s">
-        <v>83</v>
+        <v>70</v>
       </c>
     </row>
     <row r="22" spans="1:10">
       <c r="A22">
         <v>8</v>
       </c>
-      <c r="B22" t="s">
-        <v>94</v>
+      <c r="B22">
+        <v>8</v>
       </c>
       <c r="C22" t="s">
-        <v>95</v>
+        <v>78</v>
       </c>
       <c r="D22" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="E22" t="s">
-        <v>46</v>
+        <v>41</v>
       </c>
       <c r="F22" t="s">
         <v>14</v>
       </c>
       <c r="G22" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H22" t="s">
-        <v>96</v>
+        <v>79</v>
       </c>
       <c r="I22" t="s">
-        <v>97</v>
+        <v>80</v>
       </c>
       <c r="J22" t="s">
-        <v>98</v>
+        <v>81</v>
       </c>
     </row>
     <row r="23" spans="1:10">
       <c r="A23">
         <v>10.1</v>
       </c>
       <c r="B23" t="s">
-        <v>99</v>
+        <v>82</v>
       </c>
       <c r="C23" t="s">
-        <v>100</v>
+        <v>83</v>
       </c>
       <c r="D23" t="s">
+        <v>28</v>
+      </c>
+      <c r="E23" t="s">
+        <v>41</v>
+      </c>
+      <c r="F23" t="s">
+        <v>14</v>
+      </c>
+      <c r="G23" t="s">
+        <v>15</v>
+      </c>
+      <c r="I23" t="s">
+        <v>84</v>
+      </c>
+      <c r="J23" t="s">
         <v>31</v>
-      </c>
-[...13 lines deleted...]
-        <v>34</v>
       </c>
     </row>
     <row r="24" spans="1:10">
       <c r="A24">
         <v>10.2</v>
       </c>
-      <c r="B24" t="s">
-        <v>102</v>
+      <c r="B24">
+        <v>10.2</v>
       </c>
       <c r="C24" t="s">
-        <v>103</v>
+        <v>85</v>
       </c>
       <c r="D24" t="s">
         <v>12</v>
       </c>
       <c r="E24" t="s">
-        <v>46</v>
+        <v>41</v>
       </c>
       <c r="F24" t="s">
         <v>14</v>
       </c>
       <c r="G24" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="I24" t="s">
-        <v>104</v>
+        <v>86</v>
       </c>
       <c r="J24" t="s">
-        <v>87</v>
+        <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10">
       <c r="A25">
         <v>10.3</v>
       </c>
       <c r="B25" t="s">
-        <v>105</v>
+        <v>87</v>
       </c>
       <c r="C25" t="s">
-        <v>106</v>
+        <v>88</v>
       </c>
       <c r="D25" t="s">
         <v>12</v>
       </c>
       <c r="E25" t="s">
-        <v>46</v>
+        <v>41</v>
       </c>
       <c r="F25" t="s">
         <v>14</v>
       </c>
       <c r="G25" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="I25" t="s">
-        <v>107</v>
+        <v>89</v>
       </c>
       <c r="J25" t="s">
-        <v>98</v>
+        <v>81</v>
       </c>
     </row>
     <row r="26" spans="1:10">
       <c r="A26">
         <v>10.4</v>
       </c>
-      <c r="B26" t="s">
-        <v>108</v>
+      <c r="B26">
+        <v>10.4</v>
       </c>
       <c r="C26" t="s">
-        <v>109</v>
+        <v>90</v>
       </c>
       <c r="D26" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="E26" t="s">
-        <v>46</v>
+        <v>41</v>
       </c>
       <c r="F26" t="s">
         <v>14</v>
       </c>
       <c r="G26" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="I26" t="s">
-        <v>110</v>
+        <v>91</v>
       </c>
       <c r="J26" t="s">
-        <v>111</v>
+        <v>92</v>
       </c>
     </row>
     <row r="27" spans="1:10">
       <c r="A27">
         <v>10.6</v>
       </c>
-      <c r="B27" t="s">
-        <v>112</v>
+      <c r="B27">
+        <v>10.6</v>
       </c>
       <c r="C27" t="s">
-        <v>113</v>
+        <v>93</v>
       </c>
       <c r="D27" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="E27" t="s">
-        <v>114</v>
+        <v>94</v>
       </c>
       <c r="F27" t="s">
         <v>14</v>
       </c>
       <c r="G27" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="I27" t="s">
-        <v>115</v>
+        <v>95</v>
       </c>
       <c r="J27" t="s">
-        <v>116</v>
+        <v>96</v>
       </c>
     </row>
     <row r="28" spans="1:10">
       <c r="A28">
         <v>10.7</v>
       </c>
-      <c r="B28" t="s">
-        <v>117</v>
+      <c r="B28">
+        <v>10.7</v>
       </c>
       <c r="C28" t="s">
-        <v>118</v>
+        <v>97</v>
       </c>
       <c r="D28" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="E28" t="s">
-        <v>46</v>
+        <v>41</v>
       </c>
       <c r="F28" t="s">
         <v>14</v>
       </c>
       <c r="G28" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="I28" t="s">
-        <v>119</v>
+        <v>98</v>
       </c>
       <c r="J28" t="s">
-        <v>87</v>
+        <v>73</v>
       </c>
     </row>
     <row r="29" spans="1:10">
       <c r="A29">
         <v>11</v>
       </c>
-      <c r="B29" t="s">
-        <v>120</v>
+      <c r="B29">
+        <v>11</v>
       </c>
       <c r="C29" t="s">
-        <v>121</v>
+        <v>99</v>
       </c>
       <c r="D29" t="s">
         <v>12</v>
       </c>
       <c r="E29" t="s">
-        <v>122</v>
+        <v>100</v>
       </c>
       <c r="F29" t="s">
-        <v>123</v>
+        <v>15</v>
       </c>
       <c r="G29" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="I29" t="s">
-        <v>124</v>
+        <v>101</v>
       </c>
       <c r="J29" t="s">
-        <v>124</v>
+        <v>101</v>
       </c>
     </row>
     <row r="30" spans="1:10">
       <c r="A30">
         <v>12</v>
       </c>
-      <c r="B30" t="s">
-        <v>125</v>
+      <c r="B30">
+        <v>12</v>
       </c>
       <c r="C30" t="s">
-        <v>126</v>
+        <v>102</v>
       </c>
       <c r="D30" t="s">
         <v>12</v>
       </c>
       <c r="E30" t="s">
-        <v>46</v>
+        <v>41</v>
       </c>
       <c r="F30" t="s">
         <v>14</v>
       </c>
       <c r="G30" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="I30" t="s">
-        <v>127</v>
+        <v>103</v>
       </c>
       <c r="J30" t="s">
-        <v>128</v>
+        <v>104</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">