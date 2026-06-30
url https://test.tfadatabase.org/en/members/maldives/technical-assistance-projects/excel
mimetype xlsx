--- v1 (2025-12-30)
+++ v2 (2026-06-30)
@@ -12,359 +12,308 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="91">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="74">
   <si>
     <t>Measure</t>
   </si>
   <si>
     <t>Items</t>
   </si>
   <si>
     <t>Measure name</t>
   </si>
   <si>
     <t>Indicative Implementation Date</t>
   </si>
   <si>
     <t>Definitive Implementation Date</t>
   </si>
   <si>
     <t>TA needs notified</t>
   </si>
   <si>
     <t>Progress reported</t>
   </si>
   <si>
     <t>Donor / Agency</t>
   </si>
   <si>
     <t>TA Description</t>
   </si>
   <si>
     <t>Tags</t>
   </si>
   <si>
-    <t>1.2.1 (a), 1.2.1 (b), 1.2.1 (c), 1.2.2, 1.2.3</t>
-[...1 lines deleted...]
-  <si>
     <t>Information available through internet</t>
   </si>
   <si>
     <t>31 December 2023</t>
   </si>
   <si>
     <t>30 June 2027</t>
-  </si>
-[...1 lines deleted...]
-    <t>Yes</t>
   </si>
   <si>
     <t>No</t>
   </si>
   <si>
     <t>Assistance and financial support are required to translate all existing laws, rules and regulations, standards, guidelines, SOPs relating to trade, into English language.
 Assistance and support are required to upgrade, Ministry of Economic Development (MED) and Maldives Food and Drug Authority (MFDA) website.
 Assistance to develop capacity of MED, MFDA and officials of Ministry of Health (MoH) to manage, maintain and update website, / information portal.
 Assistance to develop Ministry of Fisheries, Marine Resources and Agriculture (MoFMA) to further develop fisheries information system (FIS), and assistance to develop capacity on managing and updating fisheries information portal.</t>
   </si>
   <si>
     <t>Information and communication technologies (ICT), Human resources and training</t>
   </si>
   <si>
-    <t>1.3.1, 1.3.2, 1.3.3, 1.3.4</t>
-[...1 lines deleted...]
-  <si>
     <t>Enquiry points</t>
   </si>
   <si>
     <t>31 December 2021</t>
   </si>
   <si>
     <t>30 November 2022</t>
   </si>
   <si>
     <t>Assistance to build institutional arrangements, develop staff capacity, training of staff on operating and maintaining enquiry points.</t>
   </si>
   <si>
     <t>Institutional procedures, Human resources and training</t>
-  </si>
-[...1 lines deleted...]
-    <t>1.4 (a), 1.4 (b), 1.4 (c)</t>
   </si>
   <si>
     <t>Notification</t>
   </si>
   <si>
     <t>23 July 2019</t>
   </si>
   <si>
     <t>Assistance and support required to train staff in the area of notification.
 Assistance is needed to establish an electronic information and notification management system or such mechanism, enabling an expeditious, accurate and timely flow in notifications.</t>
   </si>
   <si>
-    <t>2.1.1, 2.1.2, 2.1.3</t>
-[...1 lines deleted...]
-  <si>
     <t>Comments and information before entry into force</t>
   </si>
   <si>
     <t>Assistance and support required to train staff to build the legal competency to develop procedures and a mechanism for public consultation on laws and regulations.</t>
   </si>
   <si>
     <t>Legislative and regulatory framework, Human resources and training</t>
   </si>
   <si>
-    <t>3.1, 3.2 (a), 3.2 (b), 3.3, 3.4, 3.5, 3.6 (a), 3.6 (b), 3.6 (c), 3.7, 3.8, 3.9 (a) (i), 3.9 (a) (ii), 3.9 (b) (i), 3.9 (b) (ii), 3.9 (b) (iii), 3.9 (b) (iv), 3.9 (c), 3.9 (d)</t>
-[...1 lines deleted...]
-  <si>
     <t>Advance rulings</t>
   </si>
   <si>
     <t>22 October 2019</t>
+  </si>
+  <si>
+    <t>Yes</t>
   </si>
   <si>
     <t>ADB, WCO</t>
   </si>
   <si>
     <t>Assistance on training and building expertise on advance ruling and on Rules of Origin (ROO) required for Customs officials and other border related agencies.
 Assistance to conduct public education campaigns for stakeholder awareness and engagement.</t>
   </si>
   <si>
     <t>Human resources and training, Awareness-raising</t>
   </si>
   <si>
-    <t>5.1 (a), 5.1 (b), 5.1 (c), 5.1 (d)</t>
-[...1 lines deleted...]
-  <si>
     <t>Notifications for enhanced controls or inspections</t>
   </si>
   <si>
     <t>30 December 2027</t>
   </si>
   <si>
     <t>Assistance and support to implement an e-notification alert system for Health Protection Agency (HPA), Maldives Food and Drug Authority (MFDA) and Ministry of Fisheries, Marine Resources and Agriculture and capacity building to facilitate notification for enhanced controls and/or inspections.
 Assistance to review the legal framework and procedures to analyse and enhance the legal framework and procedures.</t>
   </si>
   <si>
     <t>Information and communication technologies (ICT), Legislative and regulatory framework, Human resources and training</t>
-  </si>
-[...1 lines deleted...]
-    <t>5.3.1, 5.3.2, 5.3.3</t>
   </si>
   <si>
     <t>Test procedures</t>
   </si>
   <si>
     <t>Assistance and financial support are required to acquire laboratory testing kits and relevant laboratory equipment and materials.
 Assistance and support are required to train and build capacity of the technical staff and testing capabilities of laboratory staff.
 Assistance and support are required to strengthen capacity at National Health Laboratory for food and medicine testing.
 Assistance and support are also required to establish port facilities at central and regional level for food and medicine storage.
 Assistance and support are also required to develop testing parameters and accreditation.</t>
   </si>
   <si>
     <t>Infrastructure and equipment, Human resources and training</t>
   </si>
   <si>
     <t>Electronic payment</t>
   </si>
   <si>
     <t>26 August 2024</t>
   </si>
   <si>
     <t>Capacity development for the respective institutions that will be involved in the implementation of the national single window system.
 Assistance required to strengthen the legal framework, to enable electronic payments.
 The feature of electronic payment may be made available with the introduction of National Single Window (NSW).</t>
   </si>
   <si>
-    <t>7.3.1, 7.3.2 (a), 7.3.2 (b), 7.3.3, 7.3.4, 7.3.5, 7.3.6</t>
-[...1 lines deleted...]
-  <si>
     <t>Separation of release</t>
   </si>
   <si>
     <t>Assistance and financial support to procure the relevant technologies, such as pallet scanners, container X-ray scanners, so that shipments can be released without payment of duty and taxes, upon providing adequate security or guarantee.
 Assistance on introduction of a security/guarantee system in Customs.</t>
   </si>
   <si>
     <t>Information and communication technologies (ICT), Infrastructure and equipment</t>
-  </si>
-[...1 lines deleted...]
-    <t>7.4.1, 7.4.2, 7.4.3, 7.4.4</t>
   </si>
   <si>
     <t>Risk management</t>
   </si>
   <si>
     <t>31 December 2028</t>
   </si>
   <si>
     <t>Expert support on the design and establishment of a risk management system.
 ICT Infrastructure and technology for an automated risk management system.
 Assistance required for the development of capacity of staff in related institutions on the implementation of the risk management system.
 Technical assistance to develop a mechanism to ensure enhanced coordination and collaboration between border agencies on risk identification, and application of risk management.
 Expert support required in the design, establishment and operation of a risk management system.</t>
   </si>
   <si>
     <t>Information and communication technologies (ICT), Infrastructure and equipment, Institutional procedures, Human resources and training</t>
   </si>
   <si>
-    <t>7.5.1, 7.5.2, 7.5.3, 7.5.4</t>
-[...1 lines deleted...]
-  <si>
     <t>Post-clearance audit</t>
   </si>
   <si>
     <t>30 June 2023</t>
   </si>
   <si>
     <t>Assistance required for Maldives Customs Service and where required, at other related agencies to develop a full-fledged PCA System, with all internal process and procedures, which is also linked with the risk management system that will complement each other.</t>
-  </si>
-[...1 lines deleted...]
-    <t>7.6.1, 7.6.2</t>
   </si>
   <si>
     <t>Average release times</t>
   </si>
   <si>
     <t>Assistance is required on designing, planning and implementing time-release studies.
 Staff capacity needs to be developed and the necessary training is required for staff on improving the average time release.</t>
   </si>
   <si>
-    <t>7.7.1, 7.7.2 (a) (i), 7.7.2 (a) (ii), 7.7.2 (a) (iii), 7.7.2 (a) (iv), 7.7.2 (b) (i), 7.7.2 (b) (ii), 7.7.3 (a), 7.7.3 (b), 7.7.3 (c), 7.7.3 (d), 7.7.3 (e), 7.7.3 (f), 7.7.3 (g), 7.7.4, 7.7.5, 7.7.6</t>
-[...1 lines deleted...]
-  <si>
     <t>Authorized operators</t>
   </si>
   <si>
     <t>31 December 2024</t>
   </si>
   <si>
     <t>Technical assistance and support are required to introduce authorized trader/operator scheme, develop a monitoring framework though which Customs can establish and monitor operator compliance and the necessary training to Customs Officials.
 Training and capacity building are also required for all other border agencies to ensure fuller compliance to this provision.</t>
-  </si>
-[...1 lines deleted...]
-    <t>7.8.1 (a), 7.8.1 (b), 7.8.1 (c), 7.8.1 (d), 7.8.1 (e), 7.8.1 (f), 7.8.1 (g), 7.8.1 (h), 7.8.2 (a), 7.8.2 (b), 7.8.2 (c), 7.8.2 (d), 7.8.3</t>
   </si>
   <si>
     <t>Expedited shipments</t>
   </si>
   <si>
     <t>31 December 2027</t>
   </si>
   <si>
     <t>Technical assistance in configuring the systems to cater expedited release
 Develop staff capacity, training of staff on processing the release of expedited shipments.
 Technical assistance in the introduction of simplified declaration.
 Need technical assistance to introduce security/guarantee system.
 Training and Capacity Building required for Customs Officials to implement Authorized Economic Operators (AEO).
 Note: Technical assistance provided by ADB to design and develop Authorized Economic Operators (AEO) program.</t>
   </si>
   <si>
     <t>10.3.1, 10.3.2</t>
   </si>
   <si>
     <t>Use of international standards</t>
   </si>
   <si>
     <t>Training and capacity development are required to support the staff of relevant institutions to comply with international standards and best practices.
 Assistance is required for testing, certification, inspection and accreditation capabilities of relevant regulatory agencies and provide assistance for upgrading the facilities in compliance with international standards.
 Assistance required to join ATA Carnet. (Note: Customs will be acceding to the RKC soon.)
 Training is required for Customs Officials to implement ATA Carnet.
 Technical expertise required to identify gaps between existing legislation and international standards and assist to align in accordance with them.</t>
   </si>
   <si>
     <t>Legislative and regulatory framework, Diagnostic and Needs Assessment, Human resources and training</t>
   </si>
   <si>
-    <t>10.4.1, 10.4.2, 10.4.3, 10.4.4</t>
-[...1 lines deleted...]
-  <si>
     <t>Single window</t>
   </si>
   <si>
-    <t>ADB, ADB</t>
+    <t>ADB</t>
   </si>
   <si>
     <t>Training and capacity building are required for relevant border agency staff and the business community to sensitize and train them to implement and operate in a National Single Window environment.
 Training is required, specifically focused on those officials who will be involved in the day to day operation and implementation of the National Single Window System in the country.
 Technical assistance is also required to build the institutional capacity in relevant border agencies, in order to implement the National Single Window.
 (Note: Financial assistance requested, funding approved and Agreements signed with ADB in 2019, for the development of a National Single Window in Maldives.
 Funding for this project will be released in 2019).</t>
   </si>
   <si>
     <t>Information and communication technologies (ICT), Human resources and training, Awareness-raising</t>
   </si>
   <si>
-    <t>10.9.1, 10.9.2 (a), 10.9.2 (b), 10.9.2 (c)</t>
-[...1 lines deleted...]
-  <si>
     <t>Temporary admission of goods and inward and outward processing</t>
   </si>
   <si>
     <t>Technical assistance and training are required to supervise and audit inward and outward operations.
 Technical assistance to establish the link between revenue authority in determining inward/outward duty and applicable taxes.</t>
   </si>
   <si>
-    <t>Legislative and regulatory framework, Human resources and training, Institutional procedures</t>
-[...2 lines deleted...]
-    <t>11.1 (a), 11.1 (b), 11.2, 11.3, 11.4, 11.5, 11.6 (a), 11.6 (b), 11.7, 11.8, 11.9, 11.10, 11.11, 11.12, 11.13, 11.14, 11.15, 11.16 (a), 11.16 (b), 11.16 (c), 11.17</t>
+    <t>Legislative and regulatory framework, Institutional procedures, Human resources and training</t>
   </si>
   <si>
     <t>Transit</t>
   </si>
   <si>
     <t>Technical assistance and capacity building required to develop a legal framework and in the ICT field.
 Assistance to introduce security/guarantee system.
 Assistance to train staff at Customs and other border agencies.
 Assistance required to establish a coordination and cooperation exchange mechanism between border agencies.</t>
-  </si>
-[...1 lines deleted...]
-    <t>Legislative and regulatory framework, Institutional procedures, Human resources and training</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -712,572 +661,572 @@
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2">
         <v>1.2</v>
       </c>
-      <c r="B2" t="s">
+      <c r="B2">
+        <v>1.2</v>
+      </c>
+      <c r="C2" t="s">
         <v>10</v>
       </c>
-      <c r="C2" t="s">
+      <c r="D2" t="s">
         <v>11</v>
       </c>
-      <c r="D2" t="s">
+      <c r="E2" t="s">
         <v>12</v>
       </c>
-      <c r="E2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F2" t="s">
+        <v>13</v>
+      </c>
+      <c r="G2" t="s">
+        <v>13</v>
+      </c>
+      <c r="I2" t="s">
         <v>14</v>
       </c>
-      <c r="G2" t="s">
+      <c r="J2" t="s">
         <v>15</v>
-      </c>
-[...4 lines deleted...]
-        <v>17</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3">
         <v>1.3</v>
       </c>
-      <c r="B3" t="s">
+      <c r="B3">
+        <v>1.3</v>
+      </c>
+      <c r="C3" t="s">
+        <v>16</v>
+      </c>
+      <c r="D3" t="s">
+        <v>17</v>
+      </c>
+      <c r="E3" t="s">
         <v>18</v>
       </c>
-      <c r="C3" t="s">
+      <c r="F3" t="s">
+        <v>13</v>
+      </c>
+      <c r="G3" t="s">
+        <v>13</v>
+      </c>
+      <c r="I3" t="s">
         <v>19</v>
       </c>
-      <c r="D3" t="s">
+      <c r="J3" t="s">
         <v>20</v>
-      </c>
-[...13 lines deleted...]
-        <v>23</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4">
         <v>1.4</v>
       </c>
-      <c r="B4" t="s">
-        <v>24</v>
+      <c r="B4">
+        <v>1.4</v>
       </c>
       <c r="C4" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="D4" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="E4" t="s">
-        <v>26</v>
+        <v>22</v>
       </c>
       <c r="F4" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G4" t="s">
+        <v>13</v>
+      </c>
+      <c r="I4" t="s">
+        <v>23</v>
+      </c>
+      <c r="J4" t="s">
         <v>15</v>
-      </c>
-[...4 lines deleted...]
-        <v>17</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="A5">
         <v>2.1</v>
       </c>
-      <c r="B5" t="s">
-        <v>28</v>
+      <c r="B5">
+        <v>2.1</v>
       </c>
       <c r="C5" t="s">
-        <v>29</v>
+        <v>24</v>
       </c>
       <c r="D5" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="E5" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="F5" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G5" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="I5" t="s">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="J5" t="s">
-        <v>31</v>
+        <v>26</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6">
         <v>3</v>
       </c>
-      <c r="B6" t="s">
+      <c r="B6">
+        <v>3</v>
+      </c>
+      <c r="C6" t="s">
+        <v>27</v>
+      </c>
+      <c r="D6" t="s">
+        <v>17</v>
+      </c>
+      <c r="E6" t="s">
+        <v>28</v>
+      </c>
+      <c r="F6" t="s">
+        <v>13</v>
+      </c>
+      <c r="G6" t="s">
+        <v>29</v>
+      </c>
+      <c r="H6" t="s">
+        <v>30</v>
+      </c>
+      <c r="I6" t="s">
+        <v>31</v>
+      </c>
+      <c r="J6" t="s">
         <v>32</v>
-      </c>
-[...22 lines deleted...]
-        <v>37</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7">
         <v>5.1</v>
       </c>
-      <c r="B7" t="s">
-        <v>38</v>
+      <c r="B7">
+        <v>5.1</v>
       </c>
       <c r="C7" t="s">
-        <v>39</v>
+        <v>33</v>
       </c>
       <c r="D7" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="E7" t="s">
-        <v>40</v>
+        <v>34</v>
       </c>
       <c r="F7" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G7" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="I7" t="s">
-        <v>41</v>
+        <v>35</v>
       </c>
       <c r="J7" t="s">
-        <v>42</v>
+        <v>36</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="A8">
         <v>5.3</v>
       </c>
-      <c r="B8" t="s">
-        <v>43</v>
+      <c r="B8">
+        <v>5.3</v>
       </c>
       <c r="C8" t="s">
-        <v>44</v>
+        <v>37</v>
       </c>
       <c r="D8" t="s">
+        <v>11</v>
+      </c>
+      <c r="E8" t="s">
         <v>12</v>
       </c>
-      <c r="E8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F8" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G8" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="I8" t="s">
-        <v>45</v>
+        <v>38</v>
       </c>
       <c r="J8" t="s">
-        <v>46</v>
+        <v>39</v>
       </c>
     </row>
     <row r="9" spans="1:10">
       <c r="A9">
         <v>7.2</v>
       </c>
       <c r="B9">
         <v>7.2</v>
       </c>
       <c r="C9" t="s">
-        <v>47</v>
+        <v>40</v>
       </c>
       <c r="D9" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="E9" t="s">
-        <v>48</v>
+        <v>41</v>
       </c>
       <c r="F9" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G9" t="s">
+        <v>13</v>
+      </c>
+      <c r="I9" t="s">
+        <v>42</v>
+      </c>
+      <c r="J9" t="s">
         <v>15</v>
-      </c>
-[...4 lines deleted...]
-        <v>17</v>
       </c>
     </row>
     <row r="10" spans="1:10">
       <c r="A10">
         <v>7.3</v>
       </c>
-      <c r="B10" t="s">
-        <v>50</v>
+      <c r="B10">
+        <v>7.3</v>
       </c>
       <c r="C10" t="s">
-        <v>51</v>
+        <v>43</v>
       </c>
       <c r="D10" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="E10" t="s">
-        <v>40</v>
+        <v>34</v>
       </c>
       <c r="F10" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G10" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="I10" t="s">
-        <v>52</v>
+        <v>44</v>
       </c>
       <c r="J10" t="s">
-        <v>53</v>
+        <v>45</v>
       </c>
     </row>
     <row r="11" spans="1:10">
       <c r="A11">
         <v>7.4</v>
       </c>
-      <c r="B11" t="s">
-        <v>54</v>
+      <c r="B11">
+        <v>7.4</v>
       </c>
       <c r="C11" t="s">
-        <v>55</v>
+        <v>46</v>
       </c>
       <c r="D11" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="E11" t="s">
-        <v>56</v>
+        <v>47</v>
       </c>
       <c r="F11" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G11" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="I11" t="s">
-        <v>57</v>
+        <v>48</v>
       </c>
       <c r="J11" t="s">
-        <v>58</v>
+        <v>49</v>
       </c>
     </row>
     <row r="12" spans="1:10">
       <c r="A12">
         <v>7.5</v>
       </c>
-      <c r="B12" t="s">
-        <v>59</v>
+      <c r="B12">
+        <v>7.5</v>
       </c>
       <c r="C12" t="s">
-        <v>60</v>
+        <v>50</v>
       </c>
       <c r="D12" t="s">
+        <v>17</v>
+      </c>
+      <c r="E12" t="s">
+        <v>51</v>
+      </c>
+      <c r="F12" t="s">
+        <v>13</v>
+      </c>
+      <c r="G12" t="s">
+        <v>13</v>
+      </c>
+      <c r="I12" t="s">
+        <v>52</v>
+      </c>
+      <c r="J12" t="s">
         <v>20</v>
-      </c>
-[...13 lines deleted...]
-        <v>23</v>
       </c>
     </row>
     <row r="13" spans="1:10">
       <c r="A13">
         <v>7.6</v>
       </c>
-      <c r="B13" t="s">
-        <v>63</v>
+      <c r="B13">
+        <v>7.6</v>
       </c>
       <c r="C13" t="s">
-        <v>64</v>
+        <v>53</v>
       </c>
       <c r="D13" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="E13" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="F13" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G13" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="I13" t="s">
-        <v>65</v>
+        <v>54</v>
       </c>
       <c r="J13" t="s">
-        <v>31</v>
+        <v>26</v>
       </c>
     </row>
     <row r="14" spans="1:10">
       <c r="A14">
         <v>7.7</v>
       </c>
-      <c r="B14" t="s">
-        <v>66</v>
+      <c r="B14">
+        <v>7.7</v>
       </c>
       <c r="C14" t="s">
-        <v>67</v>
+        <v>55</v>
       </c>
       <c r="D14" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="E14" t="s">
-        <v>68</v>
+        <v>56</v>
       </c>
       <c r="F14" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G14" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="I14" t="s">
-        <v>69</v>
+        <v>57</v>
       </c>
       <c r="J14" t="s">
-        <v>31</v>
+        <v>26</v>
       </c>
     </row>
     <row r="15" spans="1:10">
       <c r="A15">
         <v>7.8</v>
       </c>
-      <c r="B15" t="s">
-        <v>70</v>
+      <c r="B15">
+        <v>7.8</v>
       </c>
       <c r="C15" t="s">
-        <v>71</v>
+        <v>58</v>
       </c>
       <c r="D15" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="E15" t="s">
-        <v>72</v>
+        <v>59</v>
       </c>
       <c r="F15" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G15" t="s">
+        <v>13</v>
+      </c>
+      <c r="I15" t="s">
+        <v>60</v>
+      </c>
+      <c r="J15" t="s">
         <v>15</v>
-      </c>
-[...4 lines deleted...]
-        <v>17</v>
       </c>
     </row>
     <row r="16" spans="1:10">
       <c r="A16">
         <v>10.3</v>
       </c>
       <c r="B16" t="s">
-        <v>74</v>
+        <v>61</v>
       </c>
       <c r="C16" t="s">
-        <v>75</v>
+        <v>62</v>
       </c>
       <c r="D16" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="E16" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="F16" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G16" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="I16" t="s">
-        <v>76</v>
+        <v>63</v>
       </c>
       <c r="J16" t="s">
-        <v>77</v>
+        <v>64</v>
       </c>
     </row>
     <row r="17" spans="1:10">
       <c r="A17">
         <v>10.4</v>
       </c>
-      <c r="B17" t="s">
-        <v>78</v>
+      <c r="B17">
+        <v>10.4</v>
       </c>
       <c r="C17" t="s">
-        <v>79</v>
+        <v>65</v>
       </c>
       <c r="D17" t="s">
+        <v>11</v>
+      </c>
+      <c r="E17" t="s">
         <v>12</v>
       </c>
-      <c r="E17" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F17" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G17" t="s">
-        <v>14</v>
+        <v>29</v>
       </c>
       <c r="H17" t="s">
-        <v>80</v>
+        <v>66</v>
       </c>
       <c r="I17" t="s">
-        <v>81</v>
+        <v>67</v>
       </c>
       <c r="J17" t="s">
-        <v>82</v>
+        <v>68</v>
       </c>
     </row>
     <row r="18" spans="1:10">
       <c r="A18">
         <v>10.9</v>
       </c>
-      <c r="B18" t="s">
-        <v>83</v>
+      <c r="B18">
+        <v>10.9</v>
       </c>
       <c r="C18" t="s">
-        <v>84</v>
+        <v>69</v>
       </c>
       <c r="D18" t="s">
+        <v>11</v>
+      </c>
+      <c r="E18" t="s">
         <v>12</v>
       </c>
-      <c r="E18" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F18" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G18" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="I18" t="s">
-        <v>85</v>
+        <v>70</v>
       </c>
       <c r="J18" t="s">
-        <v>86</v>
+        <v>71</v>
       </c>
     </row>
     <row r="19" spans="1:10">
       <c r="A19">
         <v>11</v>
       </c>
-      <c r="B19" t="s">
-        <v>87</v>
+      <c r="B19">
+        <v>11</v>
       </c>
       <c r="C19" t="s">
-        <v>88</v>
+        <v>72</v>
       </c>
       <c r="D19" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="E19" t="s">
-        <v>61</v>
+        <v>51</v>
       </c>
       <c r="F19" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G19" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="I19" t="s">
-        <v>89</v>
+        <v>73</v>
       </c>
       <c r="J19" t="s">
-        <v>90</v>
+        <v>71</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">