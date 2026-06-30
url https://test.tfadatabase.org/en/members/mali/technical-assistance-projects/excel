--- v0 (2025-10-21)
+++ v1 (2026-06-30)
@@ -12,283 +12,256 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="69">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="60">
   <si>
     <t>Measure</t>
   </si>
   <si>
     <t>Items</t>
   </si>
   <si>
     <t>Measure name</t>
   </si>
   <si>
     <t>Indicative Implementation Date</t>
   </si>
   <si>
     <t>Definitive Implementation Date</t>
   </si>
   <si>
     <t>TA needs notified</t>
   </si>
   <si>
     <t>Progress reported</t>
   </si>
   <si>
     <t>Donor / Agency</t>
   </si>
   <si>
     <t>TA Description</t>
   </si>
   <si>
     <t>Tags</t>
   </si>
   <si>
-    <t>1.2.1 (a), 1.2.1 (b), 1.2.1 (c), 1.2.2, 1.2.3</t>
-[...1 lines deleted...]
-  <si>
     <t>Information available through internet</t>
   </si>
   <si>
     <t>31 December 2023</t>
   </si>
   <si>
     <t>31 December 2027</t>
+  </si>
+  <si>
+    <t>No</t>
   </si>
   <si>
     <t>Yes</t>
   </si>
   <si>
     <t>ITC, GIZ, DANIDA</t>
   </si>
   <si>
     <t>Training and assistance in respect of the following:
 -	Drafting and implementing guidelines for compiling, processing and publishing trade related information
 -	Setting up a team to manage the content of the information portal
 -	Regular updating of online trade related information by the relevant agencies
 -	Organizing regular information meetings between agencies and with the private sector to assess the quality of the service provided and potential areas for improvement
 -	Organizing inter-agency coordination meetings to verify the validity/updating of the information available
 -	Acquiring the equipment and software needed to ensure the portal functions properly
 -	Recruiting support staff for web management purposes
 -	Legal expertise for drafting legal texts and amendments to ordinances, laws and regulations
 -	ICT infrastructure for internal information, management system and agency site maintenance purposes</t>
   </si>
   <si>
     <t>Information and communication technologies (ICT), Legislative and regulatory framework, Infrastructure and equipment, Institutional procedures</t>
   </si>
   <si>
-    <t>1.3.1, 1.3.2, 1.3.3, 1.3.4</t>
-[...1 lines deleted...]
-  <si>
     <t>Enquiry points</t>
   </si>
   <si>
     <t>31 December 2026</t>
   </si>
   <si>
     <t>Training and assistance in respect of:
 -	Setting up and managing enquiry points
 -	IT equipment: laptop computers, desktop computers, inverters, photocopiers, multifunction printers
 -	TFA information documents
 -	Legal expertise for drafting legal texts and amendments to existing ordinances, laws and regulations
 -	ICT infrastructure for enquiry points
 -	Capacity building for enquiry point staff</t>
   </si>
   <si>
     <t>Information and communication technologies (ICT), Legislative and regulatory framework, Infrastructure and equipment</t>
   </si>
   <si>
-    <t>1.4 (a), 1.4 (b), 1.4 (c)</t>
-[...1 lines deleted...]
-  <si>
     <t>Notification</t>
   </si>
   <si>
     <t>31 December 2022</t>
   </si>
   <si>
     <t>31 December 2025</t>
   </si>
   <si>
-    <t>WB, TFWA</t>
+    <t>World Bank, TFWA</t>
   </si>
   <si>
     <t>-	Creation of a single electronic information management platform encompassing the official sites on which information has been published (website URL address)
 -	Relevant enquiry points for the faster and more accurate processing of notifications
 -	Communication and awareness-raising in respect of TFA provisions</t>
   </si>
   <si>
     <t>Information and communication technologies (ICT), Awareness-raising</t>
   </si>
   <si>
-    <t>5.3.1, 5.3.2, 5.3.3</t>
-[...1 lines deleted...]
-  <si>
     <t>Test procedures</t>
   </si>
   <si>
     <t>31 December 2030</t>
   </si>
   <si>
     <t>-	Establishment of fully equipped analytical laboratories
 -	Training of analytical laboratory staff</t>
   </si>
   <si>
     <t>Information and communication technologies (ICT), Human resources and training</t>
   </si>
   <si>
-    <t>7.1.1, 7.1.2</t>
-[...1 lines deleted...]
-  <si>
     <t>Pre-arrival processing</t>
   </si>
   <si>
-    <t>UNCTAD, WB, TFWA</t>
+    <t>UNCTAD, World Bank, TFWA</t>
   </si>
   <si>
     <t>-	Creation of an electronic import document management platform
 -	Drafting of regulations governing the operation of the platform
 -	Training for users</t>
   </si>
   <si>
     <t>Information and communication technologies (ICT), Legislative and regulatory framework, Human resources and training</t>
   </si>
   <si>
     <t>Electronic payment</t>
   </si>
   <si>
     <t>-	Training for government and private sector stakeholders on the electronic payment process
 -	Acquisition of electronic payment equipment and software
 -	Awareness-raising seminar for financial institutions on electronic payment
 -	Equipment: laptop and desktop computers, Internet, printers</t>
   </si>
   <si>
     <t>Information and communication technologies (ICT), Infrastructure and equipment, Human resources and training, Awareness-raising</t>
-  </si>
-[...1 lines deleted...]
-    <t>7.4.1, 7.4.2, 7.4.3, 7.4.4</t>
   </si>
   <si>
     <t>Risk management</t>
   </si>
   <si>
     <t>-	Training for customs and other officials on the issuing, receipt, processing, publication and follow-up of classification decisions
 -	Legal expertise for drafting legal texts and amendments to existing ordinances, laws and regulations
 -	Expert support for the design and establishment of a risk management system
 -	ICT infrastructure for an automated risk management system
 -	Staff capacity-building with a view to implementing the risk management system</t>
   </si>
   <si>
     <t>Information and communication technologies (ICT), Legislative and regulatory framework, Infrastructure and equipment, Human resources and training</t>
   </si>
   <si>
-    <t>7.9.1 (a), 7.9.1 (b), 7.9.2, 7.9.3, 7.9.4</t>
-[...1 lines deleted...]
-  <si>
     <t>Perishable goods</t>
   </si>
   <si>
     <t>-	Construction of warehouses suitable for storing perishable goods
 -	Awareness-raising and training activities for inspection services with a view to expediting the processing of perishable goods</t>
   </si>
   <si>
     <t>Infrastructure and equipment, Human resources and training</t>
   </si>
   <si>
-    <t>8.1, 8.2 (a), 8.2 (b), 8.2 (c), 8.2 (d), 8.2 (e)</t>
-[...1 lines deleted...]
-  <si>
     <t>Border Agency Cooperation</t>
   </si>
   <si>
-    <t>WB, WAEMU, TFWA, European Union</t>
+    <t>European Union, World Bank, WAEMU, TFWA</t>
   </si>
   <si>
     <t>-	TFA training for border agencies
 -	Equipment for border agencies: computers, Internet, inverters, printers</t>
   </si>
   <si>
     <t>Information and communication technologies (ICT), Infrastructure and equipment, Human resources and training</t>
   </si>
   <si>
     <t>10.3.1, 10.3.2</t>
   </si>
   <si>
     <t>Use of international standards</t>
   </si>
   <si>
     <t>31 December 2028</t>
   </si>
   <si>
     <t>-	Staff capacity-building in respect of the relevant international standards, tests, procedures and international best practices</t>
   </si>
   <si>
     <t>Human resources and training</t>
-  </si>
-[...1 lines deleted...]
-    <t>10.4.1, 10.4.2, 10.4.3, 10.4.4</t>
   </si>
   <si>
     <t>Single window</t>
   </si>
   <si>
     <t>AfDB</t>
   </si>
   <si>
     <t>-	Creation of a single window
 -	Training on the proper use of the single window
 -	Strengthening and updating of single window modules
 -	Equipment: laptop and desktop computers, Internet, printers</t>
   </si>
   <si>
     <t>Information and communication technologies (ICT), Infrastructure and equipment</t>
-  </si>
-[...1 lines deleted...]
-    <t>10.5.1, 10.5.2</t>
   </si>
   <si>
     <t>Preshipment inspection</t>
   </si>
   <si>
     <t>-	Creation of the Technical Expertise Centre for the documentary verification of products prior to shipment
 -	Technical and technological infrastructure
 -	Capacity-building activities for customs officials</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
@@ -644,413 +617,413 @@
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2">
         <v>1.2</v>
       </c>
-      <c r="B2" t="s">
+      <c r="B2">
+        <v>1.2</v>
+      </c>
+      <c r="C2" t="s">
         <v>10</v>
       </c>
-      <c r="C2" t="s">
+      <c r="D2" t="s">
         <v>11</v>
       </c>
-      <c r="D2" t="s">
+      <c r="E2" t="s">
         <v>12</v>
       </c>
-      <c r="E2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F2" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G2" t="s">
         <v>14</v>
       </c>
       <c r="H2" t="s">
         <v>15</v>
       </c>
       <c r="I2" t="s">
         <v>16</v>
       </c>
       <c r="J2" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3">
         <v>1.3</v>
       </c>
-      <c r="B3" t="s">
+      <c r="B3">
+        <v>1.3</v>
+      </c>
+      <c r="C3" t="s">
         <v>18</v>
       </c>
-      <c r="C3" t="s">
+      <c r="D3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E3" t="s">
         <v>19</v>
       </c>
-      <c r="D3" t="s">
-[...2 lines deleted...]
-      <c r="E3" t="s">
+      <c r="F3" t="s">
+        <v>13</v>
+      </c>
+      <c r="G3" t="s">
+        <v>14</v>
+      </c>
+      <c r="I3" t="s">
         <v>20</v>
       </c>
-      <c r="F3" t="s">
-[...5 lines deleted...]
-      <c r="I3" t="s">
+      <c r="J3" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4">
         <v>1.4</v>
       </c>
-      <c r="B4" t="s">
+      <c r="B4">
+        <v>1.4</v>
+      </c>
+      <c r="C4" t="s">
+        <v>22</v>
+      </c>
+      <c r="D4" t="s">
         <v>23</v>
       </c>
-      <c r="C4" t="s">
+      <c r="E4" t="s">
         <v>24</v>
       </c>
-      <c r="D4" t="s">
+      <c r="F4" t="s">
+        <v>13</v>
+      </c>
+      <c r="G4" t="s">
+        <v>14</v>
+      </c>
+      <c r="H4" t="s">
         <v>25</v>
       </c>
-      <c r="E4" t="s">
+      <c r="I4" t="s">
         <v>26</v>
       </c>
-      <c r="F4" t="s">
-[...5 lines deleted...]
-      <c r="H4" t="s">
+      <c r="J4" t="s">
         <v>27</v>
-      </c>
-[...4 lines deleted...]
-        <v>29</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="A5">
         <v>5.3</v>
       </c>
-      <c r="B5" t="s">
+      <c r="B5">
+        <v>5.3</v>
+      </c>
+      <c r="C5" t="s">
+        <v>28</v>
+      </c>
+      <c r="D5" t="s">
+        <v>24</v>
+      </c>
+      <c r="E5" t="s">
+        <v>29</v>
+      </c>
+      <c r="F5" t="s">
+        <v>13</v>
+      </c>
+      <c r="G5" t="s">
+        <v>14</v>
+      </c>
+      <c r="I5" t="s">
         <v>30</v>
       </c>
-      <c r="C5" t="s">
+      <c r="J5" t="s">
         <v>31</v>
-      </c>
-[...16 lines deleted...]
-        <v>34</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6">
         <v>7.1</v>
       </c>
-      <c r="B6" t="s">
+      <c r="B6">
+        <v>7.1</v>
+      </c>
+      <c r="C6" t="s">
+        <v>32</v>
+      </c>
+      <c r="D6" t="s">
+        <v>24</v>
+      </c>
+      <c r="E6" t="s">
+        <v>12</v>
+      </c>
+      <c r="F6" t="s">
+        <v>13</v>
+      </c>
+      <c r="G6" t="s">
+        <v>14</v>
+      </c>
+      <c r="H6" t="s">
+        <v>33</v>
+      </c>
+      <c r="I6" t="s">
+        <v>34</v>
+      </c>
+      <c r="J6" t="s">
         <v>35</v>
-      </c>
-[...22 lines deleted...]
-        <v>39</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7">
         <v>7.2</v>
       </c>
       <c r="B7">
         <v>7.2</v>
       </c>
       <c r="C7" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="D7" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="E7" t="s">
-        <v>32</v>
+        <v>29</v>
       </c>
       <c r="F7" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G7" t="s">
         <v>14</v>
       </c>
       <c r="I7" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="J7" t="s">
-        <v>42</v>
+        <v>38</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="A8">
         <v>7.4</v>
       </c>
-      <c r="B8" t="s">
-        <v>43</v>
+      <c r="B8">
+        <v>7.4</v>
       </c>
       <c r="C8" t="s">
-        <v>44</v>
+        <v>39</v>
       </c>
       <c r="D8" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="E8" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="F8" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G8" t="s">
         <v>14</v>
       </c>
       <c r="H8" t="s">
-        <v>27</v>
+        <v>25</v>
       </c>
       <c r="I8" t="s">
-        <v>45</v>
+        <v>40</v>
       </c>
       <c r="J8" t="s">
-        <v>46</v>
+        <v>41</v>
       </c>
     </row>
     <row r="9" spans="1:10">
       <c r="A9">
         <v>7.9</v>
       </c>
-      <c r="B9" t="s">
-        <v>47</v>
+      <c r="B9">
+        <v>7.9</v>
       </c>
       <c r="C9" t="s">
-        <v>48</v>
+        <v>42</v>
       </c>
       <c r="D9" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="E9" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="F9" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G9" t="s">
         <v>14</v>
       </c>
       <c r="I9" t="s">
-        <v>49</v>
+        <v>43</v>
       </c>
       <c r="J9" t="s">
-        <v>50</v>
+        <v>44</v>
       </c>
     </row>
     <row r="10" spans="1:10">
       <c r="A10">
         <v>8</v>
       </c>
-      <c r="B10" t="s">
-        <v>51</v>
+      <c r="B10">
+        <v>8</v>
       </c>
       <c r="C10" t="s">
-        <v>52</v>
+        <v>45</v>
       </c>
       <c r="D10" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="E10" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="F10" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G10" t="s">
         <v>14</v>
       </c>
       <c r="H10" t="s">
-        <v>53</v>
+        <v>46</v>
       </c>
       <c r="I10" t="s">
-        <v>54</v>
+        <v>47</v>
       </c>
       <c r="J10" t="s">
-        <v>55</v>
+        <v>48</v>
       </c>
     </row>
     <row r="11" spans="1:10">
       <c r="A11">
         <v>10.3</v>
       </c>
       <c r="B11" t="s">
-        <v>56</v>
+        <v>49</v>
       </c>
       <c r="C11" t="s">
-        <v>57</v>
+        <v>50</v>
       </c>
       <c r="D11" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="E11" t="s">
-        <v>58</v>
+        <v>51</v>
       </c>
       <c r="F11" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G11" t="s">
         <v>14</v>
       </c>
       <c r="H11" t="s">
-        <v>27</v>
+        <v>25</v>
       </c>
       <c r="I11" t="s">
-        <v>59</v>
+        <v>52</v>
       </c>
       <c r="J11" t="s">
-        <v>60</v>
+        <v>53</v>
       </c>
     </row>
     <row r="12" spans="1:10">
       <c r="A12">
         <v>10.4</v>
       </c>
-      <c r="B12" t="s">
-        <v>61</v>
+      <c r="B12">
+        <v>10.4</v>
       </c>
       <c r="C12" t="s">
-        <v>62</v>
+        <v>54</v>
       </c>
       <c r="D12" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="E12" t="s">
-        <v>58</v>
+        <v>51</v>
       </c>
       <c r="F12" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G12" t="s">
         <v>14</v>
       </c>
       <c r="H12" t="s">
-        <v>63</v>
+        <v>55</v>
       </c>
       <c r="I12" t="s">
-        <v>64</v>
+        <v>56</v>
       </c>
       <c r="J12" t="s">
-        <v>65</v>
+        <v>57</v>
       </c>
     </row>
     <row r="13" spans="1:10">
       <c r="A13">
         <v>10.5</v>
       </c>
-      <c r="B13" t="s">
-        <v>66</v>
+      <c r="B13">
+        <v>10.5</v>
       </c>
       <c r="C13" t="s">
-        <v>67</v>
+        <v>58</v>
       </c>
       <c r="D13" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="E13" t="s">
-        <v>58</v>
+        <v>51</v>
       </c>
       <c r="F13" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G13" t="s">
         <v>14</v>
       </c>
       <c r="I13" t="s">
-        <v>68</v>
+        <v>59</v>
       </c>
       <c r="J13" t="s">
-        <v>50</v>
+        <v>44</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">