--- v0 (2025-10-19)
+++ v1 (2026-06-30)
@@ -12,172 +12,183 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="32">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="27">
   <si>
     <t>Measure</t>
   </si>
   <si>
     <t>Items</t>
   </si>
   <si>
     <t>Measure name</t>
   </si>
   <si>
     <t>Indicative Implementation Date</t>
   </si>
   <si>
     <t>Definitive Implementation Date</t>
   </si>
   <si>
     <t>TA needs notified</t>
   </si>
   <si>
     <t>Progress reported</t>
   </si>
   <si>
     <t>Donor / Agency</t>
   </si>
   <si>
     <t>TA Description</t>
   </si>
   <si>
     <t>Tags</t>
   </si>
   <si>
-    <t>1.3.1, 1.3.2, 1.3.3, 1.3.4</t>
-[...1 lines deleted...]
-  <si>
     <t>Enquiry points</t>
   </si>
   <si>
     <t>22 February 2021</t>
   </si>
   <si>
     <t>22 February 2026</t>
-  </si>
-[...1 lines deleted...]
-    <t>Yes</t>
   </si>
   <si>
     <t>No</t>
   </si>
   <si>
     <t>1. Creation of an electronic information management platform at the Ministry of Agro Industry and Food Security.
 2. Development and Implementation of a Food Import Management System (FIMIS) at the  Ministry of Health and Quality of Life 
 3. Recruitment  and capacity building of staff as Inspectors at Mauritius  Standards Bureau (MSB) in the following field:
 •	Rice &amp; Flour 
 •	Food and Agriculture (Expert)
 •	Cement (Civil Engineer)
 •	Petrol (Chemical Engineer).
 4. Changing of legal and/ or regulatory framework.
 5. Acquisition  of ICT and  other equipment.
+6. Training &amp; Capacity Building., . Creation of an electronic information management platform at the Ministry of Agro Industry and Food Security.
+2. Development and Implementation of a Food Import Management System (FIMIS) at the  Ministry of Health and Quality of Life 
+3. Recruitment  and capacity building of staff as Inspectors at Mauritius  Standards Bureau (MSB) in the following field:
+•	Rice &amp; Flour 
+•	Food and Agriculture (Expert)
+•	Cement (Civil Engineer)
+•	Petrol (Chemical Engineer).
+4. Changing of legal and/ or regulatory framework.
+5. Acquisition  of ICT and  other equipment.
 6. Training &amp; Capacity Building.</t>
   </si>
   <si>
     <t>Information and communication technologies (ICT), Legislative and regulatory framework, Infrastructure and equipment, Human resources and training</t>
-  </si>
-[...1 lines deleted...]
-    <t>5.3.1, 5.3.2, 5.3.3</t>
   </si>
   <si>
     <t>Test procedures</t>
   </si>
   <si>
     <t>22 February 2030</t>
   </si>
   <si>
     <t>1. More accredited labs at MSB.
 2. Upgrading of MSB ICT infrastructure.
 3. Training and Capacity Building of MSB inspectors in testing procedures.
 4. Setting up of an Inspection Scheme at the MSB.
 5.  Food Tech Lab at  the Ministry of Agro Industry and Food Security:
 •	Capacity building in quality assurance
 •	Training Enforcing GAP
 •	Export Assurance System  (Audit)
 •	Legislation Aquaculture.
 6. Upgrading Animal Health laboratory including infrastructure and equipment at the Ministry of Agro Industry and Food Security.
 7. Specialised software services for diseases surveillance at the Ministry of Agro Industry and Food Security.
 8. Upgrading front office infrastructure and minilab equipment at the Ministry of Health and Quality of Life.
 9.  Provision of Rapid Food Testing equipment and usables for on spot decision making in the release food consignment at the Ministry of Health and Quality of Life.
 10. Tools and equipment for food sampling at the Ministry of Health and Quality of Life.
+11. Reinforcement of pest and disease diagnosis facilities at the Ministry of Agro Industry and Food Security, . More accredited labs at MSB.
+2. Upgrading of MSB ICT infrastructure.
+3. Training and Capacity Building of MSB inspectors in testing procedures.
+4. Setting up of an Inspection Scheme at the MSB.
+5.  Food Tech Lab at  the Ministry of Agro Industry and Food Security:
+•	Capacity building in quality assurance
+•	Training Enforcing GAP
+•	Export Assurance System  (Audit)
+•	Legislation Aquaculture.
+6. Upgrading Animal Health laboratory including infrastructure and equipment at the Ministry of Agro Industry and Food Security.
+7. Specialised software services for diseases surveillance at the Ministry of Agro Industry and Food Security.
+8. Upgrading front office infrastructure and minilab equipment at the Ministry of Health and Quality of Life.
+9.  Provision of Rapid Food Testing equipment and usables for on spot decision making in the release food consignment at the Ministry of Health and Quality of Life.
+10. Tools and equipment for food sampling at the Ministry of Health and Quality of Life.
 11. Reinforcement of pest and disease diagnosis facilities at the Ministry of Agro Industry and Food Security</t>
   </si>
   <si>
     <t>Information and communication technologies (ICT), Legislative and regulatory framework, Infrastructure and equipment</t>
   </si>
   <si>
-    <t>7.4.1, 7.4.2, 7.4.3, 7.4.4</t>
-[...1 lines deleted...]
-  <si>
     <t>Risk management</t>
   </si>
   <si>
     <t>22 February 2022</t>
   </si>
   <si>
     <t>Technical Assistance required for GAP analysis at MRA, Customs</t>
   </si>
   <si>
     <t>Diagnostic and Needs Assessment</t>
-  </si>
-[...1 lines deleted...]
-    <t>10.4.1, 10.4.2, 10.4.3, 10.4.4</t>
   </si>
   <si>
     <t>Single window</t>
   </si>
   <si>
     <t>1. Acquisition of ICT and other equipments.
 2. Training and Capacity Building.
 3. Changing legal and/ or regulatory framework.
+4. Institutional and Administrative changes., . Acquisition of ICT and other equipments.
+2. Training and Capacity Building.
+3. Changing legal and/ or regulatory framework.
 4. Institutional and Administrative changes.</t>
   </si>
   <si>
-    <t>Legislative and regulatory framework, Infrastructure and equipment, Information and communication technologies (ICT), Institutional procedures, Human resources and training</t>
+    <t>Information and communication technologies (ICT), Legislative and regulatory framework, Infrastructure and equipment, Institutional procedures, Human resources and training</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -525,160 +536,160 @@
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2">
         <v>1.3</v>
       </c>
-      <c r="B2" t="s">
+      <c r="B2">
+        <v>1.3</v>
+      </c>
+      <c r="C2" t="s">
         <v>10</v>
       </c>
-      <c r="C2" t="s">
+      <c r="D2" t="s">
         <v>11</v>
       </c>
-      <c r="D2" t="s">
+      <c r="E2" t="s">
         <v>12</v>
       </c>
-      <c r="E2" t="s">
+      <c r="F2" t="s">
         <v>13</v>
       </c>
-      <c r="F2" t="s">
+      <c r="G2" t="s">
+        <v>13</v>
+      </c>
+      <c r="I2" t="s">
         <v>14</v>
       </c>
-      <c r="G2" t="s">
+      <c r="J2" t="s">
         <v>15</v>
-      </c>
-[...4 lines deleted...]
-        <v>17</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3">
         <v>5.3</v>
       </c>
-      <c r="B3" t="s">
+      <c r="B3">
+        <v>5.3</v>
+      </c>
+      <c r="C3" t="s">
+        <v>16</v>
+      </c>
+      <c r="D3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E3" t="s">
+        <v>17</v>
+      </c>
+      <c r="F3" t="s">
+        <v>13</v>
+      </c>
+      <c r="G3" t="s">
+        <v>13</v>
+      </c>
+      <c r="I3" t="s">
         <v>18</v>
       </c>
-      <c r="C3" t="s">
+      <c r="J3" t="s">
         <v>19</v>
-      </c>
-[...16 lines deleted...]
-        <v>22</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4">
         <v>7.4</v>
       </c>
-      <c r="B4" t="s">
+      <c r="B4">
+        <v>7.4</v>
+      </c>
+      <c r="C4" t="s">
+        <v>20</v>
+      </c>
+      <c r="D4" t="s">
+        <v>21</v>
+      </c>
+      <c r="E4" t="s">
+        <v>12</v>
+      </c>
+      <c r="F4" t="s">
+        <v>13</v>
+      </c>
+      <c r="G4" t="s">
+        <v>13</v>
+      </c>
+      <c r="I4" t="s">
+        <v>22</v>
+      </c>
+      <c r="J4" t="s">
         <v>23</v>
-      </c>
-[...19 lines deleted...]
-        <v>27</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="A5">
         <v>10.4</v>
       </c>
-      <c r="B5" t="s">
-        <v>28</v>
+      <c r="B5">
+        <v>10.4</v>
       </c>
       <c r="C5" t="s">
-        <v>29</v>
+        <v>24</v>
       </c>
       <c r="D5" t="s">
+        <v>11</v>
+      </c>
+      <c r="E5" t="s">
         <v>12</v>
       </c>
-      <c r="E5" t="s">
+      <c r="F5" t="s">
         <v>13</v>
       </c>
-      <c r="F5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G5" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="I5" t="s">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="J5" t="s">
-        <v>31</v>
+        <v>26</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">