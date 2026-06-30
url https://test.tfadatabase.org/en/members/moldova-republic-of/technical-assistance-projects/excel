--- v0 (2025-10-21)
+++ v1 (2026-06-30)
@@ -12,217 +12,199 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="45">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="39">
   <si>
     <t>Measure</t>
   </si>
   <si>
     <t>Items</t>
   </si>
   <si>
     <t>Measure name</t>
   </si>
   <si>
     <t>Indicative Implementation Date</t>
   </si>
   <si>
     <t>Definitive Implementation Date</t>
   </si>
   <si>
     <t>TA needs notified</t>
   </si>
   <si>
     <t>Progress reported</t>
   </si>
   <si>
     <t>Donor / Agency</t>
   </si>
   <si>
     <t>TA Description</t>
   </si>
   <si>
     <t>Tags</t>
   </si>
   <si>
-    <t>1.2.1 (a), 1.2.1 (b), 1.2.1 (c), 1.2.2, 1.2.3</t>
-[...1 lines deleted...]
-  <si>
     <t>Information available through internet</t>
   </si>
   <si>
     <t>31 December 2019</t>
   </si>
   <si>
     <t>31 December 2025</t>
+  </si>
+  <si>
+    <t>No</t>
   </si>
   <si>
     <t>Yes</t>
   </si>
   <si>
     <t>USAID</t>
   </si>
   <si>
     <t xml:space="preserve"> Creation of a comprehensive trade information e-portal (e-Trade Point), with
 advanced Information and Communication Technology (ICT) structures and
 dissemination functions on trade-related administrative procedures and regulatory
 requirements. In addition, establish detailed procedures for Trade point  functioning, the review and periodic updating of published information;
  Updating the content, style and design of the official Customs Service web site and
 further develop Customs information system, to ensure prompt and timely reflection of applicable regulatory and procedural requirements;
  Updating the content, style and design of the official website of the National Agency
 for Food Safety (ANSA).
 </t>
   </si>
   <si>
     <t>Information and communication technologies (ICT), Institutional procedures</t>
-  </si>
-[...1 lines deleted...]
-    <t>5.1 (a), 5.1 (b), 5.1 (c), 5.1 (d)</t>
   </si>
   <si>
     <t>Notifications for enhanced controls or inspections</t>
   </si>
   <si>
     <t>31 December 2020</t>
   </si>
   <si>
     <t xml:space="preserve"> Assessment of best practice procedures, development, adoption and publication of
 border-notification procedures for the purpose of strengthening controls and
 inspections in line with the proposal, including:
 (i) the criteria according to which a notification may be made;
 (ii) the termination or suspension of the alert;
 (iii) notifying the importer or the competent authority of the exporting
 country.
  Staff training in the management of the formal notification system, including national and international best practices;  
  Training of relevant border agencies in the field of the operational requirements of the notification system;
  Conduct actions to develop and implement a National Rapid Alert System for Food and Feed (SNARAF) and a National Early Warning Mechanism (MNAT) compatible with those in the EU;
  Strengthen mechanisms for achieving the right to appeal or review by regulating the establishment of Dispute Settlement Boards as a tool to ensure transparency in the administrative procedure for reviewing appeals against actions, inactions of the public agent and against administrative acts issued in control procedures;
  Implement and ensure the functioning of the Dispute Resolution Boards.
 </t>
   </si>
   <si>
     <t>Information and communication technologies (ICT), Diagnostic and Needs Assessment, Institutional procedures, Human resources and training</t>
   </si>
   <si>
-    <t>7.1.1, 7.1.2</t>
-[...1 lines deleted...]
-  <si>
     <t>Pre-arrival processing</t>
   </si>
   <si>
-    <t>UNCTAD, EBRD, European Union</t>
+    <t>European Union, UNCTAD, EBRD</t>
   </si>
   <si>
     <t xml:space="preserve"> Development of the ASYCUDA World System for the implementation of the prearrival
 declaration procedure and processing; 
  Developing the system of pre-arrival risk analysis.
 </t>
   </si>
   <si>
     <t>Information and communication technologies (ICT)</t>
   </si>
   <si>
-    <t>7.8.1 (a), 7.8.1 (b), 7.8.1 (c), 7.8.1 (d), 7.8.1 (e), 7.8.1 (f), 7.8.1 (g), 7.8.1 (h), 7.8.2 (a), 7.8.2 (b), 7.8.2 (c), 7.8.2 (d), 7.8.3</t>
-[...1 lines deleted...]
-  <si>
     <t>Expedited shipments</t>
   </si>
   <si>
-    <t>EBRD, UNCTAD, European Union</t>
+    <t>European Union, EBRD, UNCTAD</t>
   </si>
   <si>
     <t xml:space="preserve"> Analyse the regulatory framework develop policies to simplify authorization or
 licensing procedures, in line with international standards and good practice;
  Train civil servants and customs inspectors and representatives of economic agents in
 the field of simplified procedures on expedited shipments;
  Develop simplified customs clearance procedures for expedited shipments and
 ensure the necessary conditions for rapid and qualitative customs controls. </t>
   </si>
   <si>
     <t>Legislative and regulatory framework, Institutional procedures, Human resources and training</t>
-  </si>
-[...1 lines deleted...]
-    <t>7.9.1 (a), 7.9.1 (b), 7.9.2, 7.9.3, 7.9.4</t>
   </si>
   <si>
     <t>Perishable goods</t>
   </si>
   <si>
     <t xml:space="preserve"> Revise and amend, as appropriate, the existing rules on the importation of
 perishable goods in a way that: 
     allow release in the shortest possible time;
     ensure, as appropriate, release outside the normal working hours of the
    customs; 
     give priority to these commodities when planning examinations;
     allow such goods to be stored under conditions appropriate for their preservation 
    where facilities approved by the relevant authorities are available;
    if possible and on request, allow release to take place at these storage
   facilities, and 
    oblige authorities to provide the importer with a written explanation on
   request when there is a significant delay in the release of the goods.
 </t>
   </si>
   <si>
     <t>Information and communication technologies (ICT), Infrastructure and equipment, Institutional procedures, Human resources and training</t>
   </si>
   <si>
-    <t>10.4.1, 10.4.2, 10.4.3, 10.4.4</t>
-[...1 lines deleted...]
-  <si>
     <t>Single window</t>
   </si>
   <si>
     <t>European Union</t>
   </si>
   <si>
     <t xml:space="preserve"> Implementation of the TWINNING Program for the Single Window.
 </t>
-  </si>
-[...1 lines deleted...]
-    <t>11.1 (a), 11.1 (b), 11.2, 11.3, 11.4, 11.5, 11.6 (a), 11.6 (b), 11.7, 11.8, 11.9, 11.10, 11.11, 11.12, 11.13, 11.14, 11.15, 11.16 (a), 11.16 (b), 11.16 (c), 11.17</t>
   </si>
   <si>
     <t>Transit</t>
   </si>
   <si>
     <t xml:space="preserve"> Implementation of the TWINNING Program for the New Computerized Transit System
 (NCTS);
  Implementation of electronic and simplified procedures for transit operations;
  Modernization of the Integrated Information System of the Border Police;
  Improvement of border crossing infrastructure to provide separate lanes,
 signalling and equipment required for priority transit </t>
   </si>
   <si>
     <t>Information and communication technologies (ICT), Infrastructure and equipment</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
@@ -584,262 +566,262 @@
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2">
         <v>1.2</v>
       </c>
-      <c r="B2" t="s">
+      <c r="B2">
+        <v>1.2</v>
+      </c>
+      <c r="C2" t="s">
         <v>10</v>
       </c>
-      <c r="C2" t="s">
+      <c r="D2" t="s">
         <v>11</v>
       </c>
-      <c r="D2" t="s">
+      <c r="E2" t="s">
         <v>12</v>
       </c>
-      <c r="E2" t="s">
+      <c r="F2" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>14</v>
       </c>
       <c r="G2" t="s">
         <v>14</v>
       </c>
       <c r="H2" t="s">
         <v>15</v>
       </c>
       <c r="I2" t="s">
         <v>16</v>
       </c>
       <c r="J2" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3">
         <v>5.1</v>
       </c>
-      <c r="B3" t="s">
+      <c r="B3">
+        <v>5.1</v>
+      </c>
+      <c r="C3" t="s">
         <v>18</v>
       </c>
-      <c r="C3" t="s">
+      <c r="D3" t="s">
         <v>19</v>
       </c>
-      <c r="D3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E3" t="s">
+        <v>12</v>
+      </c>
+      <c r="F3" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>14</v>
       </c>
       <c r="G3" t="s">
         <v>14</v>
       </c>
       <c r="I3" t="s">
+        <v>20</v>
+      </c>
+      <c r="J3" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4">
         <v>7.1</v>
       </c>
-      <c r="B4" t="s">
-        <v>23</v>
+      <c r="B4">
+        <v>7.1</v>
       </c>
       <c r="C4" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="D4" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="E4" t="s">
+        <v>12</v>
+      </c>
+      <c r="F4" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>14</v>
       </c>
       <c r="G4" t="s">
         <v>14</v>
       </c>
       <c r="H4" t="s">
+        <v>23</v>
+      </c>
+      <c r="I4" t="s">
+        <v>24</v>
+      </c>
+      <c r="J4" t="s">
         <v>25</v>
-      </c>
-[...4 lines deleted...]
-        <v>27</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="A5">
         <v>7.8</v>
       </c>
-      <c r="B5" t="s">
-        <v>28</v>
+      <c r="B5">
+        <v>7.8</v>
       </c>
       <c r="C5" t="s">
-        <v>29</v>
+        <v>26</v>
       </c>
       <c r="D5" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="E5" t="s">
+        <v>12</v>
+      </c>
+      <c r="F5" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>14</v>
       </c>
       <c r="G5" t="s">
         <v>14</v>
       </c>
       <c r="H5" t="s">
-        <v>30</v>
+        <v>27</v>
       </c>
       <c r="I5" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="J5" t="s">
-        <v>32</v>
+        <v>29</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6">
         <v>7.9</v>
       </c>
-      <c r="B6" t="s">
-        <v>33</v>
+      <c r="B6">
+        <v>7.9</v>
       </c>
       <c r="C6" t="s">
-        <v>34</v>
+        <v>30</v>
       </c>
       <c r="D6" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="E6" t="s">
+        <v>12</v>
+      </c>
+      <c r="F6" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>14</v>
       </c>
       <c r="G6" t="s">
         <v>14</v>
       </c>
       <c r="I6" t="s">
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="J6" t="s">
-        <v>36</v>
+        <v>32</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7">
         <v>10.4</v>
       </c>
-      <c r="B7" t="s">
-        <v>37</v>
+      <c r="B7">
+        <v>10.4</v>
       </c>
       <c r="C7" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="D7" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="E7" t="s">
+        <v>12</v>
+      </c>
+      <c r="F7" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>14</v>
       </c>
       <c r="G7" t="s">
         <v>14</v>
       </c>
       <c r="H7" t="s">
-        <v>39</v>
+        <v>34</v>
       </c>
       <c r="I7" t="s">
-        <v>40</v>
+        <v>35</v>
       </c>
       <c r="J7" t="s">
-        <v>27</v>
+        <v>25</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="A8">
         <v>11</v>
       </c>
-      <c r="B8" t="s">
-        <v>41</v>
+      <c r="B8">
+        <v>11</v>
       </c>
       <c r="C8" t="s">
-        <v>42</v>
+        <v>36</v>
       </c>
       <c r="D8" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="E8" t="s">
+        <v>12</v>
+      </c>
+      <c r="F8" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>14</v>
       </c>
       <c r="G8" t="s">
         <v>14</v>
       </c>
       <c r="H8" t="s">
-        <v>39</v>
+        <v>34</v>
       </c>
       <c r="I8" t="s">
-        <v>43</v>
+        <v>37</v>
       </c>
       <c r="J8" t="s">
-        <v>44</v>
+        <v>38</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">