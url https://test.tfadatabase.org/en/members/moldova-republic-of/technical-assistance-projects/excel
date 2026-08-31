--- v1 (2026-06-30)
+++ v2 (2026-08-31)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="39">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="38">
   <si>
     <t>Measure</t>
   </si>
   <si>
     <t>Items</t>
   </si>
   <si>
     <t>Measure name</t>
   </si>
   <si>
     <t>Indicative Implementation Date</t>
   </si>
   <si>
     <t>Definitive Implementation Date</t>
   </si>
   <si>
     <t>TA needs notified</t>
   </si>
   <si>
     <t>Progress reported</t>
   </si>
   <si>
     <t>Donor / Agency</t>
   </si>
   <si>
@@ -103,66 +103,63 @@
   <si>
     <t>31 December 2020</t>
   </si>
   <si>
     <t xml:space="preserve"> Assessment of best practice procedures, development, adoption and publication of
 border-notification procedures for the purpose of strengthening controls and
 inspections in line with the proposal, including:
 (i) the criteria according to which a notification may be made;
 (ii) the termination or suspension of the alert;
 (iii) notifying the importer or the competent authority of the exporting
 country.
  Staff training in the management of the formal notification system, including national and international best practices;  
  Training of relevant border agencies in the field of the operational requirements of the notification system;
  Conduct actions to develop and implement a National Rapid Alert System for Food and Feed (SNARAF) and a National Early Warning Mechanism (MNAT) compatible with those in the EU;
  Strengthen mechanisms for achieving the right to appeal or review by regulating the establishment of Dispute Settlement Boards as a tool to ensure transparency in the administrative procedure for reviewing appeals against actions, inactions of the public agent and against administrative acts issued in control procedures;
  Implement and ensure the functioning of the Dispute Resolution Boards.
 </t>
   </si>
   <si>
     <t>Information and communication technologies (ICT), Diagnostic and Needs Assessment, Institutional procedures, Human resources and training</t>
   </si>
   <si>
     <t>Pre-arrival processing</t>
   </si>
   <si>
-    <t>European Union, UNCTAD, EBRD</t>
+    <t>European Union, EBRD, UNCTAD</t>
   </si>
   <si>
     <t xml:space="preserve"> Development of the ASYCUDA World System for the implementation of the prearrival
 declaration procedure and processing; 
  Developing the system of pre-arrival risk analysis.
 </t>
   </si>
   <si>
     <t>Information and communication technologies (ICT)</t>
   </si>
   <si>
     <t>Expedited shipments</t>
-  </si>
-[...1 lines deleted...]
-    <t>European Union, EBRD, UNCTAD</t>
   </si>
   <si>
     <t xml:space="preserve"> Analyse the regulatory framework develop policies to simplify authorization or
 licensing procedures, in line with international standards and good practice;
  Train civil servants and customs inspectors and representatives of economic agents in
 the field of simplified procedures on expedited shipments;
  Develop simplified customs clearance procedures for expedited shipments and
 ensure the necessary conditions for rapid and qualitative customs controls. </t>
   </si>
   <si>
     <t>Legislative and regulatory framework, Institutional procedures, Human resources and training</t>
   </si>
   <si>
     <t>Perishable goods</t>
   </si>
   <si>
     <t xml:space="preserve"> Revise and amend, as appropriate, the existing rules on the importation of
 perishable goods in a way that: 
     allow release in the shortest possible time;
     ensure, as appropriate, release outside the normal working hours of the
    customs; 
     give priority to these commodities when planning examinations;
     allow such goods to be stored under conditions appropriate for their preservation 
    where facilities approved by the relevant authorities are available;
    if possible and on request, allow release to take place at these storage
@@ -678,150 +675,150 @@
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="A5">
         <v>7.8</v>
       </c>
       <c r="B5">
         <v>7.8</v>
       </c>
       <c r="C5" t="s">
         <v>26</v>
       </c>
       <c r="D5" t="s">
         <v>19</v>
       </c>
       <c r="E5" t="s">
         <v>12</v>
       </c>
       <c r="F5" t="s">
         <v>13</v>
       </c>
       <c r="G5" t="s">
         <v>14</v>
       </c>
       <c r="H5" t="s">
+        <v>23</v>
+      </c>
+      <c r="I5" t="s">
         <v>27</v>
       </c>
-      <c r="I5" t="s">
+      <c r="J5" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6">
         <v>7.9</v>
       </c>
       <c r="B6">
         <v>7.9</v>
       </c>
       <c r="C6" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="D6" t="s">
         <v>19</v>
       </c>
       <c r="E6" t="s">
         <v>12</v>
       </c>
       <c r="F6" t="s">
         <v>13</v>
       </c>
       <c r="G6" t="s">
         <v>14</v>
       </c>
       <c r="I6" t="s">
+        <v>30</v>
+      </c>
+      <c r="J6" t="s">
         <v>31</v>
-      </c>
-[...1 lines deleted...]
-        <v>32</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7">
         <v>10.4</v>
       </c>
       <c r="B7">
         <v>10.4</v>
       </c>
       <c r="C7" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="D7" t="s">
         <v>19</v>
       </c>
       <c r="E7" t="s">
         <v>12</v>
       </c>
       <c r="F7" t="s">
         <v>13</v>
       </c>
       <c r="G7" t="s">
         <v>14</v>
       </c>
       <c r="H7" t="s">
+        <v>33</v>
+      </c>
+      <c r="I7" t="s">
         <v>34</v>
-      </c>
-[...1 lines deleted...]
-        <v>35</v>
       </c>
       <c r="J7" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="A8">
         <v>11</v>
       </c>
       <c r="B8">
         <v>11</v>
       </c>
       <c r="C8" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="D8" t="s">
         <v>19</v>
       </c>
       <c r="E8" t="s">
         <v>12</v>
       </c>
       <c r="F8" t="s">
         <v>13</v>
       </c>
       <c r="G8" t="s">
         <v>14</v>
       </c>
       <c r="H8" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="I8" t="s">
+        <v>36</v>
+      </c>
+      <c r="J8" t="s">
         <v>37</v>
-      </c>
-[...1 lines deleted...]
-        <v>38</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">