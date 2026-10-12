--- v1 (2026-06-30)
+++ v2 (2026-10-12)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="24">
   <si>
     <t>Measure</t>
   </si>
   <si>
     <t>Items</t>
   </si>
   <si>
     <t>Measure name</t>
   </si>
   <si>
@@ -129,51 +129,51 @@
 7.	Technical and financial assistance and support for preparation and implementation of the SW development project (incl. fee model, risk management model, procurement plan);
 8.	Technical, IT and financial assistance and support for creation of an e-platform and acquisition of IT equipment;
 9.	Technical and financial assistance and support for setting up into function Single Window;
 10.	Financial support for the implementation of the "Timestamp issuing system" project - the purchase of the system, its implementation, warranty period and support; 
 11.	Other technical and financial assistance and support for implementation of Article 10.4.
 , .	Assistance and support for raising awareness and understanding on SW concept, different SW models, development phases, financing possibilities, coordination models, best practice examples, etc.; 
 2.	Technical assistance and support for preparation of gap and needs analyses of the legal, operational and technical capacities of all authorities concerned;  
 3.	Technical assistance and support for preparation of the strategic plan for the development of the chosen SW model as well as defining an operational and governance model for the monitoring and implementation of the SW project;
 4.	Technical assistance and support for changing/adapting legal framework in order to introduce and define procedures to support specific features of SW;
 5.	Technical assistance and support for conducting business process analysis and re-engineering business process model ("as is - to be" model);
 6.	Assistance and support for preparation and implementation of capacity building plan, incl. trainings and recruitment of new staff;
 7.	Technical and financial assistance and support for preparation and implementation of the SW development project (incl. fee model, risk management model, procurement plan);
 8.	Technical, IT and financial assistance and support for creation of an e-platform and acquisition of IT equipment;
 9.	Technical and financial assistance and support for setting up into function Single Window;
 10.	Financial support for the implementation of the "Timestamp issuing system" project - the purchase of the system, its implementation, warranty period and support; 
 11.	Other technical and financial assistance and support for implementation of Article 10.4.
 </t>
   </si>
   <si>
     <t>Information and communication technologies (ICT), Legislative and regulatory framework, Diagnostic and Needs Assessment, Human resources and training, Awareness-raising</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
@@ -467,51 +467,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J4"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
@@ -602,59 +602,50 @@
         <v>20</v>
       </c>
       <c r="D4" t="s">
         <v>21</v>
       </c>
       <c r="E4" t="s">
         <v>12</v>
       </c>
       <c r="F4" t="s">
         <v>13</v>
       </c>
       <c r="G4" t="s">
         <v>13</v>
       </c>
       <c r="I4" t="s">
         <v>22</v>
       </c>
       <c r="J4" t="s">
         <v>23</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Worksheet</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>