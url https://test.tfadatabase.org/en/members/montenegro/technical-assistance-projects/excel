--- v0 (2025-10-18)
+++ v1 (2026-06-30)
@@ -12,140 +12,148 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="28">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="24">
   <si>
     <t>Measure</t>
   </si>
   <si>
     <t>Items</t>
   </si>
   <si>
     <t>Measure name</t>
   </si>
   <si>
     <t>Indicative Implementation Date</t>
   </si>
   <si>
     <t>Definitive Implementation Date</t>
   </si>
   <si>
     <t>TA needs notified</t>
   </si>
   <si>
     <t>Progress reported</t>
   </si>
   <si>
     <t>Donor / Agency</t>
   </si>
   <si>
     <t>TA Description</t>
   </si>
   <si>
     <t>Tags</t>
   </si>
   <si>
-    <t>7.1.1, 7.1.2</t>
-[...1 lines deleted...]
-  <si>
     <t>Pre-arrival processing</t>
   </si>
   <si>
     <t>1 January 2022</t>
   </si>
   <si>
-    <t>1 January 2025</t>
-[...2 lines deleted...]
-    <t>Yes</t>
+    <t>01 January 2025</t>
   </si>
   <si>
     <t>No</t>
   </si>
   <si>
     <t xml:space="preserve">1.	Technical assistance and support for changing/adapting legal framework in order to harmonize the border authorities' processes and procedures for pre-arrival processing;
 2.	Assistance and support for trainings and capacity building for border customs and inspections officials regarding the processing of declarations and documents prior to arrival of goods; 
 3.	Assistance and support for trainings for business entities on benefits and manner of use of this system;
 4.	Technical, IT and financial assistance and support for development of the Customs Information System’s (CIS) software module for the automated processing of declarations and documents prior to the arrival of goods;
 5.	Assistance and support for acquisitions of necessary IT equipment for border inspections, introduction of an IT system within the inspections and its networking with the CIS.
+, .	Technical assistance and support for changing/adapting legal framework in order to harmonize the border authorities' processes and procedures for pre-arrival processing;
+2.	Assistance and support for trainings and capacity building for border customs and inspections officials regarding the processing of declarations and documents prior to arrival of goods; 
+3.	Assistance and support for trainings for business entities on benefits and manner of use of this system;
+4.	Technical, IT and financial assistance and support for development of the Customs Information System’s (CIS) software module for the automated processing of declarations and documents prior to the arrival of goods;
+5.	Assistance and support for acquisitions of necessary IT equipment for border inspections, introduction of an IT system within the inspections and its networking with the CIS.
 </t>
   </si>
   <si>
     <t>Information and communication technologies (ICT), Legislative and regulatory framework, Infrastructure and equipment, Human resources and training</t>
-  </si>
-[...1 lines deleted...]
-    <t>7.9.1 (a), 7.9.1 (b), 7.9.2, 7.9.3, 7.9.4</t>
   </si>
   <si>
     <t>Perishable goods</t>
   </si>
   <si>
     <t>1 January 2020</t>
   </si>
   <si>
     <t xml:space="preserve">1.	Technical assistance and support for changing/adapting legal provisions and procedures for the handling and expedited release of perishable goods;
 2.	Technical assistance and support for defining and establishing formal inter-agency agreements, operational guidelines or standards in order to ensure the cooperation and coordination of border authorities regarding the inspection and release of perishable goods as priority goods;
 3.	Assistance and support for recruitment of inspections staff, as well as trainings and capacity building for border customs, police and inspection staff for more effective and coordinated release of perishable goods;
 4.	Technical, IT and financial assistance and support for the upgrade of CIS to support pre-arrival processing and expedited release of perishable goods.
+, .	Technical assistance and support for changing/adapting legal provisions and procedures for the handling and expedited release of perishable goods;
+2.	Technical assistance and support for defining and establishing formal inter-agency agreements, operational guidelines or standards in order to ensure the cooperation and coordination of border authorities regarding the inspection and release of perishable goods as priority goods;
+3.	Assistance and support for recruitment of inspections staff, as well as trainings and capacity building for border customs, police and inspection staff for more effective and coordinated release of perishable goods;
+4.	Technical, IT and financial assistance and support for the upgrade of CIS to support pre-arrival processing and expedited release of perishable goods.
 </t>
   </si>
   <si>
     <t>Information and communication technologies (ICT), Legislative and regulatory framework, Institutional procedures, Human resources and training</t>
   </si>
   <si>
-    <t>10.4.1, 10.4.2, 10.4.3, 10.4.4</t>
-[...1 lines deleted...]
-  <si>
     <t>Single window</t>
   </si>
   <si>
     <t>1 January 2024</t>
   </si>
   <si>
     <t xml:space="preserve">1.	Assistance and support for raising awareness and understanding on SW concept, different SW models, development phases, financing possibilities, coordination models, best practice examples, etc.; 
+2.	Technical assistance and support for preparation of gap and needs analyses of the legal, operational and technical capacities of all authorities concerned;  
+3.	Technical assistance and support for preparation of the strategic plan for the development of the chosen SW model as well as defining an operational and governance model for the monitoring and implementation of the SW project;
+4.	Technical assistance and support for changing/adapting legal framework in order to introduce and define procedures to support specific features of SW;
+5.	Technical assistance and support for conducting business process analysis and re-engineering business process model ("as is - to be" model);
+6.	Assistance and support for preparation and implementation of capacity building plan, incl. trainings and recruitment of new staff;
+7.	Technical and financial assistance and support for preparation and implementation of the SW development project (incl. fee model, risk management model, procurement plan);
+8.	Technical, IT and financial assistance and support for creation of an e-platform and acquisition of IT equipment;
+9.	Technical and financial assistance and support for setting up into function Single Window;
+10.	Financial support for the implementation of the "Timestamp issuing system" project - the purchase of the system, its implementation, warranty period and support; 
+11.	Other technical and financial assistance and support for implementation of Article 10.4.
+, .	Assistance and support for raising awareness and understanding on SW concept, different SW models, development phases, financing possibilities, coordination models, best practice examples, etc.; 
 2.	Technical assistance and support for preparation of gap and needs analyses of the legal, operational and technical capacities of all authorities concerned;  
 3.	Technical assistance and support for preparation of the strategic plan for the development of the chosen SW model as well as defining an operational and governance model for the monitoring and implementation of the SW project;
 4.	Technical assistance and support for changing/adapting legal framework in order to introduce and define procedures to support specific features of SW;
 5.	Technical assistance and support for conducting business process analysis and re-engineering business process model ("as is - to be" model);
 6.	Assistance and support for preparation and implementation of capacity building plan, incl. trainings and recruitment of new staff;
 7.	Technical and financial assistance and support for preparation and implementation of the SW development project (incl. fee model, risk management model, procurement plan);
 8.	Technical, IT and financial assistance and support for creation of an e-platform and acquisition of IT equipment;
 9.	Technical and financial assistance and support for setting up into function Single Window;
 10.	Financial support for the implementation of the "Timestamp issuing system" project - the purchase of the system, its implementation, warranty period and support; 
 11.	Other technical and financial assistance and support for implementation of Article 10.4.
 </t>
   </si>
   <si>
     <t>Information and communication technologies (ICT), Legislative and regulatory framework, Diagnostic and Needs Assessment, Human resources and training, Awareness-raising</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
@@ -507,131 +515,131 @@
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2">
         <v>7.1</v>
       </c>
-      <c r="B2" t="s">
+      <c r="B2">
+        <v>7.1</v>
+      </c>
+      <c r="C2" t="s">
         <v>10</v>
       </c>
-      <c r="C2" t="s">
+      <c r="D2" t="s">
         <v>11</v>
       </c>
-      <c r="D2" t="s">
+      <c r="E2" t="s">
         <v>12</v>
       </c>
-      <c r="E2" t="s">
+      <c r="F2" t="s">
         <v>13</v>
       </c>
-      <c r="F2" t="s">
+      <c r="G2" t="s">
+        <v>13</v>
+      </c>
+      <c r="I2" t="s">
         <v>14</v>
       </c>
-      <c r="G2" t="s">
+      <c r="J2" t="s">
         <v>15</v>
-      </c>
-[...4 lines deleted...]
-        <v>17</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3">
         <v>7.9</v>
       </c>
-      <c r="B3" t="s">
+      <c r="B3">
+        <v>7.9</v>
+      </c>
+      <c r="C3" t="s">
+        <v>16</v>
+      </c>
+      <c r="D3" t="s">
+        <v>17</v>
+      </c>
+      <c r="E3" t="s">
+        <v>12</v>
+      </c>
+      <c r="F3" t="s">
+        <v>13</v>
+      </c>
+      <c r="G3" t="s">
+        <v>13</v>
+      </c>
+      <c r="I3" t="s">
         <v>18</v>
       </c>
-      <c r="C3" t="s">
+      <c r="J3" t="s">
         <v>19</v>
-      </c>
-[...16 lines deleted...]
-        <v>22</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4">
         <v>10.4</v>
       </c>
-      <c r="B4" t="s">
+      <c r="B4">
+        <v>10.4</v>
+      </c>
+      <c r="C4" t="s">
+        <v>20</v>
+      </c>
+      <c r="D4" t="s">
+        <v>21</v>
+      </c>
+      <c r="E4" t="s">
+        <v>12</v>
+      </c>
+      <c r="F4" t="s">
+        <v>13</v>
+      </c>
+      <c r="G4" t="s">
+        <v>13</v>
+      </c>
+      <c r="I4" t="s">
+        <v>22</v>
+      </c>
+      <c r="J4" t="s">
         <v>23</v>
-      </c>
-[...19 lines deleted...]
-        <v>27</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">