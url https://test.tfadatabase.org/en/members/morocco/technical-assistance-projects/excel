--- v1 (2026-02-02)
+++ v2 (2026-06-30)
@@ -12,145 +12,127 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="35">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="29">
   <si>
     <t>Measure</t>
   </si>
   <si>
     <t>Items</t>
   </si>
   <si>
     <t>Measure name</t>
   </si>
   <si>
     <t>Indicative Implementation Date</t>
   </si>
   <si>
     <t>Definitive Implementation Date</t>
   </si>
   <si>
     <t>TA needs notified</t>
   </si>
   <si>
     <t>Progress reported</t>
   </si>
   <si>
     <t>Donor / Agency</t>
   </si>
   <si>
     <t>TA Description</t>
   </si>
   <si>
     <t>Tags</t>
   </si>
   <si>
-    <t>5.1 (a), 5.1 (b), 5.1 (c), 5.1 (d)</t>
-[...1 lines deleted...]
-  <si>
     <t>Notifications for enhanced controls or inspections</t>
   </si>
   <si>
     <t>22 February 2022</t>
   </si>
   <si>
     <t>31 July 2025</t>
-  </si>
-[...1 lines deleted...]
-    <t>Yes</t>
   </si>
   <si>
     <t>No</t>
   </si>
   <si>
     <t>•	Establishment of a computerized system involving enhanced controls for exports.
 •	Establishment of a rapid alert system for imports.</t>
   </si>
   <si>
     <t>Information and communication technologies (ICT)</t>
   </si>
   <si>
-    <t>7.1.1, 7.1.2</t>
-[...1 lines deleted...]
-  <si>
     <t>Pre-arrival processing</t>
   </si>
   <si>
     <t>•	Regulatory review of electronic certification in conformity with domestic regulations concerning the electronic exchange of data.</t>
   </si>
   <si>
     <t>Information and communication technologies (ICT), Legislative and regulatory framework</t>
   </si>
   <si>
-    <t>7.4.1, 7.4.2, 7.4.3, 7.4.4</t>
-[...1 lines deleted...]
-  <si>
     <t>Risk management</t>
   </si>
   <si>
     <t>•	Training for the capacity building of quality inspection bodies.</t>
   </si>
   <si>
     <t>Human resources and training</t>
-  </si>
-[...1 lines deleted...]
-    <t>7.9.1 (a), 7.9.1 (b), 7.9.2, 7.9.3, 7.9.4</t>
   </si>
   <si>
     <t>Perishable goods</t>
   </si>
   <si>
     <t>•	Strengthening of border infrastructure required for the conservation of perishable foodstuffs.
 •	Assistance and support for capacity building.</t>
   </si>
   <si>
     <t>Infrastructure and equipment, Human resources and training</t>
-  </si>
-[...1 lines deleted...]
-    <t>10.4.1, 10.4.2, 10.4.3, 10.4.4</t>
   </si>
   <si>
     <t>Single window</t>
   </si>
   <si>
     <t>22 February 2021</t>
   </si>
   <si>
     <t>31 December 2024</t>
   </si>
   <si>
     <t>•	Support and assistance to develop and adapt the connectivity of the information system of the Autonomous Export Control and Coordination Agency (EACCE) to the single window network and the network of other foreign trade partners.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -510,189 +492,189 @@
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2">
         <v>5.1</v>
       </c>
-      <c r="B2" t="s">
+      <c r="B2">
+        <v>5.1</v>
+      </c>
+      <c r="C2" t="s">
         <v>10</v>
       </c>
-      <c r="C2" t="s">
+      <c r="D2" t="s">
         <v>11</v>
       </c>
-      <c r="D2" t="s">
+      <c r="E2" t="s">
         <v>12</v>
       </c>
-      <c r="E2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F2" t="s">
+        <v>13</v>
+      </c>
+      <c r="G2" t="s">
+        <v>13</v>
+      </c>
+      <c r="I2" t="s">
         <v>14</v>
       </c>
-      <c r="G2" t="s">
+      <c r="J2" t="s">
         <v>15</v>
-      </c>
-[...4 lines deleted...]
-        <v>17</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3">
         <v>7.1</v>
       </c>
-      <c r="B3" t="s">
+      <c r="B3">
+        <v>7.1</v>
+      </c>
+      <c r="C3" t="s">
+        <v>16</v>
+      </c>
+      <c r="D3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E3" t="s">
+        <v>12</v>
+      </c>
+      <c r="F3" t="s">
+        <v>13</v>
+      </c>
+      <c r="G3" t="s">
+        <v>13</v>
+      </c>
+      <c r="I3" t="s">
+        <v>17</v>
+      </c>
+      <c r="J3" t="s">
         <v>18</v>
-      </c>
-[...19 lines deleted...]
-        <v>21</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4">
         <v>7.4</v>
       </c>
-      <c r="B4" t="s">
-        <v>22</v>
+      <c r="B4">
+        <v>7.4</v>
       </c>
       <c r="C4" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="D4" t="s">
+        <v>11</v>
+      </c>
+      <c r="E4" t="s">
         <v>12</v>
       </c>
-      <c r="E4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F4" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G4" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="I4" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="J4" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="A5">
         <v>7.9</v>
       </c>
-      <c r="B5" t="s">
-        <v>26</v>
+      <c r="B5">
+        <v>7.9</v>
       </c>
       <c r="C5" t="s">
-        <v>27</v>
+        <v>22</v>
       </c>
       <c r="D5" t="s">
+        <v>11</v>
+      </c>
+      <c r="E5" t="s">
         <v>12</v>
       </c>
-      <c r="E5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F5" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G5" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="I5" t="s">
-        <v>28</v>
+        <v>23</v>
       </c>
       <c r="J5" t="s">
-        <v>29</v>
+        <v>24</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6">
         <v>10.4</v>
       </c>
-      <c r="B6" t="s">
-        <v>30</v>
+      <c r="B6">
+        <v>10.4</v>
       </c>
       <c r="C6" t="s">
-        <v>31</v>
+        <v>25</v>
       </c>
       <c r="D6" t="s">
-        <v>32</v>
+        <v>26</v>
       </c>
       <c r="E6" t="s">
-        <v>33</v>
+        <v>27</v>
       </c>
       <c r="F6" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G6" t="s">
+        <v>13</v>
+      </c>
+      <c r="I6" t="s">
+        <v>28</v>
+      </c>
+      <c r="J6" t="s">
         <v>15</v>
-      </c>
-[...4 lines deleted...]
-        <v>17</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">