--- v2 (2026-06-30)
+++ v3 (2026-10-12)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="29">
   <si>
     <t>Measure</t>
   </si>
   <si>
     <t>Items</t>
   </si>
   <si>
     <t>Measure name</t>
   </si>
   <si>
@@ -106,51 +106,51 @@
     <t>Perishable goods</t>
   </si>
   <si>
     <t>•	Strengthening of border infrastructure required for the conservation of perishable foodstuffs.
 •	Assistance and support for capacity building.</t>
   </si>
   <si>
     <t>Infrastructure and equipment, Human resources and training</t>
   </si>
   <si>
     <t>Single window</t>
   </si>
   <si>
     <t>22 February 2021</t>
   </si>
   <si>
     <t>31 December 2024</t>
   </si>
   <si>
     <t>•	Support and assistance to develop and adapt the connectivity of the information system of the Autonomous Export Control and Coordination Agency (EACCE) to the single window network and the network of other foreign trade partners.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
@@ -444,51 +444,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J6"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
@@ -637,59 +637,50 @@
         <v>25</v>
       </c>
       <c r="D6" t="s">
         <v>26</v>
       </c>
       <c r="E6" t="s">
         <v>27</v>
       </c>
       <c r="F6" t="s">
         <v>13</v>
       </c>
       <c r="G6" t="s">
         <v>13</v>
       </c>
       <c r="I6" t="s">
         <v>28</v>
       </c>
       <c r="J6" t="s">
         <v>15</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Worksheet</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>