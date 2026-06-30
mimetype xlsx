--- v0 (2025-10-19)
+++ v1 (2026-06-30)
@@ -12,209 +12,179 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="57">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="47">
   <si>
     <t>Measure</t>
   </si>
   <si>
     <t>Items</t>
   </si>
   <si>
     <t>Measure name</t>
   </si>
   <si>
     <t>Indicative Implementation Date</t>
   </si>
   <si>
     <t>Definitive Implementation Date</t>
   </si>
   <si>
     <t>TA needs notified</t>
   </si>
   <si>
     <t>Progress reported</t>
   </si>
   <si>
     <t>Donor / Agency</t>
   </si>
   <si>
     <t>TA Description</t>
   </si>
   <si>
     <t>Tags</t>
   </si>
   <si>
-    <t>1.3.1, 1.3.2, 1.3.3, 1.3.4</t>
-[...1 lines deleted...]
-  <si>
     <t>Enquiry points</t>
   </si>
   <si>
     <t>22 January 2021</t>
   </si>
   <si>
-    <t>Yes</t>
-[...1 lines deleted...]
-  <si>
     <t>No</t>
   </si>
   <si>
     <t>Technical and Financial assistance for definition of institutional structure for enquiry points, systematization of information, and training of staff.</t>
   </si>
   <si>
     <t>Information and communication technologies (ICT), Institutional procedures, Human resources and training</t>
   </si>
   <si>
     <t>Consultations</t>
   </si>
   <si>
     <t>22 January 2022</t>
   </si>
   <si>
     <t>Technical and financial assistance to define most appropriate institutional arrangements for consultations and to support the implementation of the institutional change required.</t>
   </si>
   <si>
     <t>Institutional procedures</t>
   </si>
   <si>
-    <t>3.1, 3.2 (a), 3.2 (b), 3.3, 3.4, 3.5, 3.6 (a), 3.6 (b), 3.6 (c), 3.7, 3.8, 3.9 (a) (i), 3.9 (a) (ii), 3.9 (b) (i), 3.9 (b) (ii), 3.9 (b) (iii), 3.9 (b) (iv), 3.9 (c), 3.9 (d)</t>
-[...1 lines deleted...]
-  <si>
     <t>Advance rulings</t>
   </si>
   <si>
     <t>Technical and financial assistance to train officials on advance rulings systems, and support design and implementation of the system.</t>
   </si>
   <si>
     <t>Legislative and regulatory framework, Human resources and training</t>
   </si>
   <si>
-    <t>6.1.1, 6.1.2, 6.1.3, 6.1.4</t>
-[...1 lines deleted...]
-  <si>
     <t>General disciplines on fees and charges</t>
   </si>
   <si>
     <t>22 February 2022</t>
   </si>
   <si>
     <t>Technical and financial assistance to systematize all information on fees and charges, produce a user-friendly guide, and review procedures around services provided by third parties.</t>
   </si>
   <si>
     <t>Information and communication technologies (ICT), Legislative and regulatory framework, Diagnostic and Needs Assessment</t>
   </si>
   <si>
-    <t>6.2 (i), 6.2 (ii)</t>
-[...1 lines deleted...]
-  <si>
     <t>Specific disciplines on fees and charges</t>
   </si>
   <si>
     <t>Technical and financial assistance to carry out an analysis of the services provided by third parties, in relation to the specific provisions in the agreement and best practice in the region.</t>
   </si>
   <si>
     <t>Diagnostic and Needs Assessment</t>
   </si>
   <si>
-    <t>7.6.1, 7.6.2</t>
-[...1 lines deleted...]
-  <si>
     <t>Average release times</t>
   </si>
   <si>
     <t>31 December 2020</t>
   </si>
   <si>
     <t>Technical and Financial assistance required to define the parameters for the database in the Single Window in accordance with international standards, assess comparability, map out the electronic and physical process of merchandises.</t>
   </si>
   <si>
     <t>Information and communication technologies (ICT), Infrastructure and equipment, Diagnostic and Needs Assessment</t>
   </si>
   <si>
-    <t>7.8.1 (a), 7.8.1 (b), 7.8.1 (c), 7.8.1 (d), 7.8.1 (e), 7.8.1 (f), 7.8.1 (g), 7.8.1 (h), 7.8.2 (a), 7.8.2 (b), 7.8.2 (c), 7.8.2 (d), 7.8.3</t>
-[...1 lines deleted...]
-  <si>
     <t>Expedited shipments</t>
   </si>
   <si>
     <t>22 February 2021</t>
   </si>
   <si>
     <t>Technical and Financial assistance for revision of the legislation and procedures.</t>
   </si>
   <si>
     <t>Legislative and regulatory framework</t>
   </si>
   <si>
-    <t>8.1, 8.2 (a), 8.2 (b), 8.2 (c), 8.2 (d), 8.2 (e)</t>
-[...1 lines deleted...]
-  <si>
     <t>Border Agency Cooperation</t>
   </si>
   <si>
     <t>Technical and Financial assistance for analysis of best practices and support to institutional change.</t>
   </si>
   <si>
     <t>Diagnostic and Needs Assessment, Institutional procedures</t>
   </si>
   <si>
-    <t>10.4.1, 10.4.2, 10.4.3, 10.4.4</t>
-[...1 lines deleted...]
-  <si>
     <t>Single window</t>
   </si>
   <si>
     <t>Technical and Financial assistance to incorporate institutions and processes not yet integrated into the single electronic window.</t>
   </si>
   <si>
     <t>Information and communication technologies (ICT), Institutional procedures</t>
-  </si>
-[...1 lines deleted...]
-    <t>10.5.1, 10.5.2</t>
   </si>
   <si>
     <t>Preshipment inspection</t>
   </si>
   <si>
     <t>31 January 2021</t>
   </si>
   <si>
     <t>Technical and Financial assistance for analysis of benefits of elimination of PSI, and creation of capacity within customs.</t>
   </si>
   <si>
     <t>Diagnostic and Needs Assessment, Human resources and training</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -574,334 +544,334 @@
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2">
         <v>1.3</v>
       </c>
-      <c r="B2" t="s">
+      <c r="B2">
+        <v>1.3</v>
+      </c>
+      <c r="C2" t="s">
         <v>10</v>
       </c>
-      <c r="C2" t="s">
+      <c r="D2" t="s">
         <v>11</v>
       </c>
-      <c r="D2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E2" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="F2" t="s">
+        <v>12</v>
+      </c>
+      <c r="G2" t="s">
+        <v>12</v>
+      </c>
+      <c r="I2" t="s">
         <v>13</v>
       </c>
-      <c r="G2" t="s">
+      <c r="J2" t="s">
         <v>14</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3">
         <v>2.2</v>
       </c>
       <c r="B3">
         <v>2.2</v>
       </c>
       <c r="C3" t="s">
+        <v>15</v>
+      </c>
+      <c r="D3" t="s">
+        <v>16</v>
+      </c>
+      <c r="E3" t="s">
+        <v>16</v>
+      </c>
+      <c r="F3" t="s">
+        <v>12</v>
+      </c>
+      <c r="G3" t="s">
+        <v>12</v>
+      </c>
+      <c r="I3" t="s">
         <v>17</v>
       </c>
-      <c r="D3" t="s">
+      <c r="J3" t="s">
         <v>18</v>
-      </c>
-[...13 lines deleted...]
-        <v>20</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4">
         <v>3</v>
       </c>
-      <c r="B4" t="s">
+      <c r="B4">
+        <v>3</v>
+      </c>
+      <c r="C4" t="s">
+        <v>19</v>
+      </c>
+      <c r="D4" t="s">
+        <v>16</v>
+      </c>
+      <c r="E4" t="s">
+        <v>16</v>
+      </c>
+      <c r="F4" t="s">
+        <v>12</v>
+      </c>
+      <c r="G4" t="s">
+        <v>12</v>
+      </c>
+      <c r="I4" t="s">
+        <v>20</v>
+      </c>
+      <c r="J4" t="s">
         <v>21</v>
-      </c>
-[...19 lines deleted...]
-        <v>24</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="A5">
         <v>6.1</v>
       </c>
-      <c r="B5" t="s">
+      <c r="B5">
+        <v>6.1</v>
+      </c>
+      <c r="C5" t="s">
+        <v>22</v>
+      </c>
+      <c r="D5" t="s">
+        <v>23</v>
+      </c>
+      <c r="E5" t="s">
+        <v>23</v>
+      </c>
+      <c r="F5" t="s">
+        <v>12</v>
+      </c>
+      <c r="G5" t="s">
+        <v>12</v>
+      </c>
+      <c r="I5" t="s">
+        <v>24</v>
+      </c>
+      <c r="J5" t="s">
         <v>25</v>
-      </c>
-[...19 lines deleted...]
-        <v>29</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6">
         <v>6.2</v>
       </c>
-      <c r="B6" t="s">
-        <v>30</v>
+      <c r="B6">
+        <v>6.2</v>
       </c>
       <c r="C6" t="s">
-        <v>31</v>
+        <v>26</v>
       </c>
       <c r="D6" t="s">
+        <v>23</v>
+      </c>
+      <c r="E6" t="s">
+        <v>23</v>
+      </c>
+      <c r="F6" t="s">
+        <v>12</v>
+      </c>
+      <c r="G6" t="s">
+        <v>12</v>
+      </c>
+      <c r="I6" t="s">
         <v>27</v>
       </c>
-      <c r="E6" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="J6" t="s">
-        <v>33</v>
+        <v>28</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7">
         <v>7.6</v>
       </c>
-      <c r="B7" t="s">
-        <v>34</v>
+      <c r="B7">
+        <v>7.6</v>
       </c>
       <c r="C7" t="s">
-        <v>35</v>
+        <v>29</v>
       </c>
       <c r="D7" t="s">
-        <v>36</v>
+        <v>30</v>
       </c>
       <c r="E7" t="s">
-        <v>36</v>
+        <v>30</v>
       </c>
       <c r="F7" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="G7" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="I7" t="s">
-        <v>37</v>
+        <v>31</v>
       </c>
       <c r="J7" t="s">
-        <v>38</v>
+        <v>32</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="A8">
         <v>7.8</v>
       </c>
-      <c r="B8" t="s">
-        <v>39</v>
+      <c r="B8">
+        <v>7.8</v>
       </c>
       <c r="C8" t="s">
-        <v>40</v>
+        <v>33</v>
       </c>
       <c r="D8" t="s">
-        <v>41</v>
+        <v>34</v>
       </c>
       <c r="E8" t="s">
-        <v>41</v>
+        <v>34</v>
       </c>
       <c r="F8" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="G8" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="I8" t="s">
-        <v>42</v>
+        <v>35</v>
       </c>
       <c r="J8" t="s">
-        <v>43</v>
+        <v>36</v>
       </c>
     </row>
     <row r="9" spans="1:10">
       <c r="A9">
         <v>8</v>
       </c>
-      <c r="B9" t="s">
-        <v>44</v>
+      <c r="B9">
+        <v>8</v>
       </c>
       <c r="C9" t="s">
-        <v>45</v>
+        <v>37</v>
       </c>
       <c r="D9" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="E9" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="F9" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="G9" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="I9" t="s">
-        <v>46</v>
+        <v>38</v>
       </c>
       <c r="J9" t="s">
-        <v>47</v>
+        <v>39</v>
       </c>
     </row>
     <row r="10" spans="1:10">
       <c r="A10">
         <v>10.4</v>
       </c>
-      <c r="B10" t="s">
-        <v>48</v>
+      <c r="B10">
+        <v>10.4</v>
       </c>
       <c r="C10" t="s">
-        <v>49</v>
+        <v>40</v>
       </c>
       <c r="D10" t="s">
-        <v>36</v>
+        <v>30</v>
       </c>
       <c r="E10" t="s">
-        <v>36</v>
+        <v>30</v>
       </c>
       <c r="F10" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="G10" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="I10" t="s">
-        <v>50</v>
+        <v>41</v>
       </c>
       <c r="J10" t="s">
-        <v>51</v>
+        <v>42</v>
       </c>
     </row>
     <row r="11" spans="1:10">
       <c r="A11">
         <v>10.5</v>
       </c>
-      <c r="B11" t="s">
-        <v>52</v>
+      <c r="B11">
+        <v>10.5</v>
       </c>
       <c r="C11" t="s">
-        <v>53</v>
+        <v>43</v>
       </c>
       <c r="D11" t="s">
-        <v>54</v>
+        <v>44</v>
       </c>
       <c r="E11" t="s">
-        <v>54</v>
+        <v>44</v>
       </c>
       <c r="F11" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="G11" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="I11" t="s">
-        <v>55</v>
+        <v>45</v>
       </c>
       <c r="J11" t="s">
-        <v>56</v>
+        <v>46</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">