--- v2 (2026-06-30)
+++ v3 (2026-10-12)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="29">
   <si>
     <t>Measure</t>
   </si>
   <si>
     <t>Items</t>
   </si>
   <si>
     <t>Measure name</t>
   </si>
   <si>
@@ -120,51 +120,51 @@
 Remodelling and refitting of three regional phytosanitary diagnostic laboratories in the departments of Estelí, León and Rivas: US$300,000.
 TOTAL: US$ 1,100,, Capacity building to improve phytosanitary diagnostic laboratories in the departments of Managua, Estelí, León, and Rivas, and the national chemical and biological residues laboratory, through the acquisition of equipment, materials and reagents, the enhanced implementation of diagnostic methods, staff training, and the strengthening of regional laboratory infrastructure, with a view to better serving exporters and importers of products and by-products of plant origin.
 Details of financial assistance:
 Reagents, consumables and equipment for central and regional laboratories: US$700,000.
 Strengthening of the diagnostic and technical capacity of personnel (diploma-based training, workshops, specialized courses, post-graduate courses, internships, etc.): US$100,000.
 Remodelling and refitting of three regional phytosanitary diagnostic laboratories in the departments of Estelí, León and Rivas: US$300,000.
 TOTAL: US$ 1,100,000</t>
   </si>
   <si>
     <t>Infrastructure and equipment, Human resources and training</t>
   </si>
   <si>
     <t>Single window</t>
   </si>
   <si>
     <t>22 June 2022</t>
   </si>
   <si>
     <t>Financial support for acquiring equipment and licences and contracting specialized computer design and development services, with a view to the continued improvement of the VUCEN system.
 Technical assistance to improve the system.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
@@ -458,51 +458,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J5"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
@@ -622,59 +622,50 @@
         <v>26</v>
       </c>
       <c r="D5" t="s">
         <v>11</v>
       </c>
       <c r="E5" t="s">
         <v>27</v>
       </c>
       <c r="F5" t="s">
         <v>13</v>
       </c>
       <c r="G5" t="s">
         <v>14</v>
       </c>
       <c r="I5" t="s">
         <v>28</v>
       </c>
       <c r="J5" t="s">
         <v>16</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Worksheet</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>