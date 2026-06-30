--- v1 (2026-02-02)
+++ v2 (2026-06-30)
@@ -12,156 +12,149 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="33">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="29">
   <si>
     <t>Measure</t>
   </si>
   <si>
     <t>Items</t>
   </si>
   <si>
     <t>Measure name</t>
   </si>
   <si>
     <t>Indicative Implementation Date</t>
   </si>
   <si>
     <t>Definitive Implementation Date</t>
   </si>
   <si>
     <t>TA needs notified</t>
   </si>
   <si>
     <t>Progress reported</t>
   </si>
   <si>
     <t>Donor / Agency</t>
   </si>
   <si>
     <t>TA Description</t>
   </si>
   <si>
     <t>Tags</t>
   </si>
   <si>
-    <t>1.3.1, 1.3.2, 1.3.3, 1.3.4</t>
-[...1 lines deleted...]
-  <si>
     <t>Enquiry points</t>
   </si>
   <si>
     <t>22 February 2020</t>
   </si>
   <si>
     <t>22 June 2026</t>
+  </si>
+  <si>
+    <t>No</t>
   </si>
   <si>
     <t>Yes</t>
   </si>
   <si>
     <t>•	Administration of the IPSA website and support for updating the content of this website. Website administrator: US$1,000/month × 2 years.
 •	Creation of the IPSA outreach office. IPSA outreach office official: US$1,000/month × 3 years.
 •	Technical assistance from computer and programming specialists to develop and improve website automation for the National Commission for the Control and Regulation of Toxic Substances, so as to meet the Commission's new requirements; and financial assistance to acquire computer equipment, software and licences. Approximate cost: US$55,000.
 •	Technical and financial assistance for the creation and implementation of a TFA-consistent national information system for the Ministry of Health (MINSA).
 •	Financial assistance for setting up an information system that provides immediate and relevant information on formality status and migration.</t>
   </si>
   <si>
     <t>Information and communication technologies (ICT), Infrastructure and equipment</t>
   </si>
   <si>
-    <t>5.1 (a), 5.1 (b), 5.1 (c), 5.1 (d)</t>
-[...1 lines deleted...]
-  <si>
     <t>Notifications for enhanced controls or inspections</t>
   </si>
   <si>
     <t>22 December 2020</t>
   </si>
   <si>
     <t>•	Advice on completing notification procedures.
 •	A section is needed on the IPSA website where the country's sanitary and phytosanitary status can be published, together with IPPC, OIE and WTO information.</t>
   </si>
   <si>
     <t>Information and communication technologies (ICT), Diagnostic and Needs Assessment</t>
-  </si>
-[...1 lines deleted...]
-    <t>5.3.1, 5.3.2, 5.3.3</t>
   </si>
   <si>
     <t>Test procedures</t>
   </si>
   <si>
     <t>22 February 2022</t>
   </si>
   <si>
     <t>22 June 2027</t>
   </si>
   <si>
     <t>Capacity building to improve phytosanitary diagnostic laboratories in the departments of Managua, Estelí, León, and Rivas, and the national chemical and biological residues laboratory, through the acquisition of equipment, materials and reagents, the enhanced implementation of diagnostic methods, staff training, and the strengthening of regional laboratory infrastructure, with a view to better serving exporters and importers of products and by-products of plant origin.
 Details of financial assistance:
 Reagents, consumables and equipment for central and regional laboratories: US$700,000.
 Strengthening of the diagnostic and technical capacity of personnel (diploma-based training, workshops, specialized courses, post-graduate courses, internships, etc.): US$100,000.
 Remodelling and refitting of three regional phytosanitary diagnostic laboratories in the departments of Estelí, León and Rivas: US$300,000.
+TOTAL: US$ 1,100,, Capacity building to improve phytosanitary diagnostic laboratories in the departments of Managua, Estelí, León, and Rivas, and the national chemical and biological residues laboratory, through the acquisition of equipment, materials and reagents, the enhanced implementation of diagnostic methods, staff training, and the strengthening of regional laboratory infrastructure, with a view to better serving exporters and importers of products and by-products of plant origin.
+Details of financial assistance:
+Reagents, consumables and equipment for central and regional laboratories: US$700,000.
+Strengthening of the diagnostic and technical capacity of personnel (diploma-based training, workshops, specialized courses, post-graduate courses, internships, etc.): US$100,000.
+Remodelling and refitting of three regional phytosanitary diagnostic laboratories in the departments of Estelí, León and Rivas: US$300,000.
 TOTAL: US$ 1,100,000</t>
   </si>
   <si>
     <t>Infrastructure and equipment, Human resources and training</t>
   </si>
   <si>
-    <t>10.4.1, 10.4.2, 10.4.3, 10.4.4</t>
-[...1 lines deleted...]
-  <si>
     <t>Single window</t>
   </si>
   <si>
     <t>22 June 2022</t>
-  </si>
-[...1 lines deleted...]
-    <t>IDB</t>
   </si>
   <si>
     <t>Financial support for acquiring equipment and licences and contracting specialized computer design and development services, with a view to the continued improvement of the VUCEN system.
 Technical assistance to improve the system.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -513,160 +506,157 @@
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2">
         <v>1.3</v>
       </c>
-      <c r="B2" t="s">
+      <c r="B2">
+        <v>1.3</v>
+      </c>
+      <c r="C2" t="s">
         <v>10</v>
       </c>
-      <c r="C2" t="s">
+      <c r="D2" t="s">
         <v>11</v>
       </c>
-      <c r="D2" t="s">
+      <c r="E2" t="s">
         <v>12</v>
       </c>
-      <c r="E2" t="s">
+      <c r="F2" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>14</v>
       </c>
       <c r="G2" t="s">
         <v>14</v>
       </c>
       <c r="I2" t="s">
         <v>15</v>
       </c>
       <c r="J2" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3">
         <v>5.1</v>
       </c>
-      <c r="B3" t="s">
+      <c r="B3">
+        <v>5.1</v>
+      </c>
+      <c r="C3" t="s">
         <v>17</v>
       </c>
-      <c r="C3" t="s">
+      <c r="D3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E3" t="s">
         <v>18</v>
       </c>
-      <c r="D3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F3" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G3" t="s">
         <v>14</v>
       </c>
       <c r="I3" t="s">
+        <v>19</v>
+      </c>
+      <c r="J3" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>21</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4">
         <v>5.3</v>
       </c>
-      <c r="B4" t="s">
+      <c r="B4">
+        <v>5.3</v>
+      </c>
+      <c r="C4" t="s">
+        <v>21</v>
+      </c>
+      <c r="D4" t="s">
         <v>22</v>
       </c>
-      <c r="C4" t="s">
+      <c r="E4" t="s">
         <v>23</v>
       </c>
-      <c r="D4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F4" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G4" t="s">
         <v>14</v>
       </c>
       <c r="I4" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="J4" t="s">
-        <v>27</v>
+        <v>25</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="A5">
         <v>10.4</v>
       </c>
-      <c r="B5" t="s">
-        <v>28</v>
+      <c r="B5">
+        <v>10.4</v>
       </c>
       <c r="C5" t="s">
-        <v>29</v>
+        <v>26</v>
       </c>
       <c r="D5" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="E5" t="s">
-        <v>30</v>
+        <v>27</v>
       </c>
       <c r="F5" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G5" t="s">
         <v>14</v>
       </c>
-      <c r="H5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I5" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="J5" t="s">
         <v>16</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>