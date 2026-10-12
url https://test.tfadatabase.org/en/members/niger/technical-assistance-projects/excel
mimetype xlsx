--- v1 (2026-06-30)
+++ v2 (2026-10-12)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="80">
   <si>
     <t>Measure</t>
   </si>
   <si>
     <t>Items</t>
   </si>
   <si>
     <t>Measure name</t>
   </si>
   <si>
@@ -368,51 +368,51 @@
 5.	Training of the national transit coordinator, members of the National Transport Users Council and all relevant economic actors on good transit practices.
 6.	Provision of traceability equipment and training of staff in traceability systems
 7.	Support for the operationalization of ICT tools (SIGMAT, etc.)., .	Drafting the legal framework for guarantees and the procedural manual.
 2.	Review of the legal framework and procedural manual for customs escort.
 3.	Review of the legal framework for the customs regime applicable to goods in transit to Mali.
 4.	Capacity-building of officials following the adoption of the Community legislation on guarantees.
 5.	Training of the national transit coordinator, members of the National Transport Users Council and all relevant economic actors on good transit practices.
 6.	Provision of traceability equipment and training of staff in traceability systems
 7.	Support for the operationalization of ICT tools (SIGMAT, etc.).</t>
   </si>
   <si>
     <t>Customs cooperation</t>
   </si>
   <si>
     <t>Implementation of the ECOWAS Supplementary Act Relating to Mutual Assistance and Customs Cooperation at all Borders, in particular:
 1.	Strengthening the operationalization of the interconnection of customs systems.
 2.	Implementation of mirror transactional data exchange protocols between border offices.
 3.	Strengthening cooperation activities in support of coordinated border management at border points.
 4. 	Support for training and capacity building in customs cooperation
 5.	Support for the strengthening of customs attachés.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
@@ -706,51 +706,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J18"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
@@ -1265,59 +1265,50 @@
         <v>27</v>
       </c>
       <c r="E18" t="s">
         <v>27</v>
       </c>
       <c r="F18" t="s">
         <v>14</v>
       </c>
       <c r="G18" t="s">
         <v>15</v>
       </c>
       <c r="H18" t="s">
         <v>40</v>
       </c>
       <c r="I18" t="s">
         <v>79</v>
       </c>
       <c r="J18" t="s">
         <v>69</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Worksheet</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>