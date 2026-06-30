--- v0 (2025-10-19)
+++ v1 (2026-06-30)
@@ -12,372 +12,390 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="91">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="80">
   <si>
     <t>Measure</t>
   </si>
   <si>
     <t>Items</t>
   </si>
   <si>
     <t>Measure name</t>
   </si>
   <si>
     <t>Indicative Implementation Date</t>
   </si>
   <si>
     <t>Definitive Implementation Date</t>
   </si>
   <si>
     <t>TA needs notified</t>
   </si>
   <si>
     <t>Progress reported</t>
   </si>
   <si>
     <t>Donor / Agency</t>
   </si>
   <si>
     <t>TA Description</t>
   </si>
   <si>
     <t>Tags</t>
   </si>
   <si>
-    <t>1.1.1 (a), 1.1.1 (b), 1.1.1 (c), 1.1.1 (d), 1.1.1 (e), 1.1.1 (f), 1.1.1 (g), 1.1.1 (h), 1.1.1 (i), 1.1.1 (j)</t>
+    <t>1.1.1</t>
   </si>
   <si>
     <t>Publication</t>
   </si>
   <si>
     <t>31 December 2021</t>
   </si>
   <si>
     <t>31 December 2028</t>
   </si>
   <si>
+    <t>No</t>
+  </si>
+  <si>
     <t>Yes</t>
   </si>
   <si>
     <t>1.	Technical assistance in reviewing the legal framework and drafting a procedural guide.
+2.	Training of all focal points on the operationalization of the procedural guide and monitoring of updates and information-sharing., .	Technical assistance in reviewing the legal framework and drafting a procedural guide.
 2.	Training of all focal points on the operationalization of the procedural guide and monitoring of updates and information-sharing.</t>
   </si>
   <si>
     <t>Information and communication technologies (ICT), Legislative and regulatory framework, Human resources and training</t>
-  </si>
-[...1 lines deleted...]
-    <t>1.2.1 (a), 1.2.1 (b), 1.2.1 (c), 1.2.2, 1.2.3</t>
   </si>
   <si>
     <t>Information available through internet</t>
   </si>
   <si>
     <t>31 December 2024</t>
   </si>
   <si>
     <t>1.	Financing of accommodation.
 2.	Evaluation of the portal according to international best practice.
 3.	Technical assistance in operationalizing/maintaining the information portal and support to the teams in charge of the Chamber of Commerce and Industry and the Ministry of Commerce.
 4.	Provision of IT equipment (computers, printers, USB sticks, Internet connection).
 5.	Support for promotion and inclusive communications for the information portal.
+6.	Technical assistance in setting up a monitoring and evaluation mechanism for the system., .	Financing of accommodation.
+2.	Evaluation of the portal according to international best practice.
+3.	Technical assistance in operationalizing/maintaining the information portal and support to the teams in charge of the Chamber of Commerce and Industry and the Ministry of Commerce.
+4.	Provision of IT equipment (computers, printers, USB sticks, Internet connection).
+5.	Support for promotion and inclusive communications for the information portal.
 6.	Technical assistance in setting up a monitoring and evaluation mechanism for the system.</t>
   </si>
   <si>
     <t>Information and communication technologies (ICT), Infrastructure and equipment, Diagnostic and Needs Assessment, Human resources and training, Awareness-raising</t>
-  </si>
-[...1 lines deleted...]
-    <t>1.3.1, 1.3.2, 1.3.3, 1.3.4</t>
   </si>
   <si>
     <t>Enquiry points</t>
   </si>
   <si>
     <t>ITC, CILSS</t>
   </si>
   <si>
     <t>1.	Model order establishing enquiry points and their duties.
 2.	Procedural guide for enquiry points.
 3.	Technical assistance in testing the reliability of the system and making recommendations for improvement.
 4.	IT equipment (computers and scanners, Internet) for the focal points.
+5.	Training in information processing and publishing tools., .	Model order establishing enquiry points and their duties.
+2.	Procedural guide for enquiry points.
+3.	Technical assistance in testing the reliability of the system and making recommendations for improvement.
+4.	IT equipment (computers and scanners, Internet) for the focal points.
 5.	Training in information processing and publishing tools.</t>
   </si>
   <si>
     <t>Information and communication technologies (ICT), Legislative and regulatory framework, Infrastructure and equipment, Human resources and training</t>
-  </si>
-[...1 lines deleted...]
-    <t>5.3.1, 5.3.2, 5.3.3</t>
   </si>
   <si>
     <t>Test procedures</t>
   </si>
   <si>
     <t>31 December 2029</t>
   </si>
   <si>
     <t>1.	Feasibility study for the "second test" procedure and technical assistance in operationalizing it.
 2.	Review of existing regulations.
 3.	Capacity-building of the officials in charge of release (customs) and those in charge of sampling and analysis.
 4.	Provision of sampling and analysis equipment.
 5.	Raising operators' awareness of "second test" procedures.
+6.	Support for selected laboratories in their efforts to achieve international accreditation., .	Feasibility study for the "second test" procedure and technical assistance in operationalizing it.
+2.	Review of existing regulations.
+3.	Capacity-building of the officials in charge of release (customs) and those in charge of sampling and analysis.
+4.	Provision of sampling and analysis equipment.
+5.	Raising operators' awareness of "second test" procedures.
 6.	Support for selected laboratories in their efforts to achieve international accreditation.</t>
   </si>
   <si>
     <t>Legislative and regulatory framework, Infrastructure and equipment, Diagnostic and Needs Assessment, Human resources and training, Awareness-raising</t>
   </si>
   <si>
-    <t>7.1.1, 7.1.2</t>
-[...1 lines deleted...]
-  <si>
     <t>Pre-arrival processing</t>
   </si>
   <si>
     <t>31 December 2032</t>
   </si>
   <si>
     <t>1.	Technical assistance in developing a procedural guide.
+2.	Capacity-building of the necessary cohort of processing and enforcement officers in all offices.
+3.	Provision of the necessary equipment for the procedure to all the facilities concerned.
+4.	Technical assistance in sending documents electronically.
+5.	Improvement of ICT infrastructure., .	Technical assistance in developing a procedural guide.
 2.	Capacity-building of the necessary cohort of processing and enforcement officers in all offices.
 3.	Provision of the necessary equipment for the procedure to all the facilities concerned.
 4.	Technical assistance in sending documents electronically.
 5.	Improvement of ICT infrastructure.</t>
   </si>
   <si>
     <t>Electronic payment</t>
   </si>
   <si>
     <t>31 December 2022</t>
   </si>
   <si>
     <t>31 December 2026</t>
   </si>
   <si>
     <t>1.	Technical assistance in developing legal texts and procedures based on international best practice.
 2.	Capacity-building of all relevant border officials for the implementation of electronic payments.
 3.	Awareness-raising, training and dissemination of texts and procedures on electronic payment; inclusive support for change for all stakeholders to ensure the adoption of best practices and build trust in electronic payment.
 4.	Provision of IT equipment in line with needs related to the implementation of the new procedures (e.g. payment terminals, servers, portals and payment software).
 5.	Investment in digital and energy/power generation infrastructure.</t>
   </si>
   <si>
     <t>Information and communication technologies (ICT), Legislative and regulatory framework, Infrastructure and equipment, Human resources and training, Awareness-raising</t>
   </si>
   <si>
-    <t>7.4.1, 7.4.2, 7.4.3, 7.4.4</t>
-[...1 lines deleted...]
-  <si>
     <t>Risk management</t>
   </si>
   <si>
     <t>31 December 2027</t>
   </si>
   <si>
     <t>TFWA</t>
   </si>
   <si>
     <t>1.	Technical assistance for the coordinated implementation of risk management principles by all border agencies; equipping services with materials and capacities to computerize their procedures.
 2.	Capacity-building of personnel in charge of control and risk analysis at customs, sanitary and phytosanitary services, environmental services including water and forests, police, gendarmerie.
+3.	ICT support (servers, database, etc.), .	Technical assistance for the coordinated implementation of risk management principles by all border agencies; equipping services with materials and capacities to computerize their procedures.
+2.	Capacity-building of personnel in charge of control and risk analysis at customs, sanitary and phytosanitary services, environmental services including water and forests, police, gendarmerie.
 3.	ICT support (servers, database, etc.)</t>
-  </si>
-[...1 lines deleted...]
-    <t>7.5.1, 7.5.2, 7.5.3, 7.5.4</t>
   </si>
   <si>
     <t>Post-clearance audit</t>
   </si>
   <si>
     <t>31 December 2033</t>
   </si>
   <si>
     <t>1.	Supplement the existing legal framework to ensure alignment with risk management principles and systems and best practice.
 2.	Drafting of the implementing text on the ex-post control procedure.
 3.	Capacity-building of customs staff specialized in ex-post control.
 4.	Training of economic operators on the principles of post-clearance control in order to promote their voluntary compliance.
+5.	Strengthening of interdepartmental and interministerial operational coordination, e.g. setting up of joint control., .	Supplement the existing legal framework to ensure alignment with risk management principles and systems and best practice.
+2.	Drafting of the implementing text on the ex-post control procedure.
+3.	Capacity-building of customs staff specialized in ex-post control.
+4.	Training of economic operators on the principles of post-clearance control in order to promote their voluntary compliance.
 5.	Strengthening of interdepartmental and interministerial operational coordination, e.g. setting up of joint control.</t>
   </si>
   <si>
     <t>Information and communication technologies (ICT), Legislative and regulatory framework, Institutional procedures, Human resources and training</t>
-  </si>
-[...1 lines deleted...]
-    <t>7.6.1, 7.6.2</t>
   </si>
   <si>
     <t>Average release times</t>
   </si>
   <si>
     <t>31 December 2023</t>
   </si>
   <si>
     <t>1.	Technical assistance in developing a common methodology for all agencies and in drafting the necessary texts for the establishment and frequent publication of average release times.
 2.	Technical assistance in developing procedural guides for all staff in charge of the measurement and frequent analysis of average times.
 3.	Capacity-building of all relevant personnel.
 4.	Integration into the Art. 1 publication system.
+5.	Providing agencies with the IT resources and equipment needed to implement the methodology., .	Technical assistance in developing a common methodology for all agencies and in drafting the necessary texts for the establishment and frequent publication of average release times.
+2.	Technical assistance in developing procedural guides for all staff in charge of the measurement and frequent analysis of average times.
+3.	Capacity-building of all relevant personnel.
+4.	Integration into the Art. 1 publication system.
 5.	Providing agencies with the IT resources and equipment needed to implement the methodology.</t>
-  </si>
-[...1 lines deleted...]
-    <t>7.7.1, 7.7.2 (a) (i), 7.7.2 (a) (ii), 7.7.2 (a) (iii), 7.7.2 (a) (iv), 7.7.2 (b) (i), 7.7.2 (b) (ii), 7.7.3 (a), 7.7.3 (b), 7.7.3 (c), 7.7.3 (d), 7.7.3 (e), 7.7.3 (f), 7.7.3 (g), 7.7.4, 7.7.5, 7.7.6</t>
   </si>
   <si>
     <t>Authorized operators</t>
   </si>
   <si>
     <t>31 December 2035</t>
   </si>
   <si>
     <t>1.	Technical assistance in reviewing the standards, criteria, benefits and modalities governing AEO status on the basis of international best practice.
 2.	Technical assistance in developing procedures and guides.
 3.	Capacity-building of dedicated staff
 4.	Assistance in updating ASYCUDA 
+5.	Awareness-raising and training of economic actors on AEO., .	Technical assistance in reviewing the standards, criteria, benefits and modalities governing AEO status on the basis of international best practice.
+2.	Technical assistance in developing procedures and guides.
+3.	Capacity-building of dedicated staff
+4.	Assistance in updating ASYCUDA 
 5.	Awareness-raising and training of economic actors on AEO.</t>
   </si>
   <si>
     <t>Information and communication technologies (ICT), Legislative and regulatory framework, Human resources and training, Awareness-raising</t>
-  </si>
-[...1 lines deleted...]
-    <t>7.8.1 (a), 7.8.1 (b), 7.8.1 (c), 7.8.1 (d), 7.8.1 (e), 7.8.1 (f), 7.8.1 (g), 7.8.1 (h), 7.8.2 (a), 7.8.2 (b), 7.8.2 (c), 7.8.2 (d), 7.8.3</t>
   </si>
   <si>
     <t>Expedited shipments</t>
   </si>
   <si>
     <t>31 December 2039</t>
   </si>
   <si>
     <t>1.	Review of the legal framework for the formalization and systematization of existing good practices between the public and private sectors concerned.
 2.	Technical assistance in developing procedural guidelines.
+3.	Training of staff at airports and post offices., .	Review of the legal framework for the formalization and systematization of existing good practices between the public and private sectors concerned.
+2.	Technical assistance in developing procedural guidelines.
 3.	Training of staff at airports and post offices.</t>
   </si>
   <si>
     <t>Legislative and regulatory framework, Institutional procedures, Human resources and training</t>
-  </si>
-[...1 lines deleted...]
-    <t>8.1, 8.2 (a), 8.2 (b), 8.2 (c), 8.2 (d), 8.2 (e)</t>
   </si>
   <si>
     <t>Border Agency Cooperation</t>
   </si>
   <si>
     <t>31 December 2034</t>
   </si>
   <si>
     <t>1.	Diagnostic study to identify legal and procedural gaps in coordinated border operations.
 2.	Support for the National Committee on Trade Facilitation in creating a legal and consultative framework governing the cooperation of agencies at the borders and in developing a strategy and procedures for its implementation.
 3.	Development of procedural manuals and capacity-building of border officials; training of shippers' associations.
 4.	Support for the creation and operationalization of joint border posts with Nigeria, Mali and Algeria.
+5.	Support for the operationalization of ICT tools to assist coordination (Interconnected Transit Freight Management System (SIGMAT), etc.)., .	Diagnostic study to identify legal and procedural gaps in coordinated border operations.
+2.	Support for the National Committee on Trade Facilitation in creating a legal and consultative framework governing the cooperation of agencies at the borders and in developing a strategy and procedures for its implementation.
+3.	Development of procedural manuals and capacity-building of border officials; training of shippers' associations.
+4.	Support for the creation and operationalization of joint border posts with Nigeria, Mali and Algeria.
 5.	Support for the operationalization of ICT tools to assist coordination (Interconnected Transit Freight Management System (SIGMAT), etc.).</t>
   </si>
   <si>
     <t>Information and communication technologies (ICT), Legislative and regulatory framework, Diagnostic and Needs Assessment, Human resources and training</t>
   </si>
   <si>
-    <t>10.1.1 (a), 10.1.1 (b), 10.1.1 (c), 10.1.1 (d)</t>
+    <t>10.1.1</t>
   </si>
   <si>
     <t>Formalities</t>
   </si>
   <si>
     <t>31 December 2025</t>
   </si>
   <si>
     <t>1.	Technical support in establishing the mechanism for the systematic review of formalities and documentation requirements. 
 2.	Capacity-building of members of the National Committee on Trade Facilitation and relevant staff in the various ministries to monitor the implementation of the established mechanism.
+3.	Raising awareness of the mechanism among the private sector and professional associations to encourage their active participation in its implementation., .	Technical support in establishing the mechanism for the systematic review of formalities and documentation requirements. 
+2.	Capacity-building of members of the National Committee on Trade Facilitation and relevant staff in the various ministries to monitor the implementation of the established mechanism.
 3.	Raising awareness of the mechanism among the private sector and professional associations to encourage their active participation in its implementation.</t>
   </si>
   <si>
     <t>Information and communication technologies (ICT), Human resources and training, Awareness-raising</t>
   </si>
   <si>
     <t>10.3.1, 10.3.2</t>
   </si>
   <si>
     <t>Use of international standards</t>
   </si>
   <si>
     <t>1.	Capacity-building of national representatives participating in international standard-setting forums.
+2.	Establishment of a national digital platform to monitor and share good practices and information related to international standards under the responsibility of the National Committee on Trade Facilitation., .	Capacity-building of national representatives participating in international standard-setting forums.
 2.	Establishment of a national digital platform to monitor and share good practices and information related to international standards under the responsibility of the National Committee on Trade Facilitation.</t>
   </si>
   <si>
     <t>Information and communication technologies (ICT), Human resources and training</t>
-  </si>
-[...1 lines deleted...]
-    <t>10.4.1, 10.4.2, 10.4.3, 10.4.4</t>
   </si>
   <si>
     <t>Single window</t>
   </si>
   <si>
     <t>31 December 2030</t>
   </si>
   <si>
     <t>1.	Implementation of the recommendations of the single window monitoring and evaluation mechanism. 
 2.	Equipment made available to the various actors for easy access to the single window throughout the country.
 3.	Awareness-raising and training in cross-border trade for all actors, including illiterate ones.
+4.	Support for change to promote fiscal and regulatory compliance., .	Implementation of the recommendations of the single window monitoring and evaluation mechanism. 
+2.	Equipment made available to the various actors for easy access to the single window throughout the country.
+3.	Awareness-raising and training in cross-border trade for all actors, including illiterate ones.
 4.	Support for change to promote fiscal and regulatory compliance.</t>
   </si>
   <si>
     <t>Infrastructure and equipment, Human resources and training, Awareness-raising</t>
   </si>
   <si>
-    <t>11.5, 11.6 (a), 11.6 (b), 11.7, 11.8, 11.9, 11.10, 11.11, 11.12, 11.13, 11.14, 11.15, 11.16 (a), 11.16 (b), 11.16 (c), 11.17</t>
+    <t>11.5, 11.6, 11.7, 11.8, 11.9, 11.10, 11.11, 11.12, 11.13, 11.14, 11.15, 11.16, 11.17</t>
   </si>
   <si>
     <t>Transit</t>
   </si>
   <si>
     <t>31 December 2042</t>
   </si>
   <si>
     <t>1.	Drafting the legal framework for guarantees and the procedural manual.
 2.	Review of the legal framework and procedural manual for customs escort.
 3.	Review of the legal framework for the customs regime applicable to goods in transit to Mali.
 4.	Capacity-building of officials following the adoption of the Community legislation on guarantees.
 5.	Training of the national transit coordinator, members of the National Transport Users Council and all relevant economic actors on good transit practices.
 6.	Provision of traceability equipment and training of staff in traceability systems
+7.	Support for the operationalization of ICT tools (SIGMAT, etc.)., .	Drafting the legal framework for guarantees and the procedural manual.
+2.	Review of the legal framework and procedural manual for customs escort.
+3.	Review of the legal framework for the customs regime applicable to goods in transit to Mali.
+4.	Capacity-building of officials following the adoption of the Community legislation on guarantees.
+5.	Training of the national transit coordinator, members of the National Transport Users Council and all relevant economic actors on good transit practices.
+6.	Provision of traceability equipment and training of staff in traceability systems
 7.	Support for the operationalization of ICT tools (SIGMAT, etc.).</t>
-  </si>
-[...1 lines deleted...]
-    <t>12.1.1, 12.1.2, 12.2.1, 12.2.2, 12.3, 12.4.1 (a), 12.4.1 (b), 12.4.1 (c), 12.4.1 (d), 12.4.1 (e), 12.4.1 (f), 12.4.2, 12.5.1 (a), 12.5.1 (b), 12.5.1 (c), 12.5.1 (d), 12.5.1 (e), 12.5.1 (f), 12.5.2, 12.5.3, 12.6.1 (a), 12.6.1 (b), 12.6.1 (c), 12.6.1 (d), 12.6.1 (e), 12.6.2, 12.7.1 (a), 12.7.1 (b), 12.7.1 (c), 12.7.1 (d), 12.7.1 (e), 12.7.2, 12.8, 12.9.1, 12.9.2, 12.10 (a), 12.10 (b), 12.10 (c), 12.10 (d), 12.10 (e), 12.10 (f), 12.10 (g), 12.10 (h), 12.11.1 (a), 12.11.1 (b), 12.11.1 (c), 12.11.2, 12.12.1, 12.12.2</t>
   </si>
   <si>
     <t>Customs cooperation</t>
   </si>
   <si>
     <t>Implementation of the ECOWAS Supplementary Act Relating to Mutual Assistance and Customs Cooperation at all Borders, in particular:
 1.	Strengthening the operationalization of the interconnection of customs systems.
 2.	Implementation of mirror transactional data exchange protocols between border offices.
 3.	Strengthening cooperation activities in support of coordinated border management at border points.
 4. 	Support for training and capacity building in customs cooperation
 5.	Support for the strengthening of customs attachés.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
@@ -752,539 +770,539 @@
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2">
         <v>1.1</v>
       </c>
       <c r="B2" t="s">
         <v>10</v>
       </c>
       <c r="C2" t="s">
         <v>11</v>
       </c>
       <c r="D2" t="s">
         <v>12</v>
       </c>
       <c r="E2" t="s">
         <v>13</v>
       </c>
       <c r="F2" t="s">
         <v>14</v>
       </c>
       <c r="G2" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="I2" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="J2" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3">
         <v>1.2</v>
       </c>
-      <c r="B3" t="s">
-        <v>17</v>
+      <c r="B3">
+        <v>1.2</v>
       </c>
       <c r="C3" t="s">
         <v>18</v>
       </c>
       <c r="D3" t="s">
         <v>19</v>
       </c>
       <c r="E3" t="s">
         <v>13</v>
       </c>
       <c r="F3" t="s">
         <v>14</v>
       </c>
       <c r="G3" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="I3" t="s">
         <v>20</v>
       </c>
       <c r="J3" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4">
         <v>1.3</v>
       </c>
-      <c r="B4" t="s">
+      <c r="B4">
+        <v>1.3</v>
+      </c>
+      <c r="C4" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>23</v>
       </c>
       <c r="D4" t="s">
         <v>19</v>
       </c>
       <c r="E4" t="s">
         <v>13</v>
       </c>
       <c r="F4" t="s">
         <v>14</v>
       </c>
       <c r="G4" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H4" t="s">
+        <v>23</v>
+      </c>
+      <c r="I4" t="s">
         <v>24</v>
       </c>
-      <c r="I4" t="s">
+      <c r="J4" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>26</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="A5">
         <v>5.3</v>
       </c>
-      <c r="B5" t="s">
+      <c r="B5">
+        <v>5.3</v>
+      </c>
+      <c r="C5" t="s">
+        <v>26</v>
+      </c>
+      <c r="D5" t="s">
         <v>27</v>
-      </c>
-[...4 lines deleted...]
-        <v>29</v>
       </c>
       <c r="E5" t="s">
         <v>13</v>
       </c>
       <c r="F5" t="s">
         <v>14</v>
       </c>
       <c r="G5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="I5" t="s">
-        <v>30</v>
+        <v>28</v>
       </c>
       <c r="J5" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6">
         <v>7.1</v>
       </c>
-      <c r="B6" t="s">
-        <v>32</v>
+      <c r="B6">
+        <v>7.1</v>
       </c>
       <c r="C6" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="D6" t="s">
         <v>19</v>
       </c>
       <c r="E6" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="F6" t="s">
         <v>14</v>
       </c>
       <c r="G6" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="I6" t="s">
-        <v>35</v>
+        <v>32</v>
       </c>
       <c r="J6" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7">
         <v>7.2</v>
       </c>
       <c r="B7">
         <v>7.2</v>
       </c>
       <c r="C7" t="s">
+        <v>33</v>
+      </c>
+      <c r="D7" t="s">
+        <v>34</v>
+      </c>
+      <c r="E7" t="s">
+        <v>35</v>
+      </c>
+      <c r="F7" t="s">
+        <v>14</v>
+      </c>
+      <c r="G7" t="s">
+        <v>15</v>
+      </c>
+      <c r="I7" t="s">
         <v>36</v>
       </c>
-      <c r="D7" t="s">
+      <c r="J7" t="s">
         <v>37</v>
-      </c>
-[...13 lines deleted...]
-        <v>40</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="A8">
         <v>7.4</v>
       </c>
-      <c r="B8" t="s">
-        <v>41</v>
+      <c r="B8">
+        <v>7.4</v>
       </c>
       <c r="C8" t="s">
-        <v>42</v>
+        <v>38</v>
       </c>
       <c r="D8" t="s">
         <v>12</v>
       </c>
       <c r="E8" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
       <c r="F8" t="s">
         <v>14</v>
       </c>
       <c r="G8" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H8" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="I8" t="s">
-        <v>45</v>
+        <v>41</v>
       </c>
       <c r="J8" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
     </row>
     <row r="9" spans="1:10">
       <c r="A9">
         <v>7.5</v>
       </c>
-      <c r="B9" t="s">
-        <v>46</v>
+      <c r="B9">
+        <v>7.5</v>
       </c>
       <c r="C9" t="s">
-        <v>47</v>
+        <v>42</v>
       </c>
       <c r="D9" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="E9" t="s">
-        <v>48</v>
+        <v>43</v>
       </c>
       <c r="F9" t="s">
         <v>14</v>
       </c>
       <c r="G9" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="I9" t="s">
-        <v>49</v>
+        <v>44</v>
       </c>
       <c r="J9" t="s">
-        <v>50</v>
+        <v>45</v>
       </c>
     </row>
     <row r="10" spans="1:10">
       <c r="A10">
         <v>7.6</v>
       </c>
-      <c r="B10" t="s">
-        <v>51</v>
+      <c r="B10">
+        <v>7.6</v>
       </c>
       <c r="C10" t="s">
-        <v>52</v>
+        <v>46</v>
       </c>
       <c r="D10" t="s">
-        <v>53</v>
+        <v>47</v>
       </c>
       <c r="E10" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="F10" t="s">
         <v>14</v>
       </c>
       <c r="G10" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H10" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="I10" t="s">
-        <v>54</v>
+        <v>48</v>
       </c>
       <c r="J10" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
     </row>
     <row r="11" spans="1:10">
       <c r="A11">
         <v>7.7</v>
       </c>
-      <c r="B11" t="s">
-        <v>55</v>
+      <c r="B11">
+        <v>7.7</v>
       </c>
       <c r="C11" t="s">
-        <v>56</v>
+        <v>49</v>
       </c>
       <c r="D11" t="s">
-        <v>37</v>
+        <v>34</v>
       </c>
       <c r="E11" t="s">
-        <v>57</v>
+        <v>50</v>
       </c>
       <c r="F11" t="s">
         <v>14</v>
       </c>
       <c r="G11" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="I11" t="s">
-        <v>58</v>
+        <v>51</v>
       </c>
       <c r="J11" t="s">
-        <v>59</v>
+        <v>52</v>
       </c>
     </row>
     <row r="12" spans="1:10">
       <c r="A12">
         <v>7.8</v>
       </c>
-      <c r="B12" t="s">
-        <v>60</v>
+      <c r="B12">
+        <v>7.8</v>
       </c>
       <c r="C12" t="s">
-        <v>61</v>
+        <v>53</v>
       </c>
       <c r="D12" t="s">
         <v>12</v>
       </c>
       <c r="E12" t="s">
-        <v>62</v>
+        <v>54</v>
       </c>
       <c r="F12" t="s">
         <v>14</v>
       </c>
       <c r="G12" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="I12" t="s">
-        <v>63</v>
+        <v>55</v>
       </c>
       <c r="J12" t="s">
-        <v>64</v>
+        <v>56</v>
       </c>
     </row>
     <row r="13" spans="1:10">
       <c r="A13">
         <v>8</v>
       </c>
-      <c r="B13" t="s">
-        <v>65</v>
+      <c r="B13">
+        <v>8</v>
       </c>
       <c r="C13" t="s">
-        <v>66</v>
+        <v>57</v>
       </c>
       <c r="D13" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="E13" t="s">
-        <v>67</v>
+        <v>58</v>
       </c>
       <c r="F13" t="s">
         <v>14</v>
       </c>
       <c r="G13" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="I13" t="s">
-        <v>68</v>
+        <v>59</v>
       </c>
       <c r="J13" t="s">
-        <v>69</v>
+        <v>60</v>
       </c>
     </row>
     <row r="14" spans="1:10">
       <c r="A14">
         <v>10.1</v>
       </c>
       <c r="B14" t="s">
-        <v>70</v>
+        <v>61</v>
       </c>
       <c r="C14" t="s">
-        <v>71</v>
+        <v>62</v>
       </c>
       <c r="D14" t="s">
-        <v>72</v>
+        <v>63</v>
       </c>
       <c r="E14" t="s">
-        <v>48</v>
+        <v>43</v>
       </c>
       <c r="F14" t="s">
         <v>14</v>
       </c>
       <c r="G14" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="I14" t="s">
-        <v>73</v>
+        <v>64</v>
       </c>
       <c r="J14" t="s">
-        <v>74</v>
+        <v>65</v>
       </c>
     </row>
     <row r="15" spans="1:10">
       <c r="A15">
         <v>10.3</v>
       </c>
       <c r="B15" t="s">
-        <v>75</v>
+        <v>66</v>
       </c>
       <c r="C15" t="s">
-        <v>76</v>
+        <v>67</v>
       </c>
       <c r="D15" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="E15" t="s">
-        <v>62</v>
+        <v>54</v>
       </c>
       <c r="F15" t="s">
         <v>14</v>
       </c>
       <c r="G15" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H15" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="I15" t="s">
-        <v>77</v>
+        <v>68</v>
       </c>
       <c r="J15" t="s">
-        <v>78</v>
+        <v>69</v>
       </c>
     </row>
     <row r="16" spans="1:10">
       <c r="A16">
         <v>10.4</v>
       </c>
-      <c r="B16" t="s">
-        <v>79</v>
+      <c r="B16">
+        <v>10.4</v>
       </c>
       <c r="C16" t="s">
-        <v>80</v>
+        <v>70</v>
       </c>
       <c r="D16" t="s">
         <v>13</v>
       </c>
       <c r="E16" t="s">
-        <v>81</v>
+        <v>71</v>
       </c>
       <c r="F16" t="s">
         <v>14</v>
       </c>
       <c r="G16" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="I16" t="s">
-        <v>82</v>
+        <v>72</v>
       </c>
       <c r="J16" t="s">
-        <v>83</v>
+        <v>73</v>
       </c>
     </row>
     <row r="17" spans="1:10">
       <c r="A17">
         <v>11</v>
       </c>
       <c r="B17" t="s">
-        <v>84</v>
+        <v>74</v>
       </c>
       <c r="C17" t="s">
-        <v>85</v>
+        <v>75</v>
       </c>
       <c r="D17" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
       <c r="E17" t="s">
-        <v>86</v>
+        <v>76</v>
       </c>
       <c r="F17" t="s">
         <v>14</v>
       </c>
       <c r="G17" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H17" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="I17" t="s">
-        <v>87</v>
+        <v>77</v>
       </c>
       <c r="J17" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
     </row>
     <row r="18" spans="1:10">
       <c r="A18">
         <v>12</v>
       </c>
-      <c r="B18" t="s">
-        <v>88</v>
+      <c r="B18">
+        <v>12</v>
       </c>
       <c r="C18" t="s">
-        <v>89</v>
+        <v>78</v>
       </c>
       <c r="D18" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="E18" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="F18" t="s">
         <v>14</v>
       </c>
       <c r="G18" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H18" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="I18" t="s">
-        <v>90</v>
+        <v>79</v>
       </c>
       <c r="J18" t="s">
-        <v>78</v>
+        <v>69</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">