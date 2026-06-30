--- v0 (2025-10-19)
+++ v1 (2026-06-30)
@@ -12,323 +12,296 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="74">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="65">
   <si>
     <t>Measure</t>
   </si>
   <si>
     <t>Items</t>
   </si>
   <si>
     <t>Measure name</t>
   </si>
   <si>
     <t>Indicative Implementation Date</t>
   </si>
   <si>
     <t>Definitive Implementation Date</t>
   </si>
   <si>
     <t>TA needs notified</t>
   </si>
   <si>
     <t>Progress reported</t>
   </si>
   <si>
     <t>Donor / Agency</t>
   </si>
   <si>
     <t>TA Description</t>
   </si>
   <si>
     <t>Tags</t>
   </si>
   <si>
-    <t>1.1.1 (a), 1.1.1 (b), 1.1.1 (c), 1.1.1 (d), 1.1.1 (e), 1.1.1 (f), 1.1.1 (g), 1.1.1 (h), 1.1.1 (i), 1.1.1 (j)</t>
+    <t>1.1.1</t>
   </si>
   <si>
     <t>Publication</t>
   </si>
   <si>
     <t>22 February 2020</t>
   </si>
   <si>
     <t>22 December 2024</t>
-  </si>
-[...1 lines deleted...]
-    <t>Yes</t>
   </si>
   <si>
     <t>No</t>
   </si>
   <si>
     <t xml:space="preserve">- Support and proper guidance on availability of documents required by regulatory agencies for international trade operations, as well as the relevant documentary procedures.
 - Support and proper guidance on availability of forms required by regulatory agencies for international trade operations.
 - Training on online processes and procedures.
 - Upgrading of specialized Trade Portal
 - Support to expand Customs Website and other trade agencies to publish all information related to trade.
 - Support to establish database to improve the low access of business and private sector to existing trade information and complaints.
 - Analytical basis for the streamlining and decrease the number of documents.
 </t>
   </si>
   <si>
     <t>Information and communication technologies (ICT), Legislative and regulatory framework, Diagnostic and Needs Assessment, Human resources and training</t>
   </si>
   <si>
-    <t>5.3.1, 5.3.2, 5.3.3</t>
-[...1 lines deleted...]
-  <si>
     <t>Test procedures</t>
   </si>
   <si>
     <t>22 December 2025</t>
   </si>
   <si>
     <t xml:space="preserve">•	Support on accreditation and maintenance of fully equipped laboratories.
 •	Training of Laboratory Technicians/Scientists.
 •	Procurement and installation of High Volume Instrument (HVI) for products classification and grading for premium price.
 •	Support to ensure collaboration of different regulatory agencies.
 •	Provision of a platform and support for creation of awareness and information sharing.
 •	Provision of mobile certified laboratories.
 •	Training and standards development.
 </t>
   </si>
   <si>
     <t>Infrastructure and equipment, Institutional procedures, Human resources and training, Awareness-raising</t>
   </si>
   <si>
-    <t>7.4.1, 7.4.2, 7.4.3, 7.4.4</t>
-[...1 lines deleted...]
-  <si>
     <t>Risk management</t>
   </si>
   <si>
     <t>22 February 2018</t>
   </si>
   <si>
     <t>22 December 2020</t>
   </si>
   <si>
     <t xml:space="preserve">•	Provision of IT infrastructure.
 •	Capacity building of Custom officers on the application of automated risk.
 •	Training on management to profile traders and update records in the customs system for quick release of goods.
 •	Provision of drug detecting scanners, itemizers, cameras, x-ray machines, drug testing kits, security gadgets, tropic adapted sniffer dogs, operational vehicles, marine patrol boats and other modern equipment for scanning and search.
 •	Education and sensitization of law enforcement personnel on detecting contraband and offensive materials.
 •	Support to all major regulatory agencies to have in place the risk management system (system of risk analysis, assessment, and profiling).
 •	Support to ensure inter-Agency coordination and collaboration.
 </t>
   </si>
   <si>
     <t>Information and communication technologies (ICT), Infrastructure and equipment, Institutional procedures, Awareness-raising</t>
   </si>
   <si>
-    <t>7.6.1, 7.6.2</t>
-[...1 lines deleted...]
-  <si>
     <t>Average release times</t>
   </si>
   <si>
     <t xml:space="preserve">•	Technical Assistance on use of WCO Time Release Study.
 •	Sensitization of other border security agencies officials for cooperation during and after the exercise of conducting the Time Release Study.
 •	Provision of high speed Internet facilities.
 •	Expert assistance in carrying out tasks by agencies concerns with average release times.
 •	Provision of many Scanning facilities at the sea.
 •	Airports to reduce clearing time on goods.
 •	A release time study is recommended to measure effect of recent reforms on release time.
 </t>
   </si>
   <si>
     <t>Information and communication technologies (ICT), Infrastructure and equipment, Institutional procedures, Human resources and training, Awareness-raising</t>
   </si>
   <si>
-    <t>7.8.1 (a), 7.8.1 (b), 7.8.1 (c), 7.8.1 (d), 7.8.1 (e), 7.8.1 (f), 7.8.1 (g), 7.8.1 (h), 7.8.2 (a), 7.8.2 (b), 7.8.2 (c), 7.8.2 (d), 7.8.3</t>
-[...1 lines deleted...]
-  <si>
     <t>Expedited shipments</t>
   </si>
   <si>
     <t xml:space="preserve">•	Provision of Cold Room and capacity building of officials to man the cold room.
 •	Empowerment of NCS on best practices.
 </t>
   </si>
   <si>
     <t>Infrastructure and equipment, Institutional procedures, Human resources and training</t>
-  </si>
-[...1 lines deleted...]
-    <t>7.9.1 (a), 7.9.1 (b), 7.9.2, 7.9.3, 7.9.4</t>
   </si>
   <si>
     <t>Perishable goods</t>
   </si>
   <si>
     <t xml:space="preserve">•	Provision of Cold Room.
 •	Capacity building for staff of all regulatory agencies.
 •	Construction of appropriate storage space for Time/Temperature sensitive goods and dangerous/hazardous goods.
 •	Quick Test kits for product analysis.
 •	Training on procedure for visual review, inspection, analysis, fumigation (disinfection) and inspection (issuing and registration of a phytosanitary clearance certificate and a quarantine clearance certificate) of items subject to regulation in the field of plant quarantine.
 •	NCS personnel need training to handle perishable goods and dedicated team to work 24hrs in shifts where necessary.
 •	Contribution of warehouses and cold storage CHAPTER for perishable in international airports.
 </t>
   </si>
   <si>
     <t>Infrastructure and equipment, Human resources and training</t>
   </si>
   <si>
-    <t>10.1.1 (a), 10.1.1 (b), 10.1.1 (c), 10.1.1 (d)</t>
+    <t>10.1.1</t>
   </si>
   <si>
     <t>Formalities</t>
   </si>
   <si>
     <t>22 December 2022</t>
   </si>
   <si>
     <t xml:space="preserve">•	Assistance is needed for the analysis and simplification of document requirements and procedures.
 •	Analysis of business processes is important.
 •	Capacity building and training formalities and documentation in line with the international best practices.
 </t>
   </si>
   <si>
     <t>Diagnostic and Needs Assessment, Human resources and training</t>
   </si>
   <si>
     <t>10.3.1, 10.3.2</t>
   </si>
   <si>
     <t>Use of international standards</t>
   </si>
   <si>
     <t xml:space="preserve">•	Provision of IT infrastructure.
 •	Training and enlightenment of Customs officers on the use of WCO instruments and tools for uniform implementation of the TFA amongst Customs Administration.
 •	Support to attend Standard setting meetings.
 •	Manpower development and training of officers on Freight negotiation, Cost reduction methodology, tariff benchmarking and setting of standards, Transport and logistics, and on confirmation of freight rates.
 •	Specialised and advanced training on forensic examination and investigation at the interdiction ports to enhance operations quick clearance.
 •	Training on existing international standards and related legal instruments (such as ECOWAS, WCO and ISO standards).
 •	Support on implementation of regional standard would be useful if based on broader international/global standards.
 •	Analysis useful for the implementation of international standards.
 •	Assistance to develop a coherent and consistent national policy in adopting and implementing international standards.
 </t>
   </si>
   <si>
     <t>Legislative and regulatory framework, Infrastructure and equipment, Diagnostic and Needs Assessment, Human resources and training</t>
   </si>
   <si>
-    <t>10.4.1, 10.4.2, 10.4.3, 10.4.4</t>
-[...1 lines deleted...]
-  <si>
     <t>Single window</t>
   </si>
   <si>
     <t xml:space="preserve">•	Automation of Customs and other border agencies’ operations.
 •	Provision of IT infrastructure.
 •	Continuous Training of all regulatory agencies' officers.
 •	Assistance on the following: 
 Analysis of business processes; analysis of the legal background; creation of an enabling legal environment; data harmonization and alignment with international standards.
 •	Creation of a relevant IT system.
 </t>
   </si>
   <si>
     <t>Information and communication technologies (ICT), Legislative and regulatory framework, Infrastructure and equipment, Diagnostic and Needs Assessment</t>
   </si>
   <si>
-    <t>10.5.1, 10.5.2</t>
-[...1 lines deleted...]
-  <si>
     <t>Preshipment inspection</t>
   </si>
   <si>
     <t xml:space="preserve">•	Provision of Scanners.
 •	Capacity development on Agro Commodity Quality Inspection and determination of maximum pesticide residue limits.
 </t>
   </si>
   <si>
     <t>Infrastructure and equipment, Institutional procedures</t>
-  </si>
-[...1 lines deleted...]
-    <t>10.8.1, 10.8.2</t>
   </si>
   <si>
     <t>Rejected Goods</t>
   </si>
   <si>
     <t xml:space="preserve">•	Provision of Industrial incinerators and heavy duty vehicles.
 •	Need for support to review the process of dealing with rejected goods in line with the international best practices.
 </t>
   </si>
   <si>
     <t>Infrastructure and equipment, Diagnostic and Needs Assessment</t>
   </si>
   <si>
     <t>Transit</t>
   </si>
   <si>
     <t>22 February 2022</t>
   </si>
   <si>
     <t>22 December 2029</t>
   </si>
   <si>
     <t xml:space="preserve">•	Provision of infrastructure to ease movement of traffic goods.
 •	Support for corridor monitoring exercises.
 •	Trainings on treatment of transit goods.
 </t>
   </si>
   <si>
     <t>22 December 2021</t>
   </si>
   <si>
     <t>•	Training for cooperation and coordination amongst regulatory agencies.
 •	Customs procedures on transit.</t>
   </si>
   <si>
     <t>Institutional procedures, Human resources and training</t>
   </si>
   <si>
-    <t>12.1.1, 12.1.2, 12.2.1, 12.2.2, 12.3, 12.4.1 (a), 12.4.1 (b), 12.4.1 (c), 12.4.1 (d), 12.4.1 (e), 12.4.1 (f), 12.4.2, 12.5.1 (a), 12.5.1 (b), 12.5.1 (c), 12.5.1 (d), 12.5.1 (e), 12.5.1 (f), 12.5.2, 12.5.3, 12.6.1 (a), 12.6.1 (b), 12.6.1 (c), 12.6.1 (d), 12.6.1 (e), 12.6.2, 12.7.1 (a), 12.7.1 (b), 12.7.1 (c), 12.7.1 (d), 12.7.1 (e), 12.7.2, 12.8, 12.9.1, 12.9.2, 12.10 (a), 12.10 (b), 12.10 (c), 12.10 (d), 12.10 (e), 12.10 (f), 12.10 (g), 12.10 (h), 12.11.1 (a), 12.11.1 (b), 12.11.1 (c), 12.11.2</t>
+    <t>12.1, 12.2, 12.3, 12.4, 12.5, 12.6, 12.7, 12.8, 12.9, 12.10, 12.11</t>
   </si>
   <si>
     <t>Customs cooperation</t>
   </si>
   <si>
     <t>22 February 2024</t>
   </si>
   <si>
     <t xml:space="preserve">•	Training on cooperation with counterparts of other countries.
 •	Capacity building to review compliance of Nigeria customs law and practice with the provisions of this Article.
 </t>
   </si>
   <si>
     <t>Legislative and regulatory framework, Diagnostic and Needs Assessment, Human resources and training</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
@@ -706,463 +679,463 @@
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2">
         <v>1.1</v>
       </c>
       <c r="B2" t="s">
         <v>10</v>
       </c>
       <c r="C2" t="s">
         <v>11</v>
       </c>
       <c r="D2" t="s">
         <v>12</v>
       </c>
       <c r="E2" t="s">
         <v>13</v>
       </c>
       <c r="F2" t="s">
         <v>14</v>
       </c>
       <c r="G2" t="s">
+        <v>14</v>
+      </c>
+      <c r="I2" t="s">
         <v>15</v>
       </c>
-      <c r="I2" t="s">
+      <c r="J2" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>17</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3">
         <v>5.3</v>
       </c>
-      <c r="B3" t="s">
-        <v>18</v>
+      <c r="B3">
+        <v>5.3</v>
       </c>
       <c r="C3" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="D3" t="s">
         <v>12</v>
       </c>
       <c r="E3" t="s">
+        <v>18</v>
+      </c>
+      <c r="F3" t="s">
+        <v>14</v>
+      </c>
+      <c r="G3" t="s">
+        <v>14</v>
+      </c>
+      <c r="I3" t="s">
+        <v>19</v>
+      </c>
+      <c r="J3" t="s">
         <v>20</v>
-      </c>
-[...10 lines deleted...]
-        <v>22</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4">
         <v>7.4</v>
       </c>
-      <c r="B4" t="s">
+      <c r="B4">
+        <v>7.4</v>
+      </c>
+      <c r="C4" t="s">
+        <v>21</v>
+      </c>
+      <c r="D4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E4" t="s">
         <v>23</v>
       </c>
-      <c r="C4" t="s">
+      <c r="F4" t="s">
+        <v>14</v>
+      </c>
+      <c r="G4" t="s">
+        <v>14</v>
+      </c>
+      <c r="I4" t="s">
         <v>24</v>
       </c>
-      <c r="D4" t="s">
+      <c r="J4" t="s">
         <v>25</v>
-      </c>
-[...13 lines deleted...]
-        <v>28</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="A5">
         <v>7.6</v>
       </c>
-      <c r="B5" t="s">
-        <v>29</v>
+      <c r="B5">
+        <v>7.6</v>
       </c>
       <c r="C5" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="D5" t="s">
         <v>12</v>
       </c>
       <c r="E5" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="F5" t="s">
         <v>14</v>
       </c>
       <c r="G5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="I5" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="J5" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6">
         <v>7.8</v>
       </c>
-      <c r="B6" t="s">
-        <v>33</v>
+      <c r="B6">
+        <v>7.8</v>
       </c>
       <c r="C6" t="s">
-        <v>34</v>
+        <v>29</v>
       </c>
       <c r="D6" t="s">
         <v>12</v>
       </c>
       <c r="E6" t="s">
-        <v>26</v>
+        <v>23</v>
       </c>
       <c r="F6" t="s">
         <v>14</v>
       </c>
       <c r="G6" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="I6" t="s">
-        <v>35</v>
+        <v>30</v>
       </c>
       <c r="J6" t="s">
-        <v>36</v>
+        <v>31</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7">
         <v>7.9</v>
       </c>
-      <c r="B7" t="s">
-        <v>37</v>
+      <c r="B7">
+        <v>7.9</v>
       </c>
       <c r="C7" t="s">
-        <v>38</v>
+        <v>32</v>
       </c>
       <c r="D7" t="s">
         <v>12</v>
       </c>
       <c r="E7" t="s">
-        <v>26</v>
+        <v>23</v>
       </c>
       <c r="F7" t="s">
         <v>14</v>
       </c>
       <c r="G7" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="I7" t="s">
-        <v>39</v>
+        <v>33</v>
       </c>
       <c r="J7" t="s">
-        <v>40</v>
+        <v>34</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="A8">
         <v>10.1</v>
       </c>
       <c r="B8" t="s">
-        <v>41</v>
+        <v>35</v>
       </c>
       <c r="C8" t="s">
-        <v>42</v>
+        <v>36</v>
       </c>
       <c r="D8" t="s">
         <v>12</v>
       </c>
       <c r="E8" t="s">
-        <v>43</v>
+        <v>37</v>
       </c>
       <c r="F8" t="s">
         <v>14</v>
       </c>
       <c r="G8" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="I8" t="s">
-        <v>44</v>
+        <v>38</v>
       </c>
       <c r="J8" t="s">
-        <v>45</v>
+        <v>39</v>
       </c>
     </row>
     <row r="9" spans="1:10">
       <c r="A9">
         <v>10.3</v>
       </c>
       <c r="B9" t="s">
-        <v>46</v>
+        <v>40</v>
       </c>
       <c r="C9" t="s">
-        <v>47</v>
+        <v>41</v>
       </c>
       <c r="D9" t="s">
         <v>12</v>
       </c>
       <c r="E9" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="F9" t="s">
         <v>14</v>
       </c>
       <c r="G9" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="I9" t="s">
-        <v>48</v>
+        <v>42</v>
       </c>
       <c r="J9" t="s">
-        <v>49</v>
+        <v>43</v>
       </c>
     </row>
     <row r="10" spans="1:10">
       <c r="A10">
         <v>10.4</v>
       </c>
-      <c r="B10" t="s">
-        <v>50</v>
+      <c r="B10">
+        <v>10.4</v>
       </c>
       <c r="C10" t="s">
-        <v>51</v>
+        <v>44</v>
       </c>
       <c r="D10" t="s">
         <v>12</v>
       </c>
       <c r="E10" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="F10" t="s">
         <v>14</v>
       </c>
       <c r="G10" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="I10" t="s">
-        <v>52</v>
+        <v>45</v>
       </c>
       <c r="J10" t="s">
-        <v>53</v>
+        <v>46</v>
       </c>
     </row>
     <row r="11" spans="1:10">
       <c r="A11">
         <v>10.5</v>
       </c>
-      <c r="B11" t="s">
-        <v>54</v>
+      <c r="B11">
+        <v>10.5</v>
       </c>
       <c r="C11" t="s">
-        <v>55</v>
+        <v>47</v>
       </c>
       <c r="D11" t="s">
         <v>12</v>
       </c>
       <c r="E11" t="s">
-        <v>26</v>
+        <v>23</v>
       </c>
       <c r="F11" t="s">
         <v>14</v>
       </c>
       <c r="G11" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="I11" t="s">
-        <v>56</v>
+        <v>48</v>
       </c>
       <c r="J11" t="s">
-        <v>57</v>
+        <v>49</v>
       </c>
     </row>
     <row r="12" spans="1:10">
       <c r="A12">
         <v>10.8</v>
       </c>
-      <c r="B12" t="s">
-        <v>58</v>
+      <c r="B12">
+        <v>10.8</v>
       </c>
       <c r="C12" t="s">
-        <v>59</v>
+        <v>50</v>
       </c>
       <c r="D12" t="s">
         <v>12</v>
       </c>
       <c r="E12" t="s">
-        <v>26</v>
+        <v>23</v>
       </c>
       <c r="F12" t="s">
         <v>14</v>
       </c>
       <c r="G12" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="I12" t="s">
-        <v>60</v>
+        <v>51</v>
       </c>
       <c r="J12" t="s">
-        <v>61</v>
+        <v>52</v>
       </c>
     </row>
     <row r="13" spans="1:10">
       <c r="A13">
         <v>11</v>
       </c>
       <c r="B13">
         <v>11.5</v>
       </c>
       <c r="C13" t="s">
-        <v>62</v>
+        <v>53</v>
       </c>
       <c r="D13" t="s">
-        <v>63</v>
+        <v>54</v>
       </c>
       <c r="E13" t="s">
-        <v>64</v>
+        <v>55</v>
       </c>
       <c r="F13" t="s">
         <v>14</v>
       </c>
       <c r="G13" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="I13" t="s">
-        <v>65</v>
+        <v>56</v>
       </c>
       <c r="J13" t="s">
-        <v>40</v>
+        <v>34</v>
       </c>
     </row>
     <row r="14" spans="1:10">
       <c r="A14">
         <v>11</v>
       </c>
       <c r="B14">
         <v>11.12</v>
       </c>
       <c r="C14" t="s">
-        <v>62</v>
+        <v>53</v>
       </c>
       <c r="D14" t="s">
-        <v>25</v>
+        <v>22</v>
       </c>
       <c r="E14" t="s">
-        <v>66</v>
+        <v>57</v>
       </c>
       <c r="F14" t="s">
         <v>14</v>
       </c>
       <c r="G14" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="I14" t="s">
-        <v>67</v>
+        <v>58</v>
       </c>
       <c r="J14" t="s">
-        <v>68</v>
+        <v>59</v>
       </c>
     </row>
     <row r="15" spans="1:10">
       <c r="A15">
         <v>11</v>
       </c>
       <c r="B15">
         <v>11.13</v>
       </c>
       <c r="C15" t="s">
-        <v>62</v>
+        <v>53</v>
       </c>
       <c r="D15" t="s">
-        <v>25</v>
+        <v>22</v>
       </c>
       <c r="E15" t="s">
-        <v>26</v>
+        <v>23</v>
       </c>
       <c r="F15" t="s">
         <v>14</v>
       </c>
       <c r="G15" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="I15" t="s">
-        <v>67</v>
+        <v>58</v>
       </c>
       <c r="J15" t="s">
-        <v>68</v>
+        <v>59</v>
       </c>
     </row>
     <row r="16" spans="1:10">
       <c r="A16">
         <v>12</v>
       </c>
       <c r="B16" t="s">
-        <v>69</v>
+        <v>60</v>
       </c>
       <c r="C16" t="s">
-        <v>70</v>
+        <v>61</v>
       </c>
       <c r="D16" t="s">
         <v>12</v>
       </c>
       <c r="E16" t="s">
-        <v>71</v>
+        <v>62</v>
       </c>
       <c r="F16" t="s">
         <v>14</v>
       </c>
       <c r="G16" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="I16" t="s">
-        <v>72</v>
+        <v>63</v>
       </c>
       <c r="J16" t="s">
-        <v>73</v>
+        <v>64</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">