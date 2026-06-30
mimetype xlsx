--- v0 (2025-12-30)
+++ v1 (2026-06-30)
@@ -12,265 +12,235 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="61">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="51">
   <si>
     <t>Measure</t>
   </si>
   <si>
     <t>Items</t>
   </si>
   <si>
     <t>Measure name</t>
   </si>
   <si>
     <t>Indicative Implementation Date</t>
   </si>
   <si>
     <t>Definitive Implementation Date</t>
   </si>
   <si>
     <t>TA needs notified</t>
   </si>
   <si>
     <t>Progress reported</t>
   </si>
   <si>
     <t>Donor / Agency</t>
   </si>
   <si>
     <t>TA Description</t>
   </si>
   <si>
     <t>Tags</t>
   </si>
   <si>
-    <t>1.2.1 (a), 1.2.1 (b), 1.2.1 (c), 1.2.2, 1.2.3</t>
-[...1 lines deleted...]
-  <si>
     <t>Information available through internet</t>
   </si>
   <si>
     <t>22 February 2020</t>
   </si>
   <si>
     <t>31 December 2024</t>
-  </si>
-[...1 lines deleted...]
-    <t>Yes</t>
   </si>
   <si>
     <t>No</t>
   </si>
   <si>
     <t xml:space="preserve">Technical assistance and capacity building needed to support information collation:
 1.	Creation of a National trade portal where information identified in TFA Art.1.1 is made available;
 2.	Procurement of Software, Hardware and IT Equipment for National trade portal;
 3.	Upload information.
 </t>
   </si>
   <si>
     <t>Information and communication technologies (ICT), Infrastructure and equipment</t>
-  </si>
-[...1 lines deleted...]
-    <t>1.3.1, 1.3.2, 1.3.3, 1.3.4</t>
   </si>
   <si>
     <t>Enquiry points</t>
   </si>
   <si>
     <t>22 February 2021</t>
   </si>
   <si>
     <t>31 December 2021</t>
   </si>
   <si>
     <t xml:space="preserve">Technical assistance and capacity building is also required to explain the roles and responsibilities of enquiry points. Technical assistance also required to review institutional setups and support for legislative change to give effect for the establishment of Enquiry Points (of at least two officers) in each of the following Agencies:
 •	PNG Customs Services
 •	National Agriculture Quarantine and Inspection Authority)
 •	National Institute for Standards and Industrial Technology (NISIT)
 •	Department of Trade
 NAQIA and NISIT Enquiry Points will also act as bodies preparing SPS and TBT notifications respectively. (However, notifications will be made through Trade Ministry.)
 </t>
   </si>
   <si>
     <t>Legislative and regulatory framework, Institutional procedures, Human resources and training</t>
   </si>
   <si>
-    <t>5.1 (a), 5.1 (b), 5.1 (c), 5.1 (d)</t>
-[...1 lines deleted...]
-  <si>
     <t>Notifications for enhanced controls or inspections</t>
   </si>
   <si>
     <t xml:space="preserve">Technical assistance needed to support National Agricultural Quarantine Inspection Authority and Department of Health with:
 1.	Current primary and secondary legislation, and the proposed Biosecurity Bill to be amended to include provisions for a TFA compatible rapid alert system for the notification of a direct or indirect risk to human, animal, or plant life or health deriving from food or feed;
 2.	Build a globally accessible, instantaneous, ICT based communication system for alert and information notifications linking food safety authority, National Agricultural Quarantine Inspection Authority, and border posts (and third countries on the basis of agreements providing for reciprocity);
 3.	National Agricultural Quarantine Inspection Authority and food safety authority move to strong, scientific evidence-based risk assessment systems to justify enhanced actions as well as to justify removal of enhanced controls.
 </t>
   </si>
   <si>
     <t>Information and communication technologies (ICT), Legislative and regulatory framework</t>
-  </si>
-[...1 lines deleted...]
-    <t>7.4.1, 7.4.2, 7.4.3, 7.4.4</t>
   </si>
   <si>
     <t>Risk management</t>
   </si>
   <si>
     <t>31 December 2025</t>
   </si>
   <si>
     <t xml:space="preserve">Technical assistance and capacity building to assist with National Agriculture Quarantine Inspection Authority:
 1.	Existing risk management systems to be revised and made fully applied at operational level eliminating current discriminations due to arbitrary selection of cargo for inspection initially cleared under the green lane;
 2.	A sound compliance management regime needs to be implemented, including with respect to ASYCUDA inspection reporting module;
 3.	For National Agricultural Quarantine Inspection Authority profiling based upon manifest screening to be consistent across PNG, risk-related information need to be centralized, systematically analysed, profile application centralized, etc.;
 4.	National Agricultural Quarantine Inspection Authority profiling must be aligned and ultimately integrated with PNG Customs Services.
 PNG Customs Services requires technical assistance for training on targeting and risk profiling.
 </t>
   </si>
   <si>
     <t>Information and communication technologies (ICT), Legislative and regulatory framework, Human resources and training</t>
   </si>
   <si>
-    <t>7.6.1, 7.6.2</t>
-[...1 lines deleted...]
-  <si>
     <t>Average release times</t>
   </si>
   <si>
     <t>31 July 2021</t>
   </si>
   <si>
     <t xml:space="preserve">To be undertaken after ASYCUDA World has been fully appropriated and following Technical Assistance for Risk Management and PCA.
 1.	Through Technical Assistance Customs to develop its capacity to conduct Time Release Survey's for measuring the actual performance of its activities as they relate to trade facilitation at the border.
 2.	Technical assistance to be extended to NAQIA subject to deployment of ASYCUDA.
 </t>
   </si>
   <si>
     <t>Information and communication technologies (ICT), Human resources and training</t>
   </si>
   <si>
-    <t>7.7.1, 7.7.2 (a) (i), 7.7.2 (a) (ii), 7.7.2 (a) (iii), 7.7.2 (a) (iv), 7.7.2 (b) (i), 7.7.2 (b) (ii), 7.7.3 (a), 7.7.3 (b), 7.7.3 (c), 7.7.3 (d), 7.7.3 (e), 7.7.3 (f), 7.7.3 (g), 7.7.4, 7.7.5, 7.7.6</t>
-[...1 lines deleted...]
-  <si>
     <t>Authorized operators</t>
   </si>
   <si>
     <t>31 December 2026</t>
   </si>
   <si>
     <t xml:space="preserve">Technical assistance needed to support:
 PNG Customs Services: Adopt a policy for the implementation of an AO/AEO scheme based on WCO standards (Revised Kyoto Convention and SAFE Framework of Standards). PNG Customs Services to adopt a compliance assessment program to identify operators with a high level of compliance.
 </t>
   </si>
   <si>
     <t>Legislative and regulatory framework</t>
-  </si>
-[...1 lines deleted...]
-    <t>8.1, 8.2 (a), 8.2 (b), 8.2 (c), 8.2 (d), 8.2 (e)</t>
   </si>
   <si>
     <t>Border Agency Cooperation</t>
   </si>
   <si>
     <t>31 December 2023</t>
   </si>
   <si>
     <t xml:space="preserve">Technical and capacity building support for:
 1.	PNG Customs Services and National Agricultural Quarantine Inspection Authority to agree on a Memorandum of Understanding (MOU) including formal procedures of activity coordination in relation to border control;
 2.	Implement agreed processes and procedures, incorporating legislative change if necessary;
 3.	Introduce automation to National Agricultural Quarantine Inspection Authority and an interface with the PNG Customs Services system.
 </t>
   </si>
   <si>
-    <t>10.1.1 (a), 10.1.1 (b), 10.1.1 (c), 10.1.1 (d)</t>
+    <t>10.1.1</t>
   </si>
   <si>
     <t>Formalities</t>
   </si>
   <si>
     <t>22 February 2023</t>
   </si>
   <si>
     <t xml:space="preserve">Technical assistance and capacity building support for:
 1.	PNG Customs Services and National Agricultural Quarantine Inspection Authority to examine their separate procedures with a view to reducing them and then agree and align their practices and procedures;
 2.	Consider whether legislative amendments will be required and build in the time frame for this accordingly;
 3.	A periodic review process needs to be put in place.
 </t>
   </si>
   <si>
     <t>Legislative and regulatory framework, Institutional procedures</t>
-  </si>
-[...1 lines deleted...]
-    <t>10.4.1, 10.4.2, 10.4.3, 10.4.4</t>
   </si>
   <si>
     <t>Single window</t>
   </si>
   <si>
     <t>31 December 2030</t>
   </si>
   <si>
     <t xml:space="preserve">Technical assistance and capacity building required to:
 1.	Implement the Single Window feasibility study recommendations;
 2.	Replace document manual processing systems with automated systems (all agencies except PNG Customs Services);
 3.	Expedite effective implementation of ASYCUDA World that integrates all border clearance agencies;
 4.	Facilitate all agencies involved in border clearance and regulation of trade to jointly establish a common strategy for the phased implementation of a single window;
 5.	Assist the National Trade Facilitation Committee to decide on which single window model is to be implemented;
 6.	Implement the single window;
 7.	Support the process for enactment of an e-commerce legislation.
 </t>
   </si>
   <si>
     <t>Information and communication technologies (ICT), Legislative and regulatory framework, Diagnostic and Needs Assessment</t>
-  </si>
-[...1 lines deleted...]
-    <t>12.1.1, 12.1.2, 12.2.1, 12.2.2, 12.3, 12.4.1 (a), 12.4.1 (b), 12.4.1 (c), 12.4.1 (d), 12.4.1 (e), 12.4.1 (f), 12.4.2, 12.5.1 (a), 12.5.1 (b), 12.5.1 (c), 12.5.1 (d), 12.5.1 (e), 12.5.1 (f), 12.5.2, 12.5.3, 12.6.1 (a), 12.6.1 (b), 12.6.1 (c), 12.6.1 (d), 12.6.1 (e), 12.6.2, 12.7.1 (a), 12.7.1 (b), 12.7.1 (c), 12.7.1 (d), 12.7.1 (e), 12.7.2, 12.8, 12.9.1, 12.9.2, 12.10 (a), 12.10 (b), 12.10 (c), 12.10 (d), 12.10 (e), 12.10 (f), 12.10 (g), 12.10 (h), 12.11.1 (a), 12.11.1 (b), 12.11.1 (c), 12.11.2, 12.12.1, 12.12.2</t>
   </si>
   <si>
     <t>Customs cooperation</t>
   </si>
   <si>
     <t>22 February 2022</t>
   </si>
   <si>
     <t>PNG Customs Services to seek Technical Assistance in establishing required legislative amendment, in accordance with other domestic law, system connectivity among regional groupings, map processes and procedures required, including the establishment of an enquiry point.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -627,334 +597,334 @@
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2">
         <v>1.2</v>
       </c>
-      <c r="B2" t="s">
+      <c r="B2">
+        <v>1.2</v>
+      </c>
+      <c r="C2" t="s">
         <v>10</v>
       </c>
-      <c r="C2" t="s">
+      <c r="D2" t="s">
         <v>11</v>
       </c>
-      <c r="D2" t="s">
+      <c r="E2" t="s">
         <v>12</v>
       </c>
-      <c r="E2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F2" t="s">
+        <v>13</v>
+      </c>
+      <c r="G2" t="s">
+        <v>13</v>
+      </c>
+      <c r="I2" t="s">
         <v>14</v>
       </c>
-      <c r="G2" t="s">
+      <c r="J2" t="s">
         <v>15</v>
-      </c>
-[...4 lines deleted...]
-        <v>17</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3">
         <v>1.3</v>
       </c>
-      <c r="B3" t="s">
+      <c r="B3">
+        <v>1.3</v>
+      </c>
+      <c r="C3" t="s">
+        <v>16</v>
+      </c>
+      <c r="D3" t="s">
+        <v>17</v>
+      </c>
+      <c r="E3" t="s">
         <v>18</v>
       </c>
-      <c r="C3" t="s">
+      <c r="F3" t="s">
+        <v>13</v>
+      </c>
+      <c r="G3" t="s">
+        <v>13</v>
+      </c>
+      <c r="I3" t="s">
         <v>19</v>
       </c>
-      <c r="D3" t="s">
+      <c r="J3" t="s">
         <v>20</v>
-      </c>
-[...13 lines deleted...]
-        <v>23</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4">
         <v>5.1</v>
       </c>
-      <c r="B4" t="s">
-        <v>24</v>
+      <c r="B4">
+        <v>5.1</v>
       </c>
       <c r="C4" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="D4" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="E4" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="F4" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G4" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="I4" t="s">
-        <v>26</v>
+        <v>22</v>
       </c>
       <c r="J4" t="s">
-        <v>27</v>
+        <v>23</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="A5">
         <v>7.4</v>
       </c>
-      <c r="B5" t="s">
-        <v>28</v>
+      <c r="B5">
+        <v>7.4</v>
       </c>
       <c r="C5" t="s">
-        <v>29</v>
+        <v>24</v>
       </c>
       <c r="D5" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="E5" t="s">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="F5" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G5" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="I5" t="s">
-        <v>31</v>
+        <v>26</v>
       </c>
       <c r="J5" t="s">
-        <v>32</v>
+        <v>27</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6">
         <v>7.6</v>
       </c>
-      <c r="B6" t="s">
-        <v>33</v>
+      <c r="B6">
+        <v>7.6</v>
       </c>
       <c r="C6" t="s">
-        <v>34</v>
+        <v>28</v>
       </c>
       <c r="D6" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="E6" t="s">
-        <v>35</v>
+        <v>29</v>
       </c>
       <c r="F6" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G6" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="I6" t="s">
-        <v>36</v>
+        <v>30</v>
       </c>
       <c r="J6" t="s">
-        <v>37</v>
+        <v>31</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7">
         <v>7.7</v>
       </c>
-      <c r="B7" t="s">
-        <v>38</v>
+      <c r="B7">
+        <v>7.7</v>
       </c>
       <c r="C7" t="s">
-        <v>39</v>
+        <v>32</v>
       </c>
       <c r="D7" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="E7" t="s">
-        <v>40</v>
+        <v>33</v>
       </c>
       <c r="F7" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G7" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="I7" t="s">
-        <v>41</v>
+        <v>34</v>
       </c>
       <c r="J7" t="s">
-        <v>42</v>
+        <v>35</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="A8">
         <v>8</v>
       </c>
-      <c r="B8" t="s">
-        <v>43</v>
+      <c r="B8">
+        <v>8</v>
       </c>
       <c r="C8" t="s">
-        <v>44</v>
+        <v>36</v>
       </c>
       <c r="D8" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="E8" t="s">
-        <v>45</v>
+        <v>37</v>
       </c>
       <c r="F8" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G8" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="I8" t="s">
-        <v>46</v>
+        <v>38</v>
       </c>
       <c r="J8" t="s">
-        <v>27</v>
+        <v>23</v>
       </c>
     </row>
     <row r="9" spans="1:10">
       <c r="A9">
         <v>10.1</v>
       </c>
       <c r="B9" t="s">
-        <v>47</v>
+        <v>39</v>
       </c>
       <c r="C9" t="s">
-        <v>48</v>
+        <v>40</v>
       </c>
       <c r="D9" t="s">
-        <v>49</v>
+        <v>41</v>
       </c>
       <c r="E9" t="s">
-        <v>45</v>
+        <v>37</v>
       </c>
       <c r="F9" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G9" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="I9" t="s">
-        <v>50</v>
+        <v>42</v>
       </c>
       <c r="J9" t="s">
-        <v>51</v>
+        <v>43</v>
       </c>
     </row>
     <row r="10" spans="1:10">
       <c r="A10">
         <v>10.4</v>
       </c>
-      <c r="B10" t="s">
-        <v>52</v>
+      <c r="B10">
+        <v>10.4</v>
       </c>
       <c r="C10" t="s">
-        <v>53</v>
+        <v>44</v>
       </c>
       <c r="D10" t="s">
-        <v>49</v>
+        <v>41</v>
       </c>
       <c r="E10" t="s">
-        <v>54</v>
+        <v>45</v>
       </c>
       <c r="F10" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G10" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="I10" t="s">
-        <v>55</v>
+        <v>46</v>
       </c>
       <c r="J10" t="s">
-        <v>56</v>
+        <v>47</v>
       </c>
     </row>
     <row r="11" spans="1:10">
       <c r="A11">
         <v>12</v>
       </c>
-      <c r="B11" t="s">
-        <v>57</v>
+      <c r="B11">
+        <v>12</v>
       </c>
       <c r="C11" t="s">
-        <v>58</v>
+        <v>48</v>
       </c>
       <c r="D11" t="s">
-        <v>59</v>
+        <v>49</v>
       </c>
       <c r="E11" t="s">
-        <v>40</v>
+        <v>33</v>
       </c>
       <c r="F11" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G11" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="I11" t="s">
-        <v>60</v>
+        <v>50</v>
       </c>
       <c r="J11" t="s">
-        <v>27</v>
+        <v>23</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">