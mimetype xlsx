--- v1 (2025-12-30)
+++ v2 (2026-06-30)
@@ -12,272 +12,269 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="70">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="63">
   <si>
     <t>Measure</t>
   </si>
   <si>
     <t>Items</t>
   </si>
   <si>
     <t>Measure name</t>
   </si>
   <si>
     <t>Indicative Implementation Date</t>
   </si>
   <si>
     <t>Definitive Implementation Date</t>
   </si>
   <si>
     <t>TA needs notified</t>
   </si>
   <si>
     <t>Progress reported</t>
   </si>
   <si>
     <t>Donor / Agency</t>
   </si>
   <si>
     <t>TA Description</t>
   </si>
   <si>
     <t>Tags</t>
   </si>
   <si>
-    <t>1.1.1 (a), 1.1.1 (b), 1.1.1 (c), 1.1.1 (d), 1.1.1 (e), 1.1.1 (f), 1.1.1 (g), 1.1.1 (h), 1.1.1 (i), 1.1.1 (j)</t>
+    <t>1.1.1</t>
   </si>
   <si>
     <t>Publication</t>
   </si>
   <si>
     <t>1 September 2018</t>
   </si>
   <si>
-    <t>1 September 2021</t>
+    <t>01 September 2021</t>
+  </si>
+  <si>
+    <t>No</t>
   </si>
   <si>
     <t>Yes</t>
   </si>
   <si>
     <t>ITC, UNCTAD, WTO, USDA</t>
   </si>
   <si>
     <t>1.	Development and implementation of a protocol for the publication and updating of information with the assistance of an independent consultancy firm.
 2.	Training on the protocol and on database updating for communication and IT staff of international trade-related bodies.
 3.	Development, through an independent consultancy firm, of practical guides for exporters and importers.
+4.	Engagement of an independent consultancy firm to develop procedures for improving the internal information flow in relevant institutions., .	Development and implementation of a protocol for the publication and updating of information with the assistance of an independent consultancy firm.
+2.	Training on the protocol and on database updating for communication and IT staff of international trade-related bodies.
+3.	Development, through an independent consultancy firm, of practical guides for exporters and importers.
 4.	Engagement of an independent consultancy firm to develop procedures for improving the internal information flow in relevant institutions.</t>
   </si>
   <si>
     <t>Information and communication technologies (ICT), Diagnostic and Needs Assessment, Institutional procedures, Human resources and training, Awareness-raising</t>
-  </si>
-[...1 lines deleted...]
-    <t>1.2.1 (a), 1.2.1 (b), 1.2.1 (c), 1.2.2, 1.2.3</t>
   </si>
   <si>
     <t>Information available through internet</t>
   </si>
   <si>
     <t>1 March 2019</t>
   </si>
   <si>
     <t>1.	Provide institutions with the same technological capabilities:
 a.	obtain control of institutions belonging to the Ministry of Public Health and Social Welfare;
 b.	acquire IT resources to harmonize the technological capabilities of each institution.
 2.	Engagement of an independent consultancy firm to create a link on the webpage of the Ministry of Industry and Trade's Vice-Ministry of MSMEs, for the purpose of:
 a.	providing a centralized trade related information channel focusing on SMEs;
 b.	organizing all of the links to the various pages and information sources of the relevant entities.
+3.	Strengthening and dissemination of the National Information and Notification System in strategic cities., .	Provide institutions with the same technological capabilities:
+a.	obtain control of institutions belonging to the Ministry of Public Health and Social Welfare;
+b.	acquire IT resources to harmonize the technological capabilities of each institution.
+2.	Engagement of an independent consultancy firm to create a link on the webpage of the Ministry of Industry and Trade's Vice-Ministry of MSMEs, for the purpose of:
+a.	providing a centralized trade related information channel focusing on SMEs;
+b.	organizing all of the links to the various pages and information sources of the relevant entities.
 3.	Strengthening and dissemination of the National Information and Notification System in strategic cities.</t>
   </si>
   <si>
     <t>Information and communication technologies (ICT), Institutional procedures, Awareness-raising</t>
   </si>
   <si>
-    <t>1.3.1, 1.3.2, 1.3.3, 1.3.4</t>
-[...1 lines deleted...]
-  <si>
     <t>Enquiry points</t>
   </si>
   <si>
     <t>USDA</t>
   </si>
   <si>
-    <t>1.	With consultancy assistance, creation of new, and expansion of existing, trader enquiry points in relevant entities.</t>
+    <t>1.	With consultancy assistance, creation of new, and expansion of existing, trader enquiry points in relevant entities., .	With consultancy assistance, creation of new, and expansion of existing, trader enquiry points in relevant entities.</t>
   </si>
   <si>
     <t>Information and communication technologies (ICT), Diagnostic and Needs Assessment</t>
   </si>
   <si>
-    <t>1.4 (a), 1.4 (b), 1.4 (c)</t>
-[...1 lines deleted...]
-  <si>
     <t>Notification</t>
   </si>
   <si>
     <t>USDA, ITC, UNCTAD, WTO</t>
   </si>
   <si>
-    <t>1.	Assistance and support for training and capacity building in the preparation of notifications in accordance with WTO rules.</t>
+    <t>1.	Assistance and support for training and capacity building in the preparation of notifications in accordance with WTO rules., .	Assistance and support for training and capacity building in the preparation of notifications in accordance with WTO rules.</t>
   </si>
   <si>
     <t>Legislative and regulatory framework</t>
   </si>
   <si>
-    <t>2.1.1, 2.1.2, 2.1.3</t>
-[...1 lines deleted...]
-  <si>
     <t>Comments and information before entry into force</t>
   </si>
   <si>
+    <t>01 September 2020</t>
+  </si>
+  <si>
+    <t>UNCTAD, USDA, ALADI</t>
+  </si>
+  <si>
+    <t>1.	Engagement of an independent consultancy firm for the development of a unified approval protocol for the introduction of new measures, timely publication and entry into force, with private-sector participation., .	Engagement of an independent consultancy firm for the development of a unified approval protocol for the introduction of new measures, timely publication and entry into force, with private-sector participation.</t>
+  </si>
+  <si>
+    <t>Consultations</t>
+  </si>
+  <si>
+    <t>UNCTAD, USDA</t>
+  </si>
+  <si>
+    <t>1.	Establishment of participatory consultation mechanisms through public/private negotiations.</t>
+  </si>
+  <si>
+    <t>Institutional procedures</t>
+  </si>
+  <si>
+    <t>Test procedures</t>
+  </si>
+  <si>
     <t>1 September 2020</t>
   </si>
   <si>
-    <t>UNCTAD, USDA, ALADI</t>
-[...26 lines deleted...]
-    <t>WB, UNCTAD, USDA, European Union</t>
+    <t>01 September 2023</t>
+  </si>
+  <si>
+    <t>European Union, World Bank, UNCTAD, USDA</t>
   </si>
   <si>
     <t>1.	Strengthen and expand the capacity of the laboratory services of the relevant institutions:
 a.	international accreditation of laboratories;
 b.	acquisition of suitable equipment for laboratory modernization in each sector;
 c.	training of human resources to specialize on the regulatory and technical side.
 2.	Conformity assessment by international certification and accreditation bodies.
+3.	Expert technical advice., .	Strengthen and expand the capacity of the laboratory services of the relevant institutions:
+a.	international accreditation of laboratories;
+b.	acquisition of suitable equipment for laboratory modernization in each sector;
+c.	training of human resources to specialize on the regulatory and technical side.
+2.	Conformity assessment by international certification and accreditation bodies.
 3.	Expert technical advice.</t>
   </si>
   <si>
     <t>Legislative and regulatory framework, Infrastructure and equipment, Institutional procedures, Human resources and training</t>
   </si>
   <si>
-    <t>7.6.1, 7.6.2</t>
-[...1 lines deleted...]
-  <si>
     <t>Average release times</t>
   </si>
   <si>
     <t>1 September 2019</t>
   </si>
   <si>
-    <t>9 April 2021</t>
-[...2 lines deleted...]
-    <t>WB, European Union</t>
+    <t>09 April 2021</t>
+  </si>
+  <si>
+    <t>European Union, World Bank</t>
   </si>
   <si>
     <t>1.	Consultancy assistance for surveying the goods release process.
+2.	Technical assistance in the management and periodic publication of average goods release times., .	Consultancy assistance for surveying the goods release process.
 2.	Technical assistance in the management and periodic publication of average goods release times.</t>
   </si>
   <si>
-    <t>7.7.1, 7.7.2 (a) (i), 7.7.2 (a) (ii), 7.7.2 (a) (iii), 7.7.2 (a) (iv), 7.7.2 (b) (i), 7.7.2 (b) (ii), 7.7.3 (a), 7.7.3 (b), 7.7.3 (c), 7.7.3 (d), 7.7.3 (e), 7.7.3 (f), 7.7.3 (g), 7.7.4, 7.7.5, 7.7.6</t>
-[...1 lines deleted...]
-  <si>
     <t>Authorized operators</t>
   </si>
   <si>
     <t>WCO, USAID, USDA, OEA</t>
   </si>
   <si>
-    <t>1.	Follow up on the project for implementation of the Authorized Economic Operator Programme, which is currently in the pilot phase within the National Customs Directorate. The Directorate is requesting WCO assistance for implementation of the project.</t>
+    <t>1.	Follow up on the project for implementation of the Authorized Economic Operator Programme, which is currently in the pilot phase within the National Customs Directorate. The Directorate is requesting WCO assistance for implementation of the project., .	Follow up on the project for implementation of the Authorized Economic Operator Programme, which is currently in the pilot phase within the National Customs Directorate. The Directorate is requesting WCO assistance for implementation of the project.</t>
   </si>
   <si>
     <t>Information and communication technologies (ICT), Institutional procedures</t>
   </si>
   <si>
-    <t>7.8.1 (a), 7.8.1 (b), 7.8.1 (c), 7.8.1 (d), 7.8.1 (e), 7.8.1 (f), 7.8.1 (g), 7.8.1 (h), 7.8.2 (a), 7.8.2 (b), 7.8.2 (c), 7.8.2 (d), 7.8.3</t>
-[...1 lines deleted...]
-  <si>
     <t>Expedited shipments</t>
   </si>
   <si>
-    <t>1 September 2022</t>
-[...2 lines deleted...]
-    <t>1.	Develop, with independent consultancy assistance, a simplified facilitation procedure for expedited export shipments.</t>
+    <t>01 September 2022</t>
+  </si>
+  <si>
+    <t>1.	Develop, with independent consultancy assistance, a simplified facilitation procedure for expedited export shipments., .	Develop, with independent consultancy assistance, a simplified facilitation procedure for expedited export shipments.</t>
   </si>
   <si>
     <t>Information and communication technologies (ICT), Diagnostic and Needs Assessment, Institutional procedures</t>
   </si>
   <si>
-    <t>8.1, 8.2 (a), 8.2 (b), 8.2 (c), 8.2 (d), 8.2 (e)</t>
-[...1 lines deleted...]
-  <si>
     <t>Border Agency Cooperation</t>
   </si>
   <si>
     <t>1 March 2021</t>
   </si>
   <si>
-    <t>1 September 2027</t>
+    <t>01 September 2027</t>
   </si>
   <si>
     <t>1.	Conduct an assessment of the number of private ports in existence, as well as of their operating conditions and certification, to enable the Naval Prefecture to carry out its task of monitoring the operating conditions of private ports.
+2.	Effective and transparent implementation of risk management.
+3.	Technical cooperation to review the regulatory framework governing public and private ports and establishing responsibilities in regard to river navigability (Law 1066/65).
+4.	Expediting of red-channel inspections at public and private access points., .	Conduct an assessment of the number of private ports in existence, as well as of their operating conditions and certification, to enable the Naval Prefecture to carry out its task of monitoring the operating conditions of private ports.
 2.	Effective and transparent implementation of risk management.
 3.	Technical cooperation to review the regulatory framework governing public and private ports and establishing responsibilities in regard to river navigability (Law 1066/65).
 4.	Expediting of red-channel inspections at public and private access points.</t>
   </si>
   <si>
     <t>Legislative and regulatory framework, Diagnostic and Needs Assessment, Institutional procedures</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
@@ -647,380 +644,380 @@
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2">
         <v>1.1</v>
       </c>
       <c r="B2" t="s">
         <v>10</v>
       </c>
       <c r="C2" t="s">
         <v>11</v>
       </c>
       <c r="D2" t="s">
         <v>12</v>
       </c>
       <c r="E2" t="s">
         <v>13</v>
       </c>
       <c r="F2" t="s">
         <v>14</v>
       </c>
       <c r="G2" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H2" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I2" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="J2" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3">
         <v>1.2</v>
       </c>
-      <c r="B3" t="s">
-        <v>18</v>
+      <c r="B3">
+        <v>1.2</v>
       </c>
       <c r="C3" t="s">
         <v>19</v>
       </c>
       <c r="D3" t="s">
         <v>20</v>
       </c>
       <c r="E3" t="s">
         <v>13</v>
       </c>
       <c r="F3" t="s">
         <v>14</v>
       </c>
       <c r="G3" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H3" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I3" t="s">
         <v>21</v>
       </c>
       <c r="J3" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4">
         <v>1.3</v>
       </c>
-      <c r="B4" t="s">
+      <c r="B4">
+        <v>1.3</v>
+      </c>
+      <c r="C4" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>24</v>
       </c>
       <c r="D4" t="s">
         <v>12</v>
       </c>
       <c r="E4" t="s">
         <v>13</v>
       </c>
       <c r="F4" t="s">
         <v>14</v>
       </c>
       <c r="G4" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H4" t="s">
+        <v>24</v>
+      </c>
+      <c r="I4" t="s">
         <v>25</v>
       </c>
-      <c r="I4" t="s">
+      <c r="J4" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>27</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="A5">
         <v>1.4</v>
       </c>
-      <c r="B5" t="s">
-        <v>28</v>
+      <c r="B5">
+        <v>1.4</v>
       </c>
       <c r="C5" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="D5" t="s">
         <v>12</v>
       </c>
       <c r="E5" t="s">
         <v>13</v>
       </c>
       <c r="F5" t="s">
         <v>14</v>
       </c>
       <c r="G5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H5" t="s">
+        <v>28</v>
+      </c>
+      <c r="I5" t="s">
+        <v>29</v>
+      </c>
+      <c r="J5" t="s">
         <v>30</v>
-      </c>
-[...4 lines deleted...]
-        <v>32</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6">
         <v>2.1</v>
       </c>
-      <c r="B6" t="s">
-        <v>33</v>
+      <c r="B6">
+        <v>2.1</v>
       </c>
       <c r="C6" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="D6" t="s">
         <v>12</v>
       </c>
       <c r="E6" t="s">
-        <v>35</v>
+        <v>32</v>
       </c>
       <c r="F6" t="s">
         <v>14</v>
       </c>
       <c r="G6" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H6" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="I6" t="s">
-        <v>37</v>
+        <v>34</v>
       </c>
       <c r="J6" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7">
         <v>2.2</v>
       </c>
       <c r="B7">
         <v>2.2</v>
       </c>
       <c r="C7" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="D7" t="s">
         <v>12</v>
       </c>
       <c r="E7" t="s">
-        <v>35</v>
+        <v>32</v>
       </c>
       <c r="F7" t="s">
         <v>14</v>
       </c>
       <c r="G7" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H7" t="s">
-        <v>39</v>
+        <v>36</v>
       </c>
       <c r="I7" t="s">
-        <v>40</v>
+        <v>37</v>
       </c>
       <c r="J7" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="A8">
         <v>5.3</v>
       </c>
-      <c r="B8" t="s">
-        <v>42</v>
+      <c r="B8">
+        <v>5.3</v>
       </c>
       <c r="C8" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
       <c r="D8" t="s">
-        <v>35</v>
+        <v>40</v>
       </c>
       <c r="E8" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="F8" t="s">
         <v>14</v>
       </c>
       <c r="G8" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H8" t="s">
-        <v>45</v>
+        <v>42</v>
       </c>
       <c r="I8" t="s">
-        <v>46</v>
+        <v>43</v>
       </c>
       <c r="J8" t="s">
-        <v>47</v>
+        <v>44</v>
       </c>
     </row>
     <row r="9" spans="1:10">
       <c r="A9">
         <v>7.6</v>
       </c>
-      <c r="B9" t="s">
-        <v>48</v>
+      <c r="B9">
+        <v>7.6</v>
       </c>
       <c r="C9" t="s">
-        <v>49</v>
+        <v>45</v>
       </c>
       <c r="D9" t="s">
-        <v>50</v>
+        <v>46</v>
       </c>
       <c r="E9" t="s">
-        <v>51</v>
+        <v>47</v>
       </c>
       <c r="F9" t="s">
         <v>14</v>
       </c>
       <c r="G9" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H9" t="s">
-        <v>52</v>
+        <v>48</v>
       </c>
       <c r="I9" t="s">
-        <v>53</v>
+        <v>49</v>
       </c>
       <c r="J9" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
     </row>
     <row r="10" spans="1:10">
       <c r="A10">
         <v>7.7</v>
       </c>
-      <c r="B10" t="s">
-        <v>54</v>
+      <c r="B10">
+        <v>7.7</v>
       </c>
       <c r="C10" t="s">
-        <v>55</v>
+        <v>50</v>
       </c>
       <c r="D10" t="s">
-        <v>35</v>
+        <v>40</v>
       </c>
       <c r="E10" t="s">
-        <v>35</v>
+        <v>32</v>
       </c>
       <c r="F10" t="s">
         <v>14</v>
       </c>
       <c r="G10" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H10" t="s">
-        <v>56</v>
+        <v>51</v>
       </c>
       <c r="I10" t="s">
-        <v>57</v>
+        <v>52</v>
       </c>
       <c r="J10" t="s">
-        <v>58</v>
+        <v>53</v>
       </c>
     </row>
     <row r="11" spans="1:10">
       <c r="A11">
         <v>7.8</v>
       </c>
-      <c r="B11" t="s">
-        <v>59</v>
+      <c r="B11">
+        <v>7.8</v>
       </c>
       <c r="C11" t="s">
-        <v>60</v>
+        <v>54</v>
       </c>
       <c r="D11" t="s">
         <v>12</v>
       </c>
       <c r="E11" t="s">
-        <v>61</v>
+        <v>55</v>
       </c>
       <c r="F11" t="s">
         <v>14</v>
       </c>
       <c r="G11" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H11" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="I11" t="s">
-        <v>62</v>
+        <v>56</v>
       </c>
       <c r="J11" t="s">
-        <v>63</v>
+        <v>57</v>
       </c>
     </row>
     <row r="12" spans="1:10">
       <c r="A12">
         <v>8</v>
       </c>
-      <c r="B12" t="s">
-        <v>64</v>
+      <c r="B12">
+        <v>8</v>
       </c>
       <c r="C12" t="s">
-        <v>65</v>
+        <v>58</v>
       </c>
       <c r="D12" t="s">
-        <v>66</v>
+        <v>59</v>
       </c>
       <c r="E12" t="s">
-        <v>67</v>
+        <v>60</v>
       </c>
       <c r="F12" t="s">
         <v>14</v>
       </c>
       <c r="G12" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H12" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="I12" t="s">
-        <v>68</v>
+        <v>61</v>
       </c>
       <c r="J12" t="s">
-        <v>69</v>
+        <v>62</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">