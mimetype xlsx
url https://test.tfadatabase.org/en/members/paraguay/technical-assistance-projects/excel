--- v2 (2026-06-30)
+++ v3 (2026-10-12)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="63">
   <si>
     <t>Measure</t>
   </si>
   <si>
     <t>Items</t>
   </si>
   <si>
     <t>Measure name</t>
   </si>
   <si>
@@ -242,51 +242,51 @@
   <si>
     <t>Border Agency Cooperation</t>
   </si>
   <si>
     <t>1 March 2021</t>
   </si>
   <si>
     <t>01 September 2027</t>
   </si>
   <si>
     <t>1.	Conduct an assessment of the number of private ports in existence, as well as of their operating conditions and certification, to enable the Naval Prefecture to carry out its task of monitoring the operating conditions of private ports.
 2.	Effective and transparent implementation of risk management.
 3.	Technical cooperation to review the regulatory framework governing public and private ports and establishing responsibilities in regard to river navigability (Law 1066/65).
 4.	Expediting of red-channel inspections at public and private access points., .	Conduct an assessment of the number of private ports in existence, as well as of their operating conditions and certification, to enable the Naval Prefecture to carry out its task of monitoring the operating conditions of private ports.
 2.	Effective and transparent implementation of risk management.
 3.	Technical cooperation to review the regulatory framework governing public and private ports and establishing responsibilities in regard to river navigability (Law 1066/65).
 4.	Expediting of red-channel inspections at public and private access points.</t>
   </si>
   <si>
     <t>Legislative and regulatory framework, Diagnostic and Needs Assessment, Institutional procedures</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
@@ -580,51 +580,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J12"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
@@ -980,59 +980,50 @@
         <v>59</v>
       </c>
       <c r="E12" t="s">
         <v>60</v>
       </c>
       <c r="F12" t="s">
         <v>14</v>
       </c>
       <c r="G12" t="s">
         <v>15</v>
       </c>
       <c r="H12" t="s">
         <v>24</v>
       </c>
       <c r="I12" t="s">
         <v>61</v>
       </c>
       <c r="J12" t="s">
         <v>62</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Worksheet</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>