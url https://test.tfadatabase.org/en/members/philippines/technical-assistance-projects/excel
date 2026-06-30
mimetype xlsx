--- v0 (2025-10-19)
+++ v1 (2026-06-30)
@@ -12,95 +12,89 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="18">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="16">
   <si>
     <t>Measure</t>
   </si>
   <si>
     <t>Items</t>
   </si>
   <si>
     <t>Measure name</t>
   </si>
   <si>
     <t>Indicative Implementation Date</t>
   </si>
   <si>
     <t>Definitive Implementation Date</t>
   </si>
   <si>
     <t>TA needs notified</t>
   </si>
   <si>
     <t>Progress reported</t>
   </si>
   <si>
     <t>Donor / Agency</t>
   </si>
   <si>
     <t>TA Description</t>
   </si>
   <si>
     <t>Tags</t>
   </si>
   <si>
-    <t>10.4.1, 10.4.2, 10.4.3, 10.4.4</t>
-[...1 lines deleted...]
-  <si>
     <t>Single window</t>
   </si>
   <si>
     <t>31 December 2018</t>
   </si>
   <si>
     <t>30 June 2022</t>
-  </si>
-[...1 lines deleted...]
-    <t>Yes</t>
   </si>
   <si>
     <t>No</t>
   </si>
   <si>
     <t xml:space="preserve">Assistance needed:
 1.	Training and other forms of technical assistance to build the capacity of the human resources of each government agency and other relevant sectors that shall form part of the National Single Window Program.
 2.	Funding for the development of a program or software that will be used as the operating system for the National Single Window.
 3.	Funding for the upgrade of the current IT equipment that will be used for the implementation of the National Single Window in all ports of entry and at the facilities of participating sectors and government agencies.
 </t>
   </si>
   <si>
     <t>Information and communication technologies (ICT), Infrastructure and equipment, Institutional procedures, Human resources and training</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
@@ -461,73 +455,73 @@
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2">
         <v>10.4</v>
       </c>
-      <c r="B2" t="s">
+      <c r="B2">
+        <v>10.4</v>
+      </c>
+      <c r="C2" t="s">
         <v>10</v>
       </c>
-      <c r="C2" t="s">
+      <c r="D2" t="s">
         <v>11</v>
       </c>
-      <c r="D2" t="s">
+      <c r="E2" t="s">
         <v>12</v>
       </c>
-      <c r="E2" t="s">
+      <c r="F2" t="s">
         <v>13</v>
       </c>
-      <c r="F2" t="s">
+      <c r="G2" t="s">
+        <v>13</v>
+      </c>
+      <c r="I2" t="s">
         <v>14</v>
       </c>
-      <c r="G2" t="s">
+      <c r="J2" t="s">
         <v>15</v>
-      </c>
-[...4 lines deleted...]
-        <v>17</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">