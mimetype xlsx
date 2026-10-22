--- v1 (2026-06-30)
+++ v2 (2026-10-22)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="16">
   <si>
     <t>Measure</t>
   </si>
   <si>
     <t>Items</t>
   </si>
   <si>
     <t>Measure name</t>
   </si>
   <si>
@@ -69,51 +69,51 @@
     <t>Single window</t>
   </si>
   <si>
     <t>31 December 2018</t>
   </si>
   <si>
     <t>30 June 2022</t>
   </si>
   <si>
     <t>No</t>
   </si>
   <si>
     <t xml:space="preserve">Assistance needed:
 1.	Training and other forms of technical assistance to build the capacity of the human resources of each government agency and other relevant sectors that shall form part of the National Single Window Program.
 2.	Funding for the development of a program or software that will be used as the operating system for the National Single Window.
 3.	Funding for the upgrade of the current IT equipment that will be used for the implementation of the National Single Window in all ports of entry and at the facilities of participating sectors and government agencies.
 </t>
   </si>
   <si>
     <t>Information and communication technologies (ICT), Infrastructure and equipment, Institutional procedures, Human resources and training</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
@@ -407,51 +407,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
@@ -484,59 +484,50 @@
         <v>10</v>
       </c>
       <c r="D2" t="s">
         <v>11</v>
       </c>
       <c r="E2" t="s">
         <v>12</v>
       </c>
       <c r="F2" t="s">
         <v>13</v>
       </c>
       <c r="G2" t="s">
         <v>13</v>
       </c>
       <c r="I2" t="s">
         <v>14</v>
       </c>
       <c r="J2" t="s">
         <v>15</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Worksheet</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>