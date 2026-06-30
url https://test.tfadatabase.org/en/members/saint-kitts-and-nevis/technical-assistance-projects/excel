--- v0 (2025-12-04)
+++ v1 (2026-06-30)
@@ -12,245 +12,197 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="56">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="40">
   <si>
     <t>Measure</t>
   </si>
   <si>
     <t>Items</t>
   </si>
   <si>
     <t>Measure name</t>
   </si>
   <si>
     <t>Indicative Implementation Date</t>
   </si>
   <si>
     <t>Definitive Implementation Date</t>
   </si>
   <si>
     <t>TA needs notified</t>
   </si>
   <si>
     <t>Progress reported</t>
   </si>
   <si>
     <t>Donor / Agency</t>
   </si>
   <si>
     <t>TA Description</t>
   </si>
   <si>
     <t>Tags</t>
   </si>
   <si>
-    <t>3.1, 3.2 (a), 3.2 (b), 3.3, 3.4, 3.5, 3.6 (a), 3.6 (b), 3.6 (c), 3.7, 3.8, 3.9 (a) (i), 3.9 (a) (ii), 3.9 (b) (i), 3.9 (b) (ii), 3.9 (b) (iii), 3.9 (b) (iv), 3.9 (c), 3.9 (d)</t>
-[...1 lines deleted...]
-  <si>
     <t>Advance rulings</t>
   </si>
   <si>
     <t>31 December 2019</t>
   </si>
   <si>
     <t>31 December 2021</t>
-  </si>
-[...1 lines deleted...]
-    <t>Yes</t>
   </si>
   <si>
     <t>No</t>
   </si>
   <si>
     <t>•	Legislative Drafting/Amending of all legislation applicable such as the Customs Administration Act in order to undertake advance ruling;
 •	Procedures – assistance to develop relevant procedures in order to implement and undertake advance rulings effectively;
 •	Human Resources/Training – training and creating awareness of Border Agencies on the importance of advance rulings and how it will be implemented;
 •	ICT – Require technical  assistance to integrate advance rulings into automated customs systems;
 •	Infrastructure/Equipment - to support the classification ruling process ideally, assistance is required in terms of having better laboratories to test for classification of products.</t>
   </si>
   <si>
     <t>Information and communication technologies (ICT), Legislative and regulatory framework, Infrastructure and equipment, Human resources and training</t>
   </si>
   <si>
-    <t>5.3.1, 5.3.2, 5.3.3</t>
-[...1 lines deleted...]
-  <si>
     <t>Test procedures</t>
   </si>
   <si>
     <t>31 December 2023</t>
   </si>
   <si>
     <t>•	Legal/Policy – develop relevant laws and policies for agencies such as Bureau of Standards, Ministry of Health to ensure traders have access to second testing;
 •	Human Resources/Training – capacity building for relevant border agencies, laboratory technicians and academic institutions on secondary testing;
 •	Institutions - technical assistance and capacity building is needed for academic institutions, public and private laboratories to provide second testing;
 •	Infrastructure/Equipment - establishment of accredited laboratory/laboratories to undertake second testing.</t>
   </si>
   <si>
     <t>Legislative and regulatory framework, Infrastructure and equipment, Institutional procedures, Human resources and training</t>
   </si>
   <si>
-    <t>6.2 (i), 6.2 (ii)</t>
-[...1 lines deleted...]
-  <si>
     <t>Specific disciplines on fees and charges</t>
   </si>
   <si>
     <t>31 December 2024</t>
   </si>
   <si>
     <t>•	Legislative Drafting/Amending of all legislation applicable such as the Financial Act, Customs and Excise Administration Act in order to the application of Customs Service Charge (CSC);
 •	Procedures – assistance to develop relevant procedures in order to implement and undertake effectively applying CSC.</t>
   </si>
   <si>
     <t>Legislative and regulatory framework, Institutional procedures</t>
   </si>
   <si>
     <t>Electronic payment</t>
   </si>
   <si>
     <t>30 November 2021</t>
   </si>
   <si>
     <t>•	Legislative Drafting/Amending of all E-legislation and Financial Act in order to undertake Electronic Payment;
 •	Procedures – assistance to develop relevant procedures in order to implement electronic payment and undertake effectively.</t>
   </si>
   <si>
     <t>Information and communication technologies (ICT), Legislative and regulatory framework</t>
-  </si>
-[...1 lines deleted...]
-    <t>7.4.1, 7.4.2, 7.4.3, 7.4.4</t>
   </si>
   <si>
     <t>Risk management</t>
   </si>
   <si>
     <t>31 December 2022</t>
   </si>
   <si>
     <t>•	Legal/Policy – Technical assistance required to develop a mechanism to ensure enhanced coordination and collaboration between border agencies on risk identification and application of risk management;
 •	Procedures – technical assistance to develop necessary procedures that ensures effective implementation of risk management system;
 •	Human Resources/Training – technical assistance to develop capacity in relevant border agencies to have a full understanding and application of risk management system;
 •	ICT – assistance required to acquire as well as enhance technological capabilities necessary to implement a proper risk management process;
 •	Infrastructure/Equipment – assistance to have relevant technology such as x ray machines, scanners, laboratory testing facilities in order to implement a proper risk management system.</t>
   </si>
   <si>
     <t>Information and communication technologies (ICT), Legislative and regulatory framework, Infrastructure and equipment, Institutional procedures, Human resources and training</t>
   </si>
   <si>
-    <t>7.7.1, 7.7.2 (a) (i), 7.7.2 (a) (ii), 7.7.2 (a) (iii), 7.7.2 (a) (iv), 7.7.2 (b) (i), 7.7.2 (b) (ii), 7.7.3 (a), 7.7.3 (b), 7.7.3 (c), 7.7.3 (d), 7.7.3 (e), 7.7.3 (f), 7.7.3 (g), 7.7.4, 7.7.5, 7.7.6</t>
-[...1 lines deleted...]
-  <si>
     <t>Authorized operators</t>
   </si>
   <si>
     <t>•	Legal/Policy – assistance required to develop a more open accredited client scheme (which is non-discriminatory e.g. Gold card Scheme) to comply with customs and other related laws and regulations;
 •	Procedures – assistance to develop proper procedures with transparent criteria to be applied to assess authorised operators that meet specified criteria in a trusted trade program e.g. Gold card Scheme;
 •	Human Resources/Training – capacity building for all border agencies such Customs and Excise Department, Quarantine Department and Port Authority is needed to ensure full compliance with this measure.</t>
   </si>
   <si>
     <t>Legislative and regulatory framework, Institutional procedures, Human resources and training</t>
-  </si>
-[...1 lines deleted...]
-    <t>10.4.1, 10.4.2, 10.4.3, 10.4.4</t>
   </si>
   <si>
     <t>Single window</t>
   </si>
   <si>
     <t>•	Legal/Policy - technical assistance to review relevant laws in order to develop comprehensive nation single window;
 •	Technical assistance needed leading to setting a clear time scale of Single Window role out and implementation;
 •	Procedures - development of efficient procedures and checklist in order to implement national single window effectively;
 •	Institutions - technical assistance to build capacity in relevant border agencies in order to implement national single window;
 •	Human Resources/Training capacity building needed for relevant border agency Officials and business community to be sensitised, equipped and trained in order to implement national single window;
 •	ICT –assistance to ensure reasonable to high level access to IT equipment's especially for other border agencies;
 •	Infrastructure/Equipment – assistance required in setting up and installing appropriate IT equipment's and systems in some agencies and at ports of entry.</t>
   </si>
   <si>
-    <t>12.7.1 (a), 12.7.1 (b), 12.7.1 (c), 12.7.1 (d), 12.7.1 (e)</t>
+    <t>12.7, 12.9</t>
   </si>
   <si>
     <t>Customs cooperation</t>
   </si>
   <si>
-    <t>•	Procedures – technical assistance to develop necessary procedures that ensures effective notification.</t>
-[...15 lines deleted...]
-    <t>•	Procedures - development of efficient procedures in order to facilitate and implement information sharing system at the Regional/International level;
+    <t>•	Procedures – technical assistance to develop necessary procedures that ensures effective notification., •	Legislative Drafting/Amending of all legislation applicable such as Customs and Excise Administration Act, and document privacy legislations in order to facilitate information sharing with Members while protecting Information credibility and confidentiality;
+•	Institutions - technical assistance to build capacity in relevant border agencies in order to implement and facilitate information sharing systems and protocols., •	Procedures - development of efficient procedures in order to facilitate and implement information sharing system at the Regional/International level;
 •	Institutions - technical assistance to build capacity in relevant border agencies in order to implement and facilitate information sharing systems and protocols;
-•	ICT –assistance to ensure reasonable to high level access to IT equipment's especially for other border agencies.</t>
-[...8 lines deleted...]
-    <t>•	Procedures - development of efficient procedures in order to facilitate and implement information sharing system at the National /Regional/International level;
+•	ICT –assistance to ensure reasonable to high level access to IT equipment's especially for other border agencies., •	Procedures - development of efficient procedures in order to facilitate and implement information sharing system at the National /Regional/International level;
 •	Institutions - technical assistance to build capacity in relevant border agencies in order to implement and facilitate information sharing systems and protocols;
 •	Human Resources/Training capacity building needed for relevant border agency Officials and business community to be sensitised, equipped and trained in order to implement information system;
 •	ICT – assistance to ensure reasonable to high level access to IT equipment's especially for border agencies.</t>
-  </si>
-[...1 lines deleted...]
-    <t>Information and communication technologies (ICT), Infrastructure and equipment, Institutional procedures, Human resources and training</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -554,407 +506,320 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J12"/>
+  <dimension ref="A1:J9"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2">
         <v>3</v>
       </c>
-      <c r="B2" t="s">
+      <c r="B2">
+        <v>3</v>
+      </c>
+      <c r="C2" t="s">
         <v>10</v>
       </c>
-      <c r="C2" t="s">
+      <c r="D2" t="s">
         <v>11</v>
       </c>
-      <c r="D2" t="s">
+      <c r="E2" t="s">
         <v>12</v>
       </c>
-      <c r="E2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F2" t="s">
+        <v>13</v>
+      </c>
+      <c r="G2" t="s">
+        <v>13</v>
+      </c>
+      <c r="I2" t="s">
         <v>14</v>
       </c>
-      <c r="G2" t="s">
+      <c r="J2" t="s">
         <v>15</v>
-      </c>
-[...4 lines deleted...]
-        <v>17</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3">
         <v>5.3</v>
       </c>
-      <c r="B3" t="s">
+      <c r="B3">
+        <v>5.3</v>
+      </c>
+      <c r="C3" t="s">
+        <v>16</v>
+      </c>
+      <c r="D3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E3" t="s">
+        <v>17</v>
+      </c>
+      <c r="F3" t="s">
+        <v>13</v>
+      </c>
+      <c r="G3" t="s">
+        <v>13</v>
+      </c>
+      <c r="I3" t="s">
         <v>18</v>
       </c>
-      <c r="C3" t="s">
+      <c r="J3" t="s">
         <v>19</v>
-      </c>
-[...16 lines deleted...]
-        <v>22</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4">
         <v>6.2</v>
       </c>
-      <c r="B4" t="s">
+      <c r="B4">
+        <v>6.2</v>
+      </c>
+      <c r="C4" t="s">
+        <v>20</v>
+      </c>
+      <c r="D4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E4" t="s">
+        <v>21</v>
+      </c>
+      <c r="F4" t="s">
+        <v>13</v>
+      </c>
+      <c r="G4" t="s">
+        <v>13</v>
+      </c>
+      <c r="I4" t="s">
+        <v>22</v>
+      </c>
+      <c r="J4" t="s">
         <v>23</v>
-      </c>
-[...19 lines deleted...]
-        <v>27</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="A5">
         <v>7.2</v>
       </c>
       <c r="B5">
         <v>7.2</v>
       </c>
       <c r="C5" t="s">
-        <v>28</v>
+        <v>24</v>
       </c>
       <c r="D5" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="E5" t="s">
-        <v>29</v>
+        <v>25</v>
       </c>
       <c r="F5" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G5" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="I5" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="J5" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6">
         <v>7.4</v>
       </c>
-      <c r="B6" t="s">
-        <v>32</v>
+      <c r="B6">
+        <v>7.4</v>
       </c>
       <c r="C6" t="s">
-        <v>33</v>
+        <v>28</v>
       </c>
       <c r="D6" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="E6" t="s">
-        <v>34</v>
+        <v>29</v>
       </c>
       <c r="F6" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G6" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="I6" t="s">
-        <v>35</v>
+        <v>30</v>
       </c>
       <c r="J6" t="s">
-        <v>36</v>
+        <v>31</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7">
         <v>7.7</v>
       </c>
-      <c r="B7" t="s">
-        <v>37</v>
+      <c r="B7">
+        <v>7.7</v>
       </c>
       <c r="C7" t="s">
-        <v>38</v>
+        <v>32</v>
       </c>
       <c r="D7" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="E7" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="F7" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G7" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="I7" t="s">
-        <v>39</v>
+        <v>33</v>
       </c>
       <c r="J7" t="s">
-        <v>40</v>
+        <v>34</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="A8">
         <v>10.4</v>
       </c>
-      <c r="B8" t="s">
-        <v>41</v>
+      <c r="B8">
+        <v>10.4</v>
       </c>
       <c r="C8" t="s">
-        <v>42</v>
+        <v>35</v>
       </c>
       <c r="D8" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="E8" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="F8" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G8" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="I8" t="s">
-        <v>43</v>
+        <v>36</v>
       </c>
       <c r="J8" t="s">
-        <v>36</v>
+        <v>31</v>
       </c>
     </row>
     <row r="9" spans="1:10">
       <c r="A9">
         <v>12</v>
       </c>
       <c r="B9" t="s">
-        <v>44</v>
+        <v>37</v>
       </c>
       <c r="C9" t="s">
-        <v>45</v>
+        <v>38</v>
       </c>
       <c r="D9" t="s">
+        <v>11</v>
+      </c>
+      <c r="E9" t="s">
         <v>12</v>
       </c>
-      <c r="E9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F9" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G9" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="I9" t="s">
-        <v>46</v>
+        <v>39</v>
       </c>
       <c r="J9" t="s">
-        <v>47</v>
-[...86 lines deleted...]
-        <v>55</v>
+        <v>31</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">