--- v0 (2025-10-19)
+++ v1 (2026-06-30)
@@ -12,175 +12,160 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="67">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="56">
   <si>
     <t>Measure</t>
   </si>
   <si>
     <t>Items</t>
   </si>
   <si>
     <t>Measure name</t>
   </si>
   <si>
     <t>Indicative Implementation Date</t>
   </si>
   <si>
     <t>Definitive Implementation Date</t>
   </si>
   <si>
     <t>TA needs notified</t>
   </si>
   <si>
     <t>Progress reported</t>
   </si>
   <si>
     <t>Donor / Agency</t>
   </si>
   <si>
     <t>TA Description</t>
   </si>
   <si>
     <t>Tags</t>
   </si>
   <si>
-    <t>1.2.1 (a), 1.2.1 (b), 1.2.1 (c), 1.2.2, 1.2.3</t>
-[...1 lines deleted...]
-  <si>
     <t>Information available through internet</t>
   </si>
   <si>
     <t>22 February 2021</t>
   </si>
   <si>
     <t>31 December 2025</t>
-  </si>
-[...1 lines deleted...]
-    <t>Yes</t>
   </si>
   <si>
     <t>No</t>
   </si>
   <si>
     <t>Legal/Policy
  Undertake study to include stocktake of all
 trade information available online; identify
 gaps and assess Samoa's readiness to
 have a trade information portal/ website;
 cost and benefit analysis. Develop policy
 and legislate as necessary the mandate
 and process of publishing information; and
 having this information available online
 Procedures
  Review of outdated Standard Operating
 Procedures
 Human Resources/Training
  Training of IT Staff to design, develop and
 maintain websites
  Training of Customs officials on the
 implementation of Standard Operating
 Procedures
  Relevant training of officials and private
 sector
 Information and Communication
 Technology
  Develop and maintain a Trade Information
 Portal system (TIP)
 Infrastructure
  Appropriate equipment and software
 programs for border agencies
 Consultations/Public Awareness
  Stakeholder consultations on the potential TIP</t>
   </si>
   <si>
     <t>Information and communication technologies (ICT), Legislative and regulatory framework, Infrastructure and equipment, Diagnostic and Needs Assessment, Human resources and training, Awareness-raising</t>
   </si>
   <si>
-    <t>4.1 (a), 4.1 (b), 4.2, 4.3, 4.4 (a), 4.4 (b), 4.4 end paragraph, 4.5, 4.6</t>
-[...1 lines deleted...]
-  <si>
     <t>Procedures for appeal or review</t>
   </si>
   <si>
     <t>22 February 2020</t>
   </si>
   <si>
     <t>31 December 2027</t>
   </si>
   <si>
     <t>Operation
  Financial (and technical support where
 relevant) assistance required for the initial
 set-up and operation of the Customs
 Appeal Authority for the first five years</t>
   </si>
   <si>
     <t>Information and communication technologies (ICT), Legislative and regulatory framework</t>
   </si>
   <si>
-    <t>6.3.1, 6.3.2, 6.3.3, 6.3.4 (a), 6.3.4 (b), 6.3.5, 6.3.6, 6.3.7</t>
-[...1 lines deleted...]
-  <si>
     <t>Penalty Disciplines</t>
   </si>
   <si>
     <t>31 December 2019</t>
   </si>
   <si>
     <t>Human resources/Training
  Capacity building and training for Customs
 officials on the implementation and
 application of this provision</t>
   </si>
   <si>
     <t>Human resources and training</t>
-  </si>
-[...1 lines deleted...]
-    <t>7.1.1, 7.1.2</t>
   </si>
   <si>
     <t>Pre-arrival processing</t>
   </si>
   <si>
     <t>30 June 2019</t>
   </si>
   <si>
     <t>Human Resources/Training
  Capacity building and training for Customs,
 Quarantine Biosecurity and Border
 agencies officials on the implementation
 and application of this provision
 Information and Communication
 Technology
  Enhance the technological capacity of
 Customs officials in implementing this
 provision
 Infrastructure
  Upgrade existing Customs and Border
 agencies systems and infrastructure to
 facilitate Pre-arrival processing
  Upgrade and improvements to existing
 Quarantine Biosecurity infrastructure to
 facilitate pre-arrival processing</t>
@@ -192,247 +177,229 @@
     <t>Electronic payment</t>
   </si>
   <si>
     <t>Legal/Policy
  Review existing systems and policies. And
 determine feasibility and resources
 required to set-up and operate an
 electronic payment system
 Human Resources/Training
  Capacity building and training for Customs,
 Quarantine Biosecurity and Border
 agencies officials on electronic payment
 Information and Communication
 Technology
  Enhance technological capacity of border
 agencies and government agencies
 necessary to implement an electronic
 payment system
 Infrastructure
  Development, set-up and installation of
 appropriate technology and equipment to
 put in place an electronic payment system</t>
   </si>
   <si>
     <t>Information and communication technologies (ICT), Legislative and regulatory framework, Infrastructure and equipment, Human resources and training</t>
-  </si>
-[...1 lines deleted...]
-    <t>7.4.1, 7.4.2, 7.4.3, 7.4.4</t>
   </si>
   <si>
     <t>Risk management</t>
   </si>
   <si>
     <t>22 February 2023</t>
   </si>
   <si>
     <t>Legal
  Review/develop legal basis to enhance
 coordination and collaboration between
 border agencies on risk identification and
 application of risk management
 Policy
  Develop a risk management policy with
 target percentages of low/high risk cargo
  Develop a training plan for Customs,
 Quarantine Biosecurity and Border
 agencies officials on risk management
 targeting the application of risk
 management
 Procedures
  Review and develop necessary procedures
 Human Resources/Training
  Capacity building and training for Customs
 and Quarantine Biosecurity officials on risk
 management using transaction data from
 ASYCUDA system
  Training and Development for border agencies staff on risk identification and
 profiling
 Information and Communication
 Technology  Enhance technological capacity of Border
 agencies necessary to implement a proper
 risk management process/system
 Infrastructure  Provision of Non
 -Intrusive Inspection
 equipment
  Provision of appropriate technology and
 equipment to support the implementation
 of a proper risk management system</t>
   </si>
   <si>
     <t>Information and communication technologies (ICT), Legislative and regulatory framework, Infrastructure and equipment, Institutional procedures, Human resources and training</t>
-  </si>
-[...1 lines deleted...]
-    <t>7.5.1, 7.5.2, 7.5.3, 7.5.4</t>
   </si>
   <si>
     <t>Post-clearance audit</t>
   </si>
   <si>
     <t>Legal  Develop/review relevant legislations and
 policies for Post Clearance Audit (PCA)
 Policy  Develop a compliance assessment policy
 and procedure incorporating the
 connectivity with risk management
  Develop a training plan/module to train
 Customs officials and agents on the
 concept of 'informed compliance' and train
 the target groups
  Develop a methodology/approach to
 conduct a national compliance assessment
 on an annual basis
 Procedures
 Develop and update processes and
 procedures that incorporate these aspects of
 PCA:  Draft a compliance assessment policy and
 procedure incorporating the connectivity
 with risk management
  Draft a training module to train Customs
 and the Agents on the concept of 'informed compliance' and train the target groups
  Draft a methodology/approach to conduct
 a compliance assessment on an annual
 basis for the whole of Samoa
  Conduct annual compliance assessments
  Train Customs staff to conduct PCA as a
 compliance assessment tool
 Human Resources/Training
  Capacity building and training for Customs
 officials to conduct Post Clearance Audit as
 a compliance assessment tool
  Develop data analysis skills and knowledge
 for Customs and border agencies officials
  Capacity building and training for Customs
 PCA officials on auditing techniques and
 methodology
 Information and Communication
 Technology
  Enhance technological capacity of Border
 agencies necessary to implement PCA
 Infrastructure
  Provision of appropriate technology and
 equipment to help implement PCA</t>
   </si>
   <si>
-    <t>7.7.1, 7.7.2 (a) (i), 7.7.2 (a) (ii), 7.7.2 (a) (iii), 7.7.2 (a) (iv), 7.7.2 (b) (i), 7.7.2 (b) (ii), 7.7.3 (a), 7.7.3 (b), 7.7.3 (c), 7.7.3 (d), 7.7.3 (e), 7.7.3 (f), 7.7.3 (g), 7.7.4, 7.7.5, 7.7.6</t>
-[...1 lines deleted...]
-  <si>
     <t>Authorized operators</t>
   </si>
   <si>
     <t>31 December 2026</t>
   </si>
   <si>
     <t>Legal
  Develop relevant legislation and policies to
 allow the setup of an Authorised Operators
 (AO) program
 Policy
  Develop an Authorised Operators policy
 Procedures
  Develop proper procedures and criteria for
 the assessment of authorised operators
 that meet specified criteria in the AO
 program
 Human Resources/Training
  Capacity building and training for Customs
 and Quarantine officials on the
 implementation of the AO program</t>
   </si>
   <si>
     <t>Legislative and regulatory framework, Human resources and training</t>
-  </si>
-[...1 lines deleted...]
-    <t>7.8.1 (a), 7.8.1 (b), 7.8.1 (c), 7.8.1 (d), 7.8.1 (e), 7.8.1 (f), 7.8.1 (g), 7.8.1 (h), 7.8.2 (a), 7.8.2 (b), 7.8.2 (c), 7.8.2 (d), 7.8.3</t>
   </si>
   <si>
     <t>Expedited shipments</t>
   </si>
   <si>
     <t>Legal/Policy
  Develop relevant legislation and policies
 Procedures
  Review of outdated Standard Operating
 Procedures
 Human Resources/Training
  Training of Customs and Border agencies
 officials on clearance of commercial cargos
 at the airports
  Training of Customs officials on the
 implementation of Standard Operating
 Procedures
 Infrastructure
  Appropriate equipment required such as
 x-rays, scanners and computers for border
 agencies</t>
   </si>
   <si>
     <t>Information and communication technologies (ICT), Legislative and regulatory framework, Infrastructure and equipment, Diagnostic and Needs Assessment, Human resources and training</t>
   </si>
   <si>
-    <t>8.1, 8.2 (a), 8.2 (b), 8.2 (c), 8.2 (d), 8.2 (e)</t>
-[...1 lines deleted...]
-  <si>
     <t>Border Agency Cooperation</t>
   </si>
   <si>
     <t>22 February 2019</t>
   </si>
   <si>
     <t>Legal/Policy
 •	Review and identify gaps in the existing system of coordination and policies
 •	Review/develop legal basis to enhance coordination and collaboration between border agencies
 Procedures
 •	Develop Procedures and Memorandum of Understanding (MOU) to help enhance the cooperation of border agencies
 Human Resources/Training
 •	Capacity building and training for Border agencies officials on a new coordinated approach</t>
   </si>
   <si>
     <t>Legislative and regulatory framework, Diagnostic and Needs Assessment, Institutional procedures, Human resources and training</t>
   </si>
   <si>
-    <t>10.1.1 (a), 10.1.1 (b), 10.1.1 (c), 10.1.1 (d)</t>
+    <t>10.1.1</t>
   </si>
   <si>
     <t>Formalities</t>
   </si>
   <si>
     <t>Policy
  Support to customs to expedite publication
 and activation of the new draft procedures
 under the modernization program
 Information and Communication
 Technology
  Enhance the technological capacity of
 Customs and border agencies officials to
 ensure full utilisation of the ASYCUDA
 World system
 Infrastructure
  Upgrade existing Customs system and
 infrastructure to implement this provision</t>
-  </si>
-[...1 lines deleted...]
-    <t>10.4.1, 10.4.2, 10.4.3, 10.4.4</t>
   </si>
   <si>
     <t>Single window</t>
   </si>
   <si>
     <t>22 February 2022</t>
   </si>
   <si>
     <t>31 December 2040</t>
   </si>
   <si>
     <t>Legal
  Review/develop relevant laws to facilitate
 the development of a comprehensive
 national single window
  Compliance review
  Develop Memorandum of Understanding
 (MOUs) with other agencies to enhance
 cooperation
 Policy
  Conduct a feasibility study to explore the
 viability of a national single window system
  Develop a strategy for the implementation
 of single window
 Procedures
@@ -827,392 +794,392 @@
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2">
         <v>1.2</v>
       </c>
-      <c r="B2" t="s">
+      <c r="B2">
+        <v>1.2</v>
+      </c>
+      <c r="C2" t="s">
         <v>10</v>
       </c>
-      <c r="C2" t="s">
+      <c r="D2" t="s">
         <v>11</v>
       </c>
-      <c r="D2" t="s">
+      <c r="E2" t="s">
         <v>12</v>
       </c>
-      <c r="E2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F2" t="s">
+        <v>13</v>
+      </c>
+      <c r="G2" t="s">
+        <v>13</v>
+      </c>
+      <c r="I2" t="s">
         <v>14</v>
       </c>
-      <c r="G2" t="s">
+      <c r="J2" t="s">
         <v>15</v>
-      </c>
-[...4 lines deleted...]
-        <v>17</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3">
         <v>4</v>
       </c>
-      <c r="B3" t="s">
+      <c r="B3">
+        <v>4</v>
+      </c>
+      <c r="C3" t="s">
+        <v>16</v>
+      </c>
+      <c r="D3" t="s">
+        <v>17</v>
+      </c>
+      <c r="E3" t="s">
         <v>18</v>
       </c>
-      <c r="C3" t="s">
+      <c r="F3" t="s">
+        <v>13</v>
+      </c>
+      <c r="G3" t="s">
+        <v>13</v>
+      </c>
+      <c r="I3" t="s">
         <v>19</v>
       </c>
-      <c r="D3" t="s">
+      <c r="J3" t="s">
         <v>20</v>
-      </c>
-[...13 lines deleted...]
-        <v>23</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4">
         <v>6.3</v>
       </c>
-      <c r="B4" t="s">
+      <c r="B4">
+        <v>6.3</v>
+      </c>
+      <c r="C4" t="s">
+        <v>21</v>
+      </c>
+      <c r="D4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E4" t="s">
+        <v>12</v>
+      </c>
+      <c r="F4" t="s">
+        <v>13</v>
+      </c>
+      <c r="G4" t="s">
+        <v>13</v>
+      </c>
+      <c r="I4" t="s">
+        <v>23</v>
+      </c>
+      <c r="J4" t="s">
         <v>24</v>
-      </c>
-[...19 lines deleted...]
-        <v>28</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="A5">
         <v>7.1</v>
       </c>
-      <c r="B5" t="s">
-        <v>29</v>
+      <c r="B5">
+        <v>7.1</v>
       </c>
       <c r="C5" t="s">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="D5" t="s">
-        <v>31</v>
+        <v>26</v>
       </c>
       <c r="E5" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="F5" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G5" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="I5" t="s">
-        <v>32</v>
+        <v>27</v>
       </c>
       <c r="J5" t="s">
-        <v>33</v>
+        <v>28</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6">
         <v>7.2</v>
       </c>
       <c r="B6">
         <v>7.2</v>
       </c>
       <c r="C6" t="s">
-        <v>34</v>
+        <v>29</v>
       </c>
       <c r="D6" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="E6" t="s">
-        <v>21</v>
+        <v>18</v>
       </c>
       <c r="F6" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G6" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="I6" t="s">
-        <v>35</v>
+        <v>30</v>
       </c>
       <c r="J6" t="s">
-        <v>36</v>
+        <v>31</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7">
         <v>7.4</v>
       </c>
-      <c r="B7" t="s">
-        <v>37</v>
+      <c r="B7">
+        <v>7.4</v>
       </c>
       <c r="C7" t="s">
-        <v>38</v>
+        <v>32</v>
       </c>
       <c r="D7" t="s">
-        <v>39</v>
+        <v>33</v>
       </c>
       <c r="E7" t="s">
-        <v>21</v>
+        <v>18</v>
       </c>
       <c r="F7" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G7" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="I7" t="s">
-        <v>40</v>
+        <v>34</v>
       </c>
       <c r="J7" t="s">
-        <v>41</v>
+        <v>35</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="A8">
         <v>7.5</v>
       </c>
-      <c r="B8" t="s">
-        <v>42</v>
+      <c r="B8">
+        <v>7.5</v>
       </c>
       <c r="C8" t="s">
-        <v>43</v>
+        <v>36</v>
       </c>
       <c r="D8" t="s">
-        <v>39</v>
+        <v>33</v>
       </c>
       <c r="E8" t="s">
-        <v>21</v>
+        <v>18</v>
       </c>
       <c r="F8" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G8" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="I8" t="s">
-        <v>44</v>
+        <v>37</v>
       </c>
       <c r="J8" t="s">
-        <v>36</v>
+        <v>31</v>
       </c>
     </row>
     <row r="9" spans="1:10">
       <c r="A9">
         <v>7.7</v>
       </c>
-      <c r="B9" t="s">
-        <v>45</v>
+      <c r="B9">
+        <v>7.7</v>
       </c>
       <c r="C9" t="s">
-        <v>46</v>
+        <v>38</v>
       </c>
       <c r="D9" t="s">
+        <v>33</v>
+      </c>
+      <c r="E9" t="s">
         <v>39</v>
       </c>
-      <c r="E9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F9" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G9" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="I9" t="s">
-        <v>48</v>
+        <v>40</v>
       </c>
       <c r="J9" t="s">
-        <v>49</v>
+        <v>41</v>
       </c>
     </row>
     <row r="10" spans="1:10">
       <c r="A10">
         <v>7.8</v>
       </c>
-      <c r="B10" t="s">
-        <v>50</v>
+      <c r="B10">
+        <v>7.8</v>
       </c>
       <c r="C10" t="s">
-        <v>51</v>
+        <v>42</v>
       </c>
       <c r="D10" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="E10" t="s">
-        <v>21</v>
+        <v>18</v>
       </c>
       <c r="F10" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G10" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="I10" t="s">
-        <v>52</v>
+        <v>43</v>
       </c>
       <c r="J10" t="s">
-        <v>53</v>
+        <v>44</v>
       </c>
     </row>
     <row r="11" spans="1:10">
       <c r="A11">
         <v>8</v>
       </c>
-      <c r="B11" t="s">
-        <v>54</v>
+      <c r="B11">
+        <v>8</v>
       </c>
       <c r="C11" t="s">
-        <v>55</v>
+        <v>45</v>
       </c>
       <c r="D11" t="s">
-        <v>56</v>
+        <v>46</v>
       </c>
       <c r="E11" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="F11" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G11" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="I11" t="s">
-        <v>57</v>
+        <v>47</v>
       </c>
       <c r="J11" t="s">
-        <v>58</v>
+        <v>48</v>
       </c>
     </row>
     <row r="12" spans="1:10">
       <c r="A12">
         <v>10.1</v>
       </c>
       <c r="B12" t="s">
-        <v>59</v>
+        <v>49</v>
       </c>
       <c r="C12" t="s">
-        <v>60</v>
+        <v>50</v>
       </c>
       <c r="D12" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="E12" t="s">
-        <v>21</v>
+        <v>18</v>
       </c>
       <c r="F12" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G12" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="I12" t="s">
-        <v>61</v>
+        <v>51</v>
       </c>
       <c r="J12" t="s">
-        <v>36</v>
+        <v>31</v>
       </c>
     </row>
     <row r="13" spans="1:10">
       <c r="A13">
         <v>10.4</v>
       </c>
-      <c r="B13" t="s">
-        <v>62</v>
+      <c r="B13">
+        <v>10.4</v>
       </c>
       <c r="C13" t="s">
-        <v>63</v>
+        <v>52</v>
       </c>
       <c r="D13" t="s">
-        <v>64</v>
+        <v>53</v>
       </c>
       <c r="E13" t="s">
-        <v>65</v>
+        <v>54</v>
       </c>
       <c r="F13" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G13" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="I13" t="s">
-        <v>66</v>
+        <v>55</v>
       </c>
       <c r="J13" t="s">
-        <v>53</v>
+        <v>44</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">