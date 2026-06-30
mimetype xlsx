--- v1 (2026-02-02)
+++ v2 (2026-06-30)
@@ -12,331 +12,298 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="74">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="63">
   <si>
     <t>Measure</t>
   </si>
   <si>
     <t>Items</t>
   </si>
   <si>
     <t>Measure name</t>
   </si>
   <si>
     <t>Indicative Implementation Date</t>
   </si>
   <si>
     <t>Definitive Implementation Date</t>
   </si>
   <si>
     <t>TA needs notified</t>
   </si>
   <si>
     <t>Progress reported</t>
   </si>
   <si>
     <t>Donor / Agency</t>
   </si>
   <si>
     <t>TA Description</t>
   </si>
   <si>
     <t>Tags</t>
   </si>
   <si>
-    <t>1.1.1 (a), 1.1.1 (b), 1.1.1 (c), 1.1.1 (d), 1.1.1 (e), 1.1.1 (f), 1.1.1 (g), 1.1.1 (h), 1.1.1 (i), 1.1.1 (j)</t>
+    <t>1.1.1</t>
   </si>
   <si>
     <t>Publication</t>
   </si>
   <si>
     <t>22 February 2020</t>
   </si>
   <si>
     <t>31 December 2028</t>
+  </si>
+  <si>
+    <t>No</t>
   </si>
   <si>
     <t>Yes</t>
   </si>
   <si>
     <t>USAID</t>
   </si>
   <si>
     <t>-Introduce standardized procedures for collecting , processing and disseminating trade-related information
 -Enhance the human capacities of the administration with regard to developing procedures
 -Organize inter-agency coordination meetings to verify the validity/ongoing use of the information available
 -Publish compendiums of all the decisions and interpretations of general scope that may be used as jurisprudence
 -Enhance the human and material capacities of the Chamber of Commerce</t>
   </si>
   <si>
     <t>Information and communication technologies (ICT), Legislative and regulatory framework, Institutional procedures, Human resources and training</t>
-  </si>
-[...1 lines deleted...]
-    <t>1.2.1 (a), 1.2.1 (b), 1.2.1 (c), 1.2.2, 1.2.3</t>
   </si>
   <si>
     <t>Information available through internet</t>
   </si>
   <si>
     <t>-Set up a committee to manage the content of the trade information portal
 -Organize regular information meetings between agencies and with the private sector to assess the quality of the service provided and potential areas for improvement
 -Organize inter-agency coordination meetings to verify the validity/updating of the information available
 -Update, on a regular basis, websites that are affiliated with the trade information portal
 -Acquire the equipment and software needed to ensure the portal functions properly
 -Recruit support staff for management purposes
 -Organize training for enquiry points on the use of the trade information portal
 -Organize training for trade policy experts, IT experts and private-sector experts on the use of the trade information portal
 -Enhance the human capacities of the administration with regard to developing procedures
 -Enhance the human and material capacities of the Chamber of Commerce</t>
   </si>
   <si>
     <t>Information and communication technologies (ICT), Infrastructure and equipment, Institutional procedures, Human resources and training</t>
   </si>
   <si>
-    <t>1.3.1, 1.3.2, 1.3.3, 1.3.4</t>
-[...1 lines deleted...]
-  <si>
     <t>Enquiry points</t>
   </si>
   <si>
     <t>-Identify one or more regional enquiry points for responding to enquiries concerning common WAEMU and ECOWAS procedures
 -Set up a trade facilitation centre to ensure synergy:
 -between national enquiry points and the notification authority
 -between national enquiry points and regional enquiry points
 -Prepare manuals outlining enquiry point operating procedures
 -Define indicators for measuring the quality of services provided
 -Equip the notification authority and enquiry points with material resources
 -Reserve a space on the portal for each enquiry point
 -Reinforce notification authority and enquiry point staff resources
 -Organize training on requests and response flows</t>
   </si>
   <si>
     <t>Information and communication technologies (ICT), Infrastructure and equipment, Diagnostic and Needs Assessment, Human resources and training</t>
   </si>
   <si>
-    <t>1.4 (a), 1.4 (b), 1.4 (c)</t>
-[...1 lines deleted...]
-  <si>
     <t>Notification</t>
   </si>
   <si>
     <t>- Set up enquiry points</t>
   </si>
   <si>
     <t>Information and communication technologies (ICT)</t>
-  </si>
-[...1 lines deleted...]
-    <t>3.1, 3.2 (a), 3.2 (b), 3.3, 3.4, 3.5, 3.6 (a), 3.6 (b), 3.6 (c), 3.7, 3.8, 3.9 (a) (i), 3.9 (a) (ii), 3.9 (b) (i), 3.9 (b) (ii), 3.9 (b) (iii), 3.9 (b) (iv), 3.9 (c), 3.9 (d)</t>
   </si>
   <si>
     <t>Advance rulings</t>
   </si>
   <si>
     <t>22 February 2023</t>
   </si>
   <si>
     <t>31 December 2027</t>
   </si>
   <si>
     <t>-Set up an advisory committee to study all requests giving rise to a reasoned opinion from the Director-General of Customs
 -Introduce an electronic system for the submission and publication of advance rulings (within the framework of e customs, where operators can apply for advance rulings)
 -Organize training on request management and processing 
 -Organize training for the private sector on the use of the electronic system
 -Launch an awareness-raising campaign to inform beneficiaries of the existence of this new service</t>
   </si>
   <si>
     <t>Information and communication technologies (ICT), Diagnostic and Needs Assessment, Human resources and training, Awareness-raising</t>
-  </si>
-[...1 lines deleted...]
-    <t>5.1 (a), 5.1 (b), 5.1 (c), 5.1 (d)</t>
   </si>
   <si>
     <t>Notifications for enhanced controls or inspections</t>
   </si>
   <si>
     <t>22 February 2024</t>
   </si>
   <si>
     <t>31 December 2030</t>
   </si>
   <si>
     <t>	Introduce a system to manage health risks
 	Implement the administrative procedure for notifying the termination of enhanced control procedures
 	Implement the requirement to base enhanced controls on risk management outcomes
 	Equip the notification authority and enquiry points with material information resources
 	Strengthen risk assessment bodies
 	Assistance with regard to risk management, support for a project to develop quality standardization infrastructure; conformity assessment and test procedures
 	Establish guidance on collaboration between Customs, the veterinary services, the Plant Protection Directorate and the Consumption and Consumer Safety Division at border points
 	Develop a computerized exchange platform
 	Conduct an integrated risk management feasibility study that also takes into account the possibility of delegating controls, in particular documentary controls, to other targeted and specialized services
 	Raise border agencies' awareness of the technical, legal and operational aspects of digitalization and provide them with training
 	Ensure that private sector agents and representatives are brought up to date on the use of electronic tools
 	Assess the need to develop software applications and/or a computer system for border agencies, including those at land borders, with a view to upgrading the use of ICT by these services
 	Progressively computerize procedures by building on the existing infrastructure and electronic processes of the ORBUS single window. This will require a review of digital processes, so as to ensure that such processes are better adapted to the needs of agencies and actual procedures. Allow exporting countries to submit certificates in electronic form via the ORBUS single window, thus permitting the integration of the eCert standard or the application of ePHYTO
 	Introduce an integrated risk management information tool for the relevant bodies (Customs, veterinary services, Plant Protection Directorate, Consumption and Consumer Safety Division)
 	Carry out audits of import procedures and processes, in particular those involving food product inspection, using tools developed by relevant international organizations or on the basis of recommendations issued by such organizations, with a view to updating the regulatory framework and existing procedures
 	Introduce a strategic and operational framework for collaboration between border agencies
 	Computerize formalities relating to sanitary and phytosanitary control procedures and the control of foodstuffs</t>
   </si>
   <si>
     <t>Information and communication technologies (ICT), Legislative and regulatory framework, Infrastructure and equipment, Diagnostic and Needs Assessment, Institutional procedures, Awareness-raising</t>
   </si>
   <si>
-    <t>6.1.1, 6.1.2, 6.1.3, 6.1.4</t>
-[...1 lines deleted...]
-  <si>
     <t>General disciplines on fees and charges</t>
   </si>
   <si>
     <t>	Review and analyse texts, laws, regulations and memos concerning fees and charges
 	Develop a framework for the periodic review of these fees and charges with a view to reducing them and scaling down complexities
 	Create a database for the administration of fees and charges
 	Provide technical training to the services responsible for establishing or approving the cost structure used
 	Conduct a study of the situation regarding fees and charges and draft a proposal for the revision of rates with a view to applying the new approach resulting from the study
 	Assistance is needed to harmonize practices</t>
   </si>
   <si>
     <t>Information and communication technologies (ICT), Legislative and regulatory framework, Diagnostic and Needs Assessment</t>
   </si>
   <si>
-    <t>6.2 (i), 6.2 (ii)</t>
-[...1 lines deleted...]
-  <si>
     <t>Specific disciplines on fees and charges</t>
   </si>
   <si>
     <t>	Assistance is needed to harmonize practices</t>
   </si>
   <si>
     <t>Legislative and regulatory framework</t>
-  </si>
-[...1 lines deleted...]
-    <t>6.3.1, 6.3.2, 6.3.3, 6.3.4 (a), 6.3.4 (b), 6.3.5, 6.3.6, 6.3.7</t>
   </si>
   <si>
     <t>Penalty Disciplines</t>
   </si>
   <si>
     <t>22 February 2028</t>
   </si>
   <si>
     <t>31 December 2035</t>
   </si>
   <si>
     <t>	Organize an awareness-raising workshop for customs officials on the implementation of Article 6.3
 	Recruit an expert to study the new system of incentives for enforcement officers
 	Organize study trips to two or three countries that have a more neutral incentive system</t>
   </si>
   <si>
     <t>Diagnostic and Needs Assessment, Human resources and training, Awareness-raising</t>
-  </si>
-[...1 lines deleted...]
-    <t>7.5.1, 7.5.2, 7.5.3, 7.5.4</t>
   </si>
   <si>
     <t>Post-clearance audit</t>
   </si>
   <si>
     <t>31 December 2026</t>
   </si>
   <si>
     <t>	Prepare an internal guide for auditors
 	Establish an internal procedure for sharing information with operational units, and a risk management process, to prevent duplication and overlaps
 	Develop a training programme on risk management-based audit methods for officials from the post-clearance audit office
 	Build the capacity of audit offices (officials specialized in IT, accounting, special products, etc.)
 	Training on auditing methods relevant to customs auditing
 	Train trainers on auditing methods
 	Organize an awareness-raising workshop for other customs officials on auditing methods
 	Organize awareness-raising activities on cooperation with other agencies
 	Specific training on special products
 	Organize capacity-building workshops and establish the necessary administrative procedures
 	Logistical materials (laboratories, liaison vehicles, computer equipment, etc.)
 	Recruit international experts to examine requirements in terms of information and communication technologies (ICT) to support post-clearance audit operations</t>
   </si>
   <si>
     <t>Infrastructure and equipment, Institutional procedures, Human resources and training</t>
   </si>
   <si>
-    <t>7.7.1, 7.7.2 (a) (i), 7.7.2 (a) (ii), 7.7.2 (a) (iii), 7.7.2 (a) (iv), 7.7.2 (b) (i), 7.7.2 (b) (ii), 7.7.3 (a), 7.7.3 (b), 7.7.3 (c), 7.7.3 (d), 7.7.3 (e), 7.7.3 (f), 7.7.3 (g), 7.7.4, 7.7.5, 7.7.6</t>
-[...1 lines deleted...]
-  <si>
     <t>Authorized operators</t>
   </si>
   <si>
     <t>22 February 2022</t>
   </si>
   <si>
     <t>31 December 2024</t>
   </si>
   <si>
     <t>Legislative and regulatory framework, Diagnostic and Needs Assessment, Institutional procedures, Human resources and training, Awareness-raising</t>
-  </si>
-[...1 lines deleted...]
-    <t>8.1, 8.2 (a), 8.2 (b), 8.2 (c), 8.2 (d), 8.2 (e)</t>
   </si>
   <si>
     <t>Border Agency Cooperation</t>
   </si>
   <si>
     <t>	Establish an inter-agency committee at border post level
 	List, analyse and approve existing procedures and formalities
 	Interconnect information systems
 	Train officials on the use of new technologies
 	Organize workshops to raise awareness of texts and procedures
 	Organize a workshop on setting up an integrated single window
 	Recruit an international expert
 	Secure the means to purchase materials
 	Secure the means to organize workshops</t>
   </si>
   <si>
     <t>Information and communication technologies (ICT), Diagnostic and Needs Assessment, Institutional procedures, Human resources and training, Awareness-raising</t>
-  </si>
-[...1 lines deleted...]
-    <t>10.5.1, 10.5.2</t>
   </si>
   <si>
     <t>Preshipment inspection</t>
   </si>
   <si>
     <t>31 December 2022</t>
   </si>
   <si>
     <t>-Strengthen internal customs valuation procedures
 -Establish standardized procedures for the declaration, request for justification and appeal stages
 -Integrate customs posts into the TAME system (electronic system for addressing and analysing risks posed by goods)
 -Develop a database of dynamic values
 -Improve dispute management and foreign exchange control via the National Information and Documentation File (FNID)
 -Enhance the institutional capacities of the Customs Administration
 -Enhance the control capacities of customs officials (after the end of the pre-shipment inspection contract)
 -Devise a training plan with a programme and materials on the established valuation method and technique
 -Secure funding for training
 -Purchase new scanners</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
@@ -718,429 +685,429 @@
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2">
         <v>1.1</v>
       </c>
       <c r="B2" t="s">
         <v>10</v>
       </c>
       <c r="C2" t="s">
         <v>11</v>
       </c>
       <c r="D2" t="s">
         <v>12</v>
       </c>
       <c r="E2" t="s">
         <v>13</v>
       </c>
       <c r="F2" t="s">
         <v>14</v>
       </c>
       <c r="G2" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H2" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I2" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="J2" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3">
         <v>1.2</v>
       </c>
-      <c r="B3" t="s">
-        <v>18</v>
+      <c r="B3">
+        <v>1.2</v>
       </c>
       <c r="C3" t="s">
         <v>19</v>
       </c>
       <c r="D3" t="s">
         <v>12</v>
       </c>
       <c r="E3" t="s">
         <v>13</v>
       </c>
       <c r="F3" t="s">
         <v>14</v>
       </c>
       <c r="G3" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H3" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I3" t="s">
         <v>20</v>
       </c>
       <c r="J3" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4">
         <v>1.3</v>
       </c>
-      <c r="B4" t="s">
+      <c r="B4">
+        <v>1.3</v>
+      </c>
+      <c r="C4" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>23</v>
       </c>
       <c r="D4" t="s">
         <v>12</v>
       </c>
       <c r="E4" t="s">
         <v>13</v>
       </c>
       <c r="F4" t="s">
         <v>14</v>
       </c>
       <c r="G4" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H4" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I4" t="s">
+        <v>23</v>
+      </c>
+      <c r="J4" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>25</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="A5">
         <v>1.4</v>
       </c>
-      <c r="B5" t="s">
-        <v>26</v>
+      <c r="B5">
+        <v>1.4</v>
       </c>
       <c r="C5" t="s">
-        <v>27</v>
+        <v>25</v>
       </c>
       <c r="D5" t="s">
         <v>12</v>
       </c>
       <c r="E5" t="s">
         <v>13</v>
       </c>
       <c r="F5" t="s">
         <v>14</v>
       </c>
       <c r="G5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I5" t="s">
-        <v>28</v>
+        <v>26</v>
       </c>
       <c r="J5" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6">
         <v>3</v>
       </c>
-      <c r="B6" t="s">
+      <c r="B6">
+        <v>3</v>
+      </c>
+      <c r="C6" t="s">
+        <v>28</v>
+      </c>
+      <c r="D6" t="s">
+        <v>29</v>
+      </c>
+      <c r="E6" t="s">
         <v>30</v>
       </c>
-      <c r="C6" t="s">
+      <c r="F6" t="s">
+        <v>14</v>
+      </c>
+      <c r="G6" t="s">
+        <v>15</v>
+      </c>
+      <c r="I6" t="s">
         <v>31</v>
       </c>
-      <c r="D6" t="s">
+      <c r="J6" t="s">
         <v>32</v>
-      </c>
-[...13 lines deleted...]
-        <v>35</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7">
         <v>5.1</v>
       </c>
-      <c r="B7" t="s">
+      <c r="B7">
+        <v>5.1</v>
+      </c>
+      <c r="C7" t="s">
+        <v>33</v>
+      </c>
+      <c r="D7" t="s">
+        <v>34</v>
+      </c>
+      <c r="E7" t="s">
+        <v>35</v>
+      </c>
+      <c r="F7" t="s">
+        <v>14</v>
+      </c>
+      <c r="G7" t="s">
+        <v>15</v>
+      </c>
+      <c r="I7" t="s">
         <v>36</v>
       </c>
-      <c r="C7" t="s">
+      <c r="J7" t="s">
         <v>37</v>
-      </c>
-[...16 lines deleted...]
-        <v>41</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="A8">
         <v>6.1</v>
       </c>
-      <c r="B8" t="s">
-        <v>42</v>
+      <c r="B8">
+        <v>6.1</v>
       </c>
       <c r="C8" t="s">
-        <v>43</v>
+        <v>38</v>
       </c>
       <c r="D8" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="E8" t="s">
+        <v>35</v>
+      </c>
+      <c r="F8" t="s">
+        <v>14</v>
+      </c>
+      <c r="G8" t="s">
+        <v>15</v>
+      </c>
+      <c r="H8" t="s">
+        <v>16</v>
+      </c>
+      <c r="I8" t="s">
         <v>39</v>
       </c>
-      <c r="F8" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="J8" t="s">
-        <v>45</v>
+        <v>40</v>
       </c>
     </row>
     <row r="9" spans="1:10">
       <c r="A9">
         <v>6.2</v>
       </c>
-      <c r="B9" t="s">
-        <v>46</v>
+      <c r="B9">
+        <v>6.2</v>
       </c>
       <c r="C9" t="s">
-        <v>47</v>
+        <v>41</v>
       </c>
       <c r="D9" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="E9" t="s">
-        <v>39</v>
+        <v>35</v>
       </c>
       <c r="F9" t="s">
         <v>14</v>
       </c>
       <c r="G9" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H9" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I9" t="s">
-        <v>48</v>
+        <v>42</v>
       </c>
       <c r="J9" t="s">
-        <v>49</v>
+        <v>43</v>
       </c>
     </row>
     <row r="10" spans="1:10">
       <c r="A10">
         <v>6.3</v>
       </c>
-      <c r="B10" t="s">
-        <v>50</v>
+      <c r="B10">
+        <v>6.3</v>
       </c>
       <c r="C10" t="s">
-        <v>51</v>
+        <v>44</v>
       </c>
       <c r="D10" t="s">
-        <v>52</v>
+        <v>45</v>
       </c>
       <c r="E10" t="s">
-        <v>53</v>
+        <v>46</v>
       </c>
       <c r="F10" t="s">
         <v>14</v>
       </c>
       <c r="G10" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H10" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I10" t="s">
-        <v>54</v>
+        <v>47</v>
       </c>
       <c r="J10" t="s">
-        <v>55</v>
+        <v>48</v>
       </c>
     </row>
     <row r="11" spans="1:10">
       <c r="A11">
         <v>7.5</v>
       </c>
-      <c r="B11" t="s">
-        <v>56</v>
+      <c r="B11">
+        <v>7.5</v>
       </c>
       <c r="C11" t="s">
-        <v>57</v>
+        <v>49</v>
       </c>
       <c r="D11" t="s">
-        <v>32</v>
+        <v>29</v>
       </c>
       <c r="E11" t="s">
-        <v>58</v>
+        <v>50</v>
       </c>
       <c r="F11" t="s">
         <v>14</v>
       </c>
       <c r="G11" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H11" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I11" t="s">
-        <v>59</v>
+        <v>51</v>
       </c>
       <c r="J11" t="s">
-        <v>60</v>
+        <v>52</v>
       </c>
     </row>
     <row r="12" spans="1:10">
       <c r="A12">
         <v>7.7</v>
       </c>
-      <c r="B12" t="s">
-        <v>61</v>
+      <c r="B12">
+        <v>7.7</v>
       </c>
       <c r="C12" t="s">
-        <v>62</v>
+        <v>53</v>
       </c>
       <c r="D12" t="s">
-        <v>63</v>
+        <v>54</v>
       </c>
       <c r="E12" t="s">
-        <v>64</v>
+        <v>55</v>
       </c>
       <c r="F12" t="s">
         <v>14</v>
       </c>
       <c r="G12" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H12" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I12" t="s">
-        <v>59</v>
+        <v>51</v>
       </c>
       <c r="J12" t="s">
-        <v>65</v>
+        <v>56</v>
       </c>
     </row>
     <row r="13" spans="1:10">
       <c r="A13">
         <v>8</v>
       </c>
-      <c r="B13" t="s">
-        <v>66</v>
+      <c r="B13">
+        <v>8</v>
       </c>
       <c r="C13" t="s">
-        <v>67</v>
+        <v>57</v>
       </c>
       <c r="D13" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="E13" t="s">
         <v>13</v>
       </c>
       <c r="F13" t="s">
         <v>14</v>
       </c>
       <c r="G13" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="I13" t="s">
-        <v>68</v>
+        <v>58</v>
       </c>
       <c r="J13" t="s">
-        <v>69</v>
+        <v>59</v>
       </c>
     </row>
     <row r="14" spans="1:10">
       <c r="A14">
         <v>10.5</v>
       </c>
-      <c r="B14" t="s">
-        <v>70</v>
+      <c r="B14">
+        <v>10.5</v>
       </c>
       <c r="C14" t="s">
-        <v>71</v>
+        <v>60</v>
       </c>
       <c r="D14" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="E14" t="s">
-        <v>72</v>
+        <v>61</v>
       </c>
       <c r="F14" t="s">
         <v>14</v>
       </c>
       <c r="G14" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="I14" t="s">
-        <v>73</v>
+        <v>62</v>
       </c>
       <c r="J14" t="s">
         <v>21</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>