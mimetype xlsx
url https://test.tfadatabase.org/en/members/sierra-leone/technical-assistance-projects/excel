--- v0 (2025-10-19)
+++ v1 (2026-06-30)
@@ -12,431 +12,368 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="118">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="97">
   <si>
     <t>Measure</t>
   </si>
   <si>
     <t>Items</t>
   </si>
   <si>
     <t>Measure name</t>
   </si>
   <si>
     <t>Indicative Implementation Date</t>
   </si>
   <si>
     <t>Definitive Implementation Date</t>
   </si>
   <si>
     <t>TA needs notified</t>
   </si>
   <si>
     <t>Progress reported</t>
   </si>
   <si>
     <t>Donor / Agency</t>
   </si>
   <si>
     <t>TA Description</t>
   </si>
   <si>
     <t>Tags</t>
   </si>
   <si>
-    <t>1.1.1 (a), 1.1.1 (b), 1.1.1 (c), 1.1.1 (d), 1.1.1 (e), 1.1.1 (f), 1.1.1 (g), 1.1.1 (h), 1.1.1 (i), 1.1.1 (j)</t>
+    <t>1.1.1</t>
   </si>
   <si>
     <t>Publication</t>
   </si>
   <si>
     <t>31 December 2022</t>
   </si>
   <si>
     <t>30 November 2024</t>
-  </si>
-[...1 lines deleted...]
-    <t>Yes</t>
   </si>
   <si>
     <t>No</t>
   </si>
   <si>
     <t>- 	Assistance to carry out an assessment and clarify, as required, legislation and/or formal policy measures to ensure that all border authorities are obligated to publish the rules, procedures, and other relevant information.
 - 	Assistance to carry out an assessment information needs, particularly of local SMEs, and identify appropriate and effective forms of communication for dissemination of types of information described by the TFA measure in Sierra Leone's environment.
 - 	Assistance to define responsibilities and establish appropriate administrative and operational measures within each of the designated border authorities to ensure the information specified in the TFA measure is prepared, published, and promptly updated.</t>
   </si>
   <si>
     <t>Information and communication technologies (ICT), Legislative and regulatory framework, Diagnostic and Needs Assessment, Institutional procedures</t>
   </si>
   <si>
-    <t>1.2.1 (a), 1.2.1 (b), 1.2.1 (c), 1.2.2, 1.2.3</t>
-[...1 lines deleted...]
-  <si>
     <t>Information available through internet</t>
   </si>
   <si>
     <t>- 	Assistance to carry out a feasibility study for the implementation of a national trade portal.
 - 	Assistance to establish the trade portal (including the legal basis, the definition of the organizational structure, procedures to coordinate and keep information current, and training).
 - 	Assistance to purchase needed ICT and office equipment, as required to operate a national trade portal.</t>
   </si>
   <si>
     <t>Information and communication technologies (ICT), Legislative and regulatory framework, Infrastructure and equipment, Diagnostic and Needs Assessment</t>
-  </si>
-[...1 lines deleted...]
-    <t>1.3.1, 1.3.2, 1.3.3, 1.3.4</t>
   </si>
   <si>
     <t>Enquiry points</t>
   </si>
   <si>
     <t>- 	Assistance with policy and technical expertise in the design and implementation of a national trade enquiry point. 
 - 	Assistance to develop an enquiry point implementation plan.
  - 	Assistance to carry out training on administration and operation of the enquiry point.
 - 	Assistance to purchase needed ICT and office equipment required to operate the trade enquiry point</t>
   </si>
   <si>
     <t>Information and communication technologies (ICT), Legislative and regulatory framework, Infrastructure and equipment, Human resources and training</t>
   </si>
   <si>
-    <t>2.1.1, 2.1.2, 2.1.3</t>
-[...1 lines deleted...]
-  <si>
     <t>Comments and information before entry into force</t>
   </si>
   <si>
     <t>31 December 2024</t>
   </si>
   <si>
     <t>- 	Technical support in the implementation of border authorities' consultation procedures, including assistance in the development of guidelines and training.</t>
   </si>
   <si>
     <t>Legislative and regulatory framework, Human resources and training</t>
   </si>
   <si>
     <t>Consultations</t>
   </si>
   <si>
     <t>-  	Technical expertise in effective consultation mechanisms and best practices.
 - 	Training of private and public sector on effective consultation methods and practices.</t>
   </si>
   <si>
     <t>Human resources and training</t>
-  </si>
-[...1 lines deleted...]
-    <t>3.1, 3.2 (a), 3.2 (b), 3.3, 3.4, 3.5, 3.6 (a), 3.6 (b), 3.6 (c), 3.7, 3.8, 3.9 (a) (i), 3.9 (a) (ii), 3.9 (b) (i), 3.9 (b) (ii), 3.9 (b) (iii), 3.9 (b) (iv), 3.9 (c), 3.9 (d)</t>
   </si>
   <si>
     <t>Advance rulings</t>
   </si>
   <si>
     <t>- 	Assistance to assess and clarify, as required, legislation, regulation and/or formal policy measures so that Customs has authority, policies, and procedures to issue advance rulings in accordance with the WTO TFA Article 3. 
 - 	Assistance to deliver capacity building assistance in developing and implementing a training programme for customs officials in preparing and executing "Advance Rulings" as well as additional training in Tariff Classification, Rules of Origin and Customs Valuation to support this new function. 
 - 	Assistance with developing a stakeholder outreach and public sensitisation program to inform traders of the advance ruling service, how to apply, forms and information required and to encourage uptake of this trade facilitation measure.</t>
   </si>
   <si>
     <t>Information and communication technologies (ICT), Legislative and regulatory framework, Human resources and training, Awareness-raising</t>
   </si>
   <si>
-    <t>4.1 (a), 4.1 (b), 4.2, 4.3, 4.4 (a), 4.4 (b), 4.4 end paragraph, 4.5, 4.6</t>
-[...1 lines deleted...]
-  <si>
     <t>Procedures for appeal or review</t>
   </si>
   <si>
     <t>- 	Assistance to assess and clarify, as required, legislation, regulation and/or formal policy measures to ensure that Customs procedures for appeal are sufficient to meet the requirements under Article 4 of the WTO TFA. 
 - 	Assistance to deliver capacity building assistance in developing and implementing a training programme for customs officials in responding to requests for appeals as well as additional training as required to support this function. 
 - 	Assistance with developing a stakeholder outreach and public sensitisation program to inform traders of the appeal process, how to apply, forms and information required to lodge an appeal.</t>
   </si>
   <si>
-    <t>5.1 (a), 5.1 (b), 5.1 (c), 5.1 (d)</t>
-[...1 lines deleted...]
-  <si>
     <t>Notifications for enhanced controls or inspections</t>
   </si>
   <si>
     <t>- 	Assistance to automate in ASYCUDA World the alert system and workflows to deal with enhanced controls.
 - 	Assistance to automate ASYCUDA World notification to traders of enhanced controls.</t>
   </si>
   <si>
     <t>Information and communication technologies (ICT)</t>
   </si>
   <si>
-    <t>5.3.1, 5.3.2, 5.3.3</t>
-[...1 lines deleted...]
-  <si>
     <t>Test procedures</t>
   </si>
   <si>
     <t>31 December 2023</t>
   </si>
   <si>
     <t>- 	Assistance to draft technical agency-specific "Inspection Guidelines" and operating procedures for the second test.</t>
   </si>
   <si>
     <t>Legislative and regulatory framework</t>
-  </si>
-[...1 lines deleted...]
-    <t>6.1.1, 6.1.2, 6.1.3, 6.1.4</t>
   </si>
   <si>
     <t>General disciplines on fees and charges</t>
   </si>
   <si>
     <t>31 December 2025</t>
   </si>
   <si>
     <t>- 	Assistance to deliver capacity building on the review of their fees and charges in order to reduce the number and diversity.
 - 	Assistance to establish an intra-sectoral work group for regular review of costs of public services under the scope of the NTFC.</t>
   </si>
   <si>
     <t>Institutional procedures, Human resources and training</t>
   </si>
   <si>
-    <t>6.2 (i), 6.2 (ii)</t>
-[...1 lines deleted...]
-  <si>
     <t>Specific disciplines on fees and charges</t>
   </si>
   <si>
     <t>- 	Assistance to deliver capacity building on the calculation and recording of costs of public services.</t>
-  </si>
-[...1 lines deleted...]
-    <t>7.1.1, 7.1.2</t>
   </si>
   <si>
     <t>Pre-arrival processing</t>
   </si>
   <si>
     <t>- 	Assistance to review the Customs Act to strengthen pre-arrival processing sections and to capacity develop writing regulatory frameworks.
 - 	Assistance to develop and implement the Pre-arrival module in ASYCUDA. 
 - 	Assistance to connect other border regulatory agencies to the ASYCUDA system. 
 - 	Assistance with developing a stakeholder outreach and public sensitisation program to inform traders about pre-arrival processing and how to access it.</t>
   </si>
   <si>
     <t>Electronic payment</t>
   </si>
   <si>
     <t>31 December 2027</t>
   </si>
   <si>
     <t>- 	Assistance to carry out an assessment and possible implementation of the relevant electronic payment option in ASYCUDA World.
 - 	Assistance with developing a stakeholder outreach and public sensitisation program to inform traders of the electronic payment option and to encourage uptake.</t>
   </si>
   <si>
     <t>Information and communication technologies (ICT), Diagnostic and Needs Assessment, Awareness-raising</t>
   </si>
   <si>
-    <t>7.3.1, 7.3.2 (a), 7.3.2 (b), 7.3.3, 7.3.4, 7.3.5, 7.3.6</t>
-[...1 lines deleted...]
-  <si>
     <t>Separation of release</t>
   </si>
   <si>
     <t>- 	Assistance to for all border technical agencies to develop agency specific procedures and regulations to implement this measure.</t>
   </si>
   <si>
     <t>Legislative and regulatory framework, Institutional procedures</t>
   </si>
   <si>
-    <t>7.4.1, 7.4.2, 7.4.3, 7.4.4</t>
-[...1 lines deleted...]
-  <si>
     <t>Risk management</t>
+  </si>
+  <si>
+    <t>Yes</t>
   </si>
   <si>
     <t>IMF</t>
   </si>
   <si>
     <t>- 	Assistance with the development of a national risk management framework to include all other border regulatory agencies.
 - 	Assistance with capacity building for risk management units/officers on risk assessment and data analysis for all border agencies.</t>
   </si>
   <si>
     <t>Information and communication technologies (ICT), Legislative and regulatory framework, Institutional procedures</t>
-  </si>
-[...1 lines deleted...]
-    <t>7.5.1, 7.5.2, 7.5.3, 7.5.4</t>
   </si>
   <si>
     <t>Post-clearance audit</t>
   </si>
   <si>
     <t>- 	Assistance with capacity building for Post-clearance Audit staff on accounting and audit standards and technique, systems audit, accounting systems software, and risk assessment for audit planning.
 - 	Assistance to carry out an assessment for any requirements, and supply, of audit management software. 
 - 	Assistance to review and make recommendations on Post-clearance Audit standard operating procedures.</t>
   </si>
   <si>
     <t>Information and communication technologies (ICT), Legislative and regulatory framework, Diagnostic and Needs Assessment, Human resources and training</t>
   </si>
   <si>
-    <t>7.6.1, 7.6.2</t>
-[...1 lines deleted...]
-  <si>
     <t>Average release times</t>
   </si>
   <si>
-    <t>WB</t>
+    <t>World Bank</t>
   </si>
   <si>
     <t>- 	Assistance with reviewing/updating the TRS questionnaire. 
 - 	Assistance to train all agencies in requirements for completing the TRS.
 - 	Assistance in analysing the TRS results.</t>
   </si>
   <si>
     <t>Information and communication technologies (ICT), Human resources and training</t>
   </si>
   <si>
-    <t>7.7.1, 7.7.2 (a) (i), 7.7.2 (a) (ii), 7.7.2 (a) (iii), 7.7.2 (a) (iv), 7.7.2 (b) (i), 7.7.2 (b) (ii), 7.7.3 (a), 7.7.3 (b), 7.7.3 (c), 7.7.3 (d), 7.7.3 (e), 7.7.3 (f), 7.7.3 (g), 7.7.4, 7.7.5, 7.7.6</t>
-[...1 lines deleted...]
-  <si>
     <t>Authorized operators</t>
   </si>
   <si>
     <t>- 	Assistance in analysis, design and planning an authorized operator program appropriate to Sierra Leone, taking into consideration models of comparable countries.
 - 	Assistance in establishing the required supporting rules, procedures, and administrative structure for the implementation of an authorized operator program.
 - 	Assistance in design of simplified procedures that may be offered to authorized operators (or generally).</t>
   </si>
   <si>
     <t>Information and communication technologies (ICT), Legislative and regulatory framework</t>
   </si>
   <si>
-    <t>7.8.1 (a), 7.8.1 (b), 7.8.1 (c), 7.8.1 (d), 7.8.1 (e), 7.8.1 (f), 7.8.1 (g), 7.8.1 (h), 7.8.2 (a), 7.8.2 (b), 7.8.2 (c), 7.8.2 (d), 7.8.3</t>
-[...1 lines deleted...]
-  <si>
     <t>Expedited shipments</t>
   </si>
   <si>
     <t>- 	Assistance to conduct a feasibility study to determine the need for, and possible design of, special procedures for expedited release of air cargo (taking into account WCO immediate release guidelines).
 - 	Assistance to review and revise legislation, as necessary, to allow for simplified procedures for express consignment</t>
   </si>
   <si>
     <t>Legislative and regulatory framework, Diagnostic and Needs Assessment</t>
   </si>
   <si>
-    <t>8.1, 8.2 (a), 8.2 (b), 8.2 (c), 8.2 (d), 8.2 (e)</t>
-[...1 lines deleted...]
-  <si>
     <t>Border Agency Cooperation</t>
   </si>
   <si>
     <t>- 	Assistance to develop a coordinated border management environment (including legal, procedural/operational, and technical support). 
 - 	Assistance with capacity building on inter-agency coordination, agenda-setting, meeting management, etc.</t>
   </si>
   <si>
     <t>Information and communication technologies (ICT), Legislative and regulatory framework, Human resources and training</t>
   </si>
   <si>
     <t>Movement of goods</t>
   </si>
   <si>
     <t>- 	Assistance to develop automation tools for monitoring of goods intended for import under customs controls in ASYCUDA, and development of specific risk profiles.
 - 	Assistance to purchase automation mobile tools for border posts.</t>
   </si>
   <si>
     <t>Information and communication technologies (ICT), Infrastructure and equipment</t>
   </si>
   <si>
-    <t>10.1.1 (a), 10.1.1 (b), 10.1.1 (c), 10.1.1 (d)</t>
+    <t>10.1.1</t>
   </si>
   <si>
     <t>Formalities</t>
   </si>
   <si>
     <t>- 	Assistance to develop appropriate legal or policy measures and implementing procedures. 
 - 	Assistance with capacity building for border authorities on the conduct of regulatory impact and trade impact analysis.
 - 	Assistance to establish an intra-sectoral working group under the scope of the NTFC for regular review of proposed or existing import/export rules, formalities, or documentation requirements.</t>
   </si>
   <si>
-    <t>10.2.1, 10.2.2, 10.2.3</t>
-[...1 lines deleted...]
-  <si>
     <t>Acceptance of copies</t>
   </si>
   <si>
     <t>- 	Assistance to develop rules for the use of copies of required documents, based on international best practices.</t>
   </si>
   <si>
     <t>10.3.1, 10.3.2</t>
   </si>
   <si>
     <t>Use of international standards</t>
   </si>
   <si>
     <t>- 	Assistance to support Sierra Leone's development of regulations and instructions (including SOPs) necessary to implement the Customs Act, ensuring consistency with TFA and the Revised Kyoto Convention.
 - 	Assistance to carry out a training needs assessment and provide training programs to customs staff and brokers on international standards and best practices in regard to trade facilitation, particularly high priority areas of risk management, legal instruments, WCO/WTO instruments, and the use of IT in trade facilitation initiatives.</t>
   </si>
   <si>
-    <t>10.4.1, 10.4.2, 10.4.3, 10.4.4</t>
-[...1 lines deleted...]
-  <si>
     <t>Single window</t>
   </si>
   <si>
     <t>- 	Assistance to support the development of the National Single Window blueprint and need to explore option for developing a National Single Window solution.</t>
   </si>
   <si>
     <t>Diagnostic and Needs Assessment</t>
-  </si>
-[...1 lines deleted...]
-    <t>10.7.1, 10.7.2 (a), 10.7.2 (b), 10.7.2 (c), 10.7.2 (d), 10.7.2 (e)</t>
   </si>
   <si>
     <t>Common border procedures</t>
   </si>
   <si>
     <t>- 	Assistance to review the current customs code for any weaknesses that might hamper customs from implementing regulations or SOPs to reduce inconsistency. 
 - 	Assistance to develop and implement Customs regulations that will increase consistency of customs processes regardless of whether the customs commercial system is available.
 - 	Assistance with purchasing of automation infrastructure for certain border points.</t>
   </si>
   <si>
     <t>Legislative and regulatory framework, Infrastructure and equipment, Diagnostic and Needs Assessment</t>
-  </si>
-[...1 lines deleted...]
-    <t>12.1.1, 12.1.2, 12.2.1, 12.2.2, 12.3, 12.4.1 (a), 12.4.1 (b), 12.4.1 (c), 12.4.1 (d), 12.4.1 (e), 12.4.1 (f), 12.4.2, 12.5.1 (a), 12.5.1 (b), 12.5.1 (c), 12.5.1 (d), 12.5.1 (e), 12.5.1 (f), 12.5.2, 12.5.3, 12.6.1 (a), 12.6.1 (b), 12.6.1 (c), 12.6.1 (d), 12.6.1 (e), 12.6.2, 12.7.1 (a), 12.7.1 (b), 12.7.1 (c), 12.7.1 (d), 12.7.1 (e), 12.7.2, 12.8, 12.9.1, 12.9.2, 12.10 (a), 12.10 (b), 12.10 (c), 12.10 (d), 12.10 (e), 12.10 (f), 12.10 (g), 12.10 (h), 12.11.1 (a), 12.11.1 (b), 12.11.1 (c), 12.11.2, 12.12.1, 12.12.2</t>
   </si>
   <si>
     <t>Customs cooperation</t>
   </si>
   <si>
     <t>- 	Assistance with drafting of terms of reference and job descriptions for customs staff responsible for this matter.
 - 	Assistance to implement procedures for customs-to-customs exchange of information consistent with the TFA measure.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
@@ -807,823 +744,823 @@
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2">
         <v>1.1</v>
       </c>
       <c r="B2" t="s">
         <v>10</v>
       </c>
       <c r="C2" t="s">
         <v>11</v>
       </c>
       <c r="D2" t="s">
         <v>12</v>
       </c>
       <c r="E2" t="s">
         <v>13</v>
       </c>
       <c r="F2" t="s">
         <v>14</v>
       </c>
       <c r="G2" t="s">
+        <v>14</v>
+      </c>
+      <c r="I2" t="s">
         <v>15</v>
       </c>
-      <c r="I2" t="s">
+      <c r="J2" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>17</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3">
         <v>1.2</v>
       </c>
-      <c r="B3" t="s">
-        <v>18</v>
+      <c r="B3">
+        <v>1.2</v>
       </c>
       <c r="C3" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="D3" t="s">
         <v>12</v>
       </c>
       <c r="E3" t="s">
         <v>13</v>
       </c>
       <c r="F3" t="s">
         <v>14</v>
       </c>
       <c r="G3" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="I3" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="J3" t="s">
-        <v>21</v>
+        <v>19</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4">
         <v>1.3</v>
       </c>
-      <c r="B4" t="s">
-        <v>22</v>
+      <c r="B4">
+        <v>1.3</v>
       </c>
       <c r="C4" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="D4" t="s">
         <v>12</v>
       </c>
       <c r="E4" t="s">
         <v>13</v>
       </c>
       <c r="F4" t="s">
         <v>14</v>
       </c>
       <c r="G4" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="I4" t="s">
-        <v>24</v>
+        <v>21</v>
       </c>
       <c r="J4" t="s">
-        <v>25</v>
+        <v>22</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="A5">
         <v>2.1</v>
       </c>
-      <c r="B5" t="s">
+      <c r="B5">
+        <v>2.1</v>
+      </c>
+      <c r="C5" t="s">
+        <v>23</v>
+      </c>
+      <c r="D5" t="s">
+        <v>12</v>
+      </c>
+      <c r="E5" t="s">
+        <v>24</v>
+      </c>
+      <c r="F5" t="s">
+        <v>14</v>
+      </c>
+      <c r="G5" t="s">
+        <v>14</v>
+      </c>
+      <c r="I5" t="s">
+        <v>25</v>
+      </c>
+      <c r="J5" t="s">
         <v>26</v>
-      </c>
-[...19 lines deleted...]
-        <v>30</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6">
         <v>2.2</v>
       </c>
       <c r="B6">
         <v>2.2</v>
       </c>
       <c r="C6" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="D6" t="s">
         <v>12</v>
       </c>
       <c r="E6" t="s">
+        <v>24</v>
+      </c>
+      <c r="F6" t="s">
+        <v>14</v>
+      </c>
+      <c r="G6" t="s">
+        <v>14</v>
+      </c>
+      <c r="I6" t="s">
         <v>28</v>
       </c>
-      <c r="F6" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="J6" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7">
         <v>3</v>
       </c>
-      <c r="B7" t="s">
-        <v>34</v>
+      <c r="B7">
+        <v>3</v>
       </c>
       <c r="C7" t="s">
-        <v>35</v>
+        <v>30</v>
       </c>
       <c r="D7" t="s">
         <v>12</v>
       </c>
       <c r="E7" t="s">
-        <v>28</v>
+        <v>24</v>
       </c>
       <c r="F7" t="s">
         <v>14</v>
       </c>
       <c r="G7" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="I7" t="s">
-        <v>36</v>
+        <v>31</v>
       </c>
       <c r="J7" t="s">
-        <v>37</v>
+        <v>32</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="A8">
         <v>4</v>
       </c>
-      <c r="B8" t="s">
-        <v>38</v>
+      <c r="B8">
+        <v>4</v>
       </c>
       <c r="C8" t="s">
-        <v>39</v>
+        <v>33</v>
       </c>
       <c r="D8" t="s">
         <v>12</v>
       </c>
       <c r="E8" t="s">
-        <v>28</v>
+        <v>24</v>
       </c>
       <c r="F8" t="s">
         <v>14</v>
       </c>
       <c r="G8" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="I8" t="s">
-        <v>40</v>
+        <v>34</v>
       </c>
       <c r="J8" t="s">
-        <v>37</v>
+        <v>32</v>
       </c>
     </row>
     <row r="9" spans="1:10">
       <c r="A9">
         <v>5.1</v>
       </c>
-      <c r="B9" t="s">
-        <v>41</v>
+      <c r="B9">
+        <v>5.1</v>
       </c>
       <c r="C9" t="s">
-        <v>42</v>
+        <v>35</v>
       </c>
       <c r="D9" t="s">
         <v>12</v>
       </c>
       <c r="E9" t="s">
-        <v>28</v>
+        <v>24</v>
       </c>
       <c r="F9" t="s">
         <v>14</v>
       </c>
       <c r="G9" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="I9" t="s">
-        <v>43</v>
+        <v>36</v>
       </c>
       <c r="J9" t="s">
-        <v>44</v>
+        <v>37</v>
       </c>
     </row>
     <row r="10" spans="1:10">
       <c r="A10">
         <v>5.3</v>
       </c>
-      <c r="B10" t="s">
-        <v>45</v>
+      <c r="B10">
+        <v>5.3</v>
       </c>
       <c r="C10" t="s">
-        <v>46</v>
+        <v>38</v>
       </c>
       <c r="D10" t="s">
         <v>12</v>
       </c>
       <c r="E10" t="s">
-        <v>47</v>
+        <v>39</v>
       </c>
       <c r="F10" t="s">
         <v>14</v>
       </c>
       <c r="G10" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="I10" t="s">
-        <v>48</v>
+        <v>40</v>
       </c>
       <c r="J10" t="s">
-        <v>49</v>
+        <v>41</v>
       </c>
     </row>
     <row r="11" spans="1:10">
       <c r="A11">
         <v>6.1</v>
       </c>
-      <c r="B11" t="s">
-        <v>50</v>
+      <c r="B11">
+        <v>6.1</v>
       </c>
       <c r="C11" t="s">
-        <v>51</v>
+        <v>42</v>
       </c>
       <c r="D11" t="s">
         <v>12</v>
       </c>
       <c r="E11" t="s">
-        <v>52</v>
+        <v>43</v>
       </c>
       <c r="F11" t="s">
         <v>14</v>
       </c>
       <c r="G11" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="I11" t="s">
-        <v>53</v>
+        <v>44</v>
       </c>
       <c r="J11" t="s">
-        <v>54</v>
+        <v>45</v>
       </c>
     </row>
     <row r="12" spans="1:10">
       <c r="A12">
         <v>6.2</v>
       </c>
-      <c r="B12" t="s">
-        <v>55</v>
+      <c r="B12">
+        <v>6.2</v>
       </c>
       <c r="C12" t="s">
-        <v>56</v>
+        <v>46</v>
       </c>
       <c r="D12" t="s">
         <v>12</v>
       </c>
       <c r="E12" t="s">
-        <v>52</v>
+        <v>43</v>
       </c>
       <c r="F12" t="s">
         <v>14</v>
       </c>
       <c r="G12" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="I12" t="s">
-        <v>57</v>
+        <v>47</v>
       </c>
       <c r="J12" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="13" spans="1:10">
       <c r="A13">
         <v>7.1</v>
       </c>
-      <c r="B13" t="s">
-        <v>58</v>
+      <c r="B13">
+        <v>7.1</v>
       </c>
       <c r="C13" t="s">
-        <v>59</v>
+        <v>48</v>
       </c>
       <c r="D13" t="s">
         <v>12</v>
       </c>
       <c r="E13" t="s">
-        <v>52</v>
+        <v>43</v>
       </c>
       <c r="F13" t="s">
         <v>14</v>
       </c>
       <c r="G13" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="I13" t="s">
-        <v>60</v>
+        <v>49</v>
       </c>
       <c r="J13" t="s">
-        <v>37</v>
+        <v>32</v>
       </c>
     </row>
     <row r="14" spans="1:10">
       <c r="A14">
         <v>7.2</v>
       </c>
       <c r="B14">
         <v>7.2</v>
       </c>
       <c r="C14" t="s">
-        <v>61</v>
+        <v>50</v>
       </c>
       <c r="D14" t="s">
         <v>12</v>
       </c>
       <c r="E14" t="s">
-        <v>62</v>
+        <v>51</v>
       </c>
       <c r="F14" t="s">
         <v>14</v>
       </c>
       <c r="G14" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="I14" t="s">
-        <v>63</v>
+        <v>52</v>
       </c>
       <c r="J14" t="s">
-        <v>64</v>
+        <v>53</v>
       </c>
     </row>
     <row r="15" spans="1:10">
       <c r="A15">
         <v>7.3</v>
       </c>
-      <c r="B15" t="s">
-        <v>65</v>
+      <c r="B15">
+        <v>7.3</v>
       </c>
       <c r="C15" t="s">
-        <v>66</v>
+        <v>54</v>
       </c>
       <c r="D15" t="s">
         <v>12</v>
       </c>
       <c r="E15" t="s">
-        <v>47</v>
+        <v>39</v>
       </c>
       <c r="F15" t="s">
         <v>14</v>
       </c>
       <c r="G15" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="I15" t="s">
-        <v>67</v>
+        <v>55</v>
       </c>
       <c r="J15" t="s">
-        <v>68</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10">
       <c r="A16">
         <v>7.4</v>
       </c>
-      <c r="B16" t="s">
-        <v>69</v>
+      <c r="B16">
+        <v>7.4</v>
       </c>
       <c r="C16" t="s">
-        <v>70</v>
+        <v>57</v>
       </c>
       <c r="D16" t="s">
         <v>12</v>
       </c>
       <c r="E16" t="s">
-        <v>28</v>
+        <v>24</v>
       </c>
       <c r="F16" t="s">
         <v>14</v>
       </c>
       <c r="G16" t="s">
-        <v>14</v>
+        <v>58</v>
       </c>
       <c r="H16" t="s">
-        <v>71</v>
+        <v>59</v>
       </c>
       <c r="I16" t="s">
-        <v>72</v>
+        <v>60</v>
       </c>
       <c r="J16" t="s">
-        <v>73</v>
+        <v>61</v>
       </c>
     </row>
     <row r="17" spans="1:10">
       <c r="A17">
         <v>7.5</v>
       </c>
-      <c r="B17" t="s">
-        <v>74</v>
+      <c r="B17">
+        <v>7.5</v>
       </c>
       <c r="C17" t="s">
-        <v>75</v>
+        <v>62</v>
       </c>
       <c r="D17" t="s">
         <v>12</v>
       </c>
       <c r="E17" t="s">
-        <v>28</v>
+        <v>24</v>
       </c>
       <c r="F17" t="s">
         <v>14</v>
       </c>
       <c r="G17" t="s">
-        <v>14</v>
+        <v>58</v>
       </c>
       <c r="H17" t="s">
-        <v>71</v>
+        <v>59</v>
       </c>
       <c r="I17" t="s">
-        <v>76</v>
+        <v>63</v>
       </c>
       <c r="J17" t="s">
-        <v>77</v>
+        <v>64</v>
       </c>
     </row>
     <row r="18" spans="1:10">
       <c r="A18">
         <v>7.6</v>
       </c>
-      <c r="B18" t="s">
-        <v>78</v>
+      <c r="B18">
+        <v>7.6</v>
       </c>
       <c r="C18" t="s">
-        <v>79</v>
+        <v>65</v>
       </c>
       <c r="D18" t="s">
         <v>12</v>
       </c>
       <c r="E18" t="s">
-        <v>47</v>
+        <v>39</v>
       </c>
       <c r="F18" t="s">
         <v>14</v>
       </c>
       <c r="G18" t="s">
-        <v>14</v>
+        <v>58</v>
       </c>
       <c r="H18" t="s">
-        <v>80</v>
+        <v>66</v>
       </c>
       <c r="I18" t="s">
-        <v>81</v>
+        <v>67</v>
       </c>
       <c r="J18" t="s">
-        <v>82</v>
+        <v>68</v>
       </c>
     </row>
     <row r="19" spans="1:10">
       <c r="A19">
         <v>7.7</v>
       </c>
-      <c r="B19" t="s">
-        <v>83</v>
+      <c r="B19">
+        <v>7.7</v>
       </c>
       <c r="C19" t="s">
-        <v>84</v>
+        <v>69</v>
       </c>
       <c r="D19" t="s">
         <v>12</v>
       </c>
       <c r="E19" t="s">
-        <v>52</v>
+        <v>43</v>
       </c>
       <c r="F19" t="s">
         <v>14</v>
       </c>
       <c r="G19" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="I19" t="s">
-        <v>85</v>
+        <v>70</v>
       </c>
       <c r="J19" t="s">
-        <v>86</v>
+        <v>71</v>
       </c>
     </row>
     <row r="20" spans="1:10">
       <c r="A20">
         <v>7.8</v>
       </c>
-      <c r="B20" t="s">
-        <v>87</v>
+      <c r="B20">
+        <v>7.8</v>
       </c>
       <c r="C20" t="s">
-        <v>88</v>
+        <v>72</v>
       </c>
       <c r="D20" t="s">
         <v>12</v>
       </c>
       <c r="E20" t="s">
-        <v>47</v>
+        <v>39</v>
       </c>
       <c r="F20" t="s">
         <v>14</v>
       </c>
       <c r="G20" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="I20" t="s">
-        <v>89</v>
+        <v>73</v>
       </c>
       <c r="J20" t="s">
-        <v>90</v>
+        <v>74</v>
       </c>
     </row>
     <row r="21" spans="1:10">
       <c r="A21">
         <v>8</v>
       </c>
-      <c r="B21" t="s">
-        <v>91</v>
+      <c r="B21">
+        <v>8</v>
       </c>
       <c r="C21" t="s">
-        <v>92</v>
+        <v>75</v>
       </c>
       <c r="D21" t="s">
         <v>12</v>
       </c>
       <c r="E21" t="s">
-        <v>52</v>
+        <v>43</v>
       </c>
       <c r="F21" t="s">
         <v>14</v>
       </c>
       <c r="G21" t="s">
-        <v>14</v>
+        <v>58</v>
       </c>
       <c r="H21" t="s">
-        <v>80</v>
+        <v>66</v>
       </c>
       <c r="I21" t="s">
-        <v>93</v>
+        <v>76</v>
       </c>
       <c r="J21" t="s">
-        <v>94</v>
+        <v>77</v>
       </c>
     </row>
     <row r="22" spans="1:10">
       <c r="A22">
         <v>9</v>
       </c>
       <c r="B22">
         <v>9</v>
       </c>
       <c r="C22" t="s">
-        <v>95</v>
+        <v>78</v>
       </c>
       <c r="D22" t="s">
         <v>12</v>
       </c>
       <c r="E22" t="s">
-        <v>47</v>
+        <v>39</v>
       </c>
       <c r="F22" t="s">
         <v>14</v>
       </c>
       <c r="G22" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="I22" t="s">
-        <v>96</v>
+        <v>79</v>
       </c>
       <c r="J22" t="s">
-        <v>97</v>
+        <v>80</v>
       </c>
     </row>
     <row r="23" spans="1:10">
       <c r="A23">
         <v>10.1</v>
       </c>
       <c r="B23" t="s">
-        <v>98</v>
+        <v>81</v>
       </c>
       <c r="C23" t="s">
-        <v>99</v>
+        <v>82</v>
       </c>
       <c r="D23" t="s">
         <v>12</v>
       </c>
       <c r="E23" t="s">
-        <v>28</v>
+        <v>24</v>
       </c>
       <c r="F23" t="s">
         <v>14</v>
       </c>
       <c r="G23" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="I23" t="s">
-        <v>100</v>
+        <v>83</v>
       </c>
       <c r="J23" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
     </row>
     <row r="24" spans="1:10">
       <c r="A24">
         <v>10.2</v>
       </c>
-      <c r="B24" t="s">
-        <v>101</v>
+      <c r="B24">
+        <v>10.2</v>
       </c>
       <c r="C24" t="s">
-        <v>102</v>
+        <v>84</v>
       </c>
       <c r="D24" t="s">
         <v>12</v>
       </c>
       <c r="E24" t="s">
-        <v>52</v>
+        <v>43</v>
       </c>
       <c r="F24" t="s">
         <v>14</v>
       </c>
       <c r="G24" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="I24" t="s">
-        <v>103</v>
+        <v>85</v>
       </c>
       <c r="J24" t="s">
-        <v>49</v>
+        <v>41</v>
       </c>
     </row>
     <row r="25" spans="1:10">
       <c r="A25">
         <v>10.3</v>
       </c>
       <c r="B25" t="s">
-        <v>104</v>
+        <v>86</v>
       </c>
       <c r="C25" t="s">
-        <v>105</v>
+        <v>87</v>
       </c>
       <c r="D25" t="s">
         <v>12</v>
       </c>
       <c r="E25" t="s">
-        <v>52</v>
+        <v>43</v>
       </c>
       <c r="F25" t="s">
         <v>14</v>
       </c>
       <c r="G25" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="I25" t="s">
-        <v>106</v>
+        <v>88</v>
       </c>
       <c r="J25" t="s">
-        <v>77</v>
+        <v>64</v>
       </c>
     </row>
     <row r="26" spans="1:10">
       <c r="A26">
         <v>10.4</v>
       </c>
-      <c r="B26" t="s">
-        <v>107</v>
+      <c r="B26">
+        <v>10.4</v>
       </c>
       <c r="C26" t="s">
-        <v>108</v>
+        <v>89</v>
       </c>
       <c r="D26" t="s">
         <v>12</v>
       </c>
       <c r="E26" t="s">
-        <v>62</v>
+        <v>51</v>
       </c>
       <c r="F26" t="s">
         <v>14</v>
       </c>
       <c r="G26" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="I26" t="s">
-        <v>109</v>
+        <v>90</v>
       </c>
       <c r="J26" t="s">
-        <v>110</v>
+        <v>91</v>
       </c>
     </row>
     <row r="27" spans="1:10">
       <c r="A27">
         <v>10.7</v>
       </c>
-      <c r="B27" t="s">
-        <v>111</v>
+      <c r="B27">
+        <v>10.7</v>
       </c>
       <c r="C27" t="s">
-        <v>112</v>
+        <v>92</v>
       </c>
       <c r="D27" t="s">
         <v>12</v>
       </c>
       <c r="E27" t="s">
-        <v>28</v>
+        <v>24</v>
       </c>
       <c r="F27" t="s">
         <v>14</v>
       </c>
       <c r="G27" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="I27" t="s">
-        <v>113</v>
+        <v>93</v>
       </c>
       <c r="J27" t="s">
-        <v>114</v>
+        <v>94</v>
       </c>
     </row>
     <row r="28" spans="1:10">
       <c r="A28">
         <v>12</v>
       </c>
-      <c r="B28" t="s">
-        <v>115</v>
+      <c r="B28">
+        <v>12</v>
       </c>
       <c r="C28" t="s">
-        <v>116</v>
+        <v>95</v>
       </c>
       <c r="D28" t="s">
         <v>12</v>
       </c>
       <c r="E28" t="s">
-        <v>47</v>
+        <v>39</v>
       </c>
       <c r="F28" t="s">
         <v>14</v>
       </c>
       <c r="G28" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="I28" t="s">
-        <v>117</v>
+        <v>96</v>
       </c>
       <c r="J28" t="s">
-        <v>86</v>
+        <v>71</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">