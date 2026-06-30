--- v0 (2025-10-22)
+++ v1 (2026-06-30)
@@ -12,313 +12,280 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="79">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="68">
   <si>
     <t>Measure</t>
   </si>
   <si>
     <t>Items</t>
   </si>
   <si>
     <t>Measure name</t>
   </si>
   <si>
     <t>Indicative Implementation Date</t>
   </si>
   <si>
     <t>Definitive Implementation Date</t>
   </si>
   <si>
     <t>TA needs notified</t>
   </si>
   <si>
     <t>Progress reported</t>
   </si>
   <si>
     <t>Donor / Agency</t>
   </si>
   <si>
     <t>TA Description</t>
   </si>
   <si>
     <t>Tags</t>
   </si>
   <si>
-    <t>3.1, 3.2 (a), 3.2 (b), 3.3, 3.4, 3.5, 3.6 (a), 3.6 (b), 3.6 (c), 3.7, 3.8, 3.9 (a) (i), 3.9 (a) (ii), 3.9 (b) (i), 3.9 (b) (ii), 3.9 (b) (iii), 3.9 (b) (iv), 3.9 (c), 3.9 (d)</t>
-[...1 lines deleted...]
-  <si>
     <t>Advance rulings</t>
   </si>
   <si>
     <t>22 February 2022</t>
   </si>
   <si>
     <t>31 December 2040</t>
+  </si>
+  <si>
+    <t>No</t>
   </si>
   <si>
     <t>Yes</t>
   </si>
   <si>
     <t>•	Institutional Procedures:
 To implement advanced rulings procedures, if an appropriate body is required to be set up. Advanced rulings contained in legislation but require support to implement necessary steps.
 •	Human Resources and Training: 
 To enable adequate provision of necessary information by local customs staff and training on complex HS and customs valuation issues.</t>
   </si>
   <si>
     <t>Legislative and regulatory framework, Institutional procedures, Human resources and training</t>
   </si>
   <si>
-    <t>4.1 (a), 4.1 (b), 4.2, 4.3, 4.4 (a), 4.4 (b), 4.4 end paragraph, 4.5, 4.6</t>
-[...1 lines deleted...]
-  <si>
     <t>Procedures for appeal or review</t>
   </si>
   <si>
     <t>•	Institutional Procedures:
 To set up complaints and appeals review process. BSI has a unit that deals with review procedures, but wider support required to improve functioning.
 •	Human Resources and Training:
 To manage appeals board.</t>
   </si>
   <si>
-    <t>5.1 (a), 5.1 (b), 5.1 (c), 5.1 (d)</t>
-[...1 lines deleted...]
-  <si>
     <t>Notifications for enhanced controls or inspections</t>
   </si>
   <si>
     <t>31 December 2025</t>
   </si>
   <si>
     <t>•	Biosecurity to develop risk management manual for all products with the eventual thinking of incorporating it to the upgraded version of Asycuda World. We review our Needs assessment on this measure and the World Bank Group report indicated then that Biosecurity needs to have a pure foods act and that biosecurity also needs to develop their risk management manual to be able to comply with the measure. During the assessment we were still using PC trade.</t>
   </si>
   <si>
     <t>Diagnostic and Needs Assessment</t>
   </si>
   <si>
     <t>Detention</t>
   </si>
   <si>
     <t>22 February 2027</t>
   </si>
   <si>
     <t>•	Infrastructure support: 
 Required to build detention facility as part of the wider testing facility required under Art. 5.3.
 •	Diagnostic and Needs Assessment: 
 To determine what infrastructure is required for testing and detention facilities to ensure compliance.</t>
   </si>
   <si>
     <t>Infrastructure and equipment, Diagnostic and Needs Assessment</t>
-  </si>
-[...1 lines deleted...]
-    <t>5.3.1, 5.3.2, 5.3.3</t>
   </si>
   <si>
     <t>Test procedures</t>
   </si>
   <si>
     <t>FAO, EIF</t>
   </si>
   <si>
     <t>•	Infrastructure and equipment: 
 Support to build a testing facility to carry out inspections at border posts. 
 •	Institutional Procedures:
 Once infrastructure provided, required to set up and manage testing facility.
 •	Human Resources and Training:
 Of personnel working in the National Public Health Laboratory and other labs to carry out tests on imported and exported food products for nutrient content and other risk factors.
 Skill development for Environmental Health Officers to inspect and detect high risk food.</t>
   </si>
   <si>
     <t>Infrastructure and equipment, Institutional procedures, Human resources and training</t>
   </si>
   <si>
-    <t>7.1.1, 7.1.2</t>
-[...1 lines deleted...]
-  <si>
     <t>Pre-arrival processing</t>
   </si>
   <si>
     <t>31 December 2036</t>
   </si>
   <si>
-    <t>UNCTAD, Australia</t>
+    <t>Australia, UNCTAD</t>
   </si>
   <si>
     <t>•	ICT:
 For setting up electronic submission facilities for pre-arrival processing equipment and to improve clearance times in Customs and other agencies.
 •	Human Resources and Training:
 To handle submission and processing of documentation in electronic format.</t>
   </si>
   <si>
     <t>Information and communication technologies (ICT), Human resources and training</t>
   </si>
   <si>
-    <t>7.3.1, 7.3.2 (a), 7.3.2 (b), 7.3.3, 7.3.4, 7.3.5, 7.3.6</t>
-[...1 lines deleted...]
-  <si>
     <t>Separation of release</t>
   </si>
   <si>
     <t>22 February 2020</t>
   </si>
   <si>
     <t>•	Technical Assistance needed.
 •	Customs is doing it on a case-by-case basis.
 •	Potential high risk of revenue evasion using this procedure.</t>
   </si>
   <si>
     <t>Legislative and regulatory framework, Human resources and training</t>
   </si>
   <si>
-    <t>7.4.1, 7.4.2, 7.4.3, 7.4.4</t>
-[...1 lines deleted...]
-  <si>
     <t>Risk management</t>
   </si>
   <si>
     <t>Australia</t>
   </si>
   <si>
     <t>•	ICT/Legislative and Regulatory Framework:
 To upgrade current system of control to effectively manage risk, minimise freight costs and identify which management controls should be maintained, for imports going through customs procedures.</t>
   </si>
   <si>
     <t>Information and communication technologies (ICT), Legislative and regulatory framework</t>
-  </si>
-[...1 lines deleted...]
-    <t>7.6.1, 7.6.2</t>
   </si>
   <si>
     <t>Average release times</t>
   </si>
   <si>
     <t>•	Regulatory Framework:
 To enable the monitoring and measurement of performance.
 •	Human Resources and Training:
 Support to publish release times and other necessary information to comply with this article.</t>
   </si>
   <si>
     <t>Information and communication technologies (ICT), Legislative and regulatory framework, Human resources and training</t>
-  </si>
-[...1 lines deleted...]
-    <t>7.7.1, 7.7.2 (a) (i), 7.7.2 (a) (ii), 7.7.2 (a) (iii), 7.7.2 (a) (iv), 7.7.2 (b) (i), 7.7.2 (b) (ii), 7.7.3 (a), 7.7.3 (b), 7.7.3 (c), 7.7.3 (d), 7.7.3 (e), 7.7.3 (f), 7.7.3 (g), 7.7.4, 7.7.5, 7.7.6</t>
   </si>
   <si>
     <t>Authorized operators</t>
   </si>
   <si>
     <t>22 February 2024</t>
   </si>
   <si>
     <t>•	Legislative and Regulatory Framework:
 Support to amend relevant regulation to enable compliance and to set up functions for special treatment for authorised operators.</t>
   </si>
   <si>
     <t>Legislative and regulatory framework</t>
   </si>
   <si>
     <t>Border Agency Cooperation</t>
   </si>
   <si>
     <t>•	Legislative and Regulatory Framework:
 Requires a MoU to be implemented (currently a draft between BSI and SICED) to establish effective interagency cooperation.
 •	Establish arrangements to cooperate and coordinate through formal legislation/admin framework; incorporate agreed procedure into current clearance processes.
 •	Capacity building:
 On new coordination approach and publication of procedures.</t>
   </si>
   <si>
-    <t>8.2 (a), 8.2 (b), 8.2 (c), 8.2 (d), 8.2 (e)</t>
-[...2 lines deleted...]
-    <t>10.1.1 (a), 10.1.1 (b), 10.1.1 (c), 10.1.1 (d)</t>
+    <t>10.1.1</t>
   </si>
   <si>
     <t>Formalities</t>
   </si>
   <si>
     <t>•	TA to develop Business Process Reengineering (BPR)</t>
   </si>
   <si>
     <t>10.3.1, 10.3.2</t>
   </si>
   <si>
     <t>Use of international standards</t>
   </si>
   <si>
     <t>•	Human Resources and Training:
 To train relevant officials on the use of international standards and determine their implications on traders.
 •	Diagnostic and Needs Assessment: 
 To identify appropriate infrastructure needed to ensure continued compliance with international standards is required. Support to understand importing countries' market access rules from an environmental health perspective.</t>
   </si>
   <si>
     <t>Diagnostic and Needs Assessment, Human resources and training</t>
   </si>
   <si>
-    <t>10.4.1, 10.4.2, 10.4.3, 10.4.4</t>
-[...1 lines deleted...]
-  <si>
     <t>Single window</t>
   </si>
   <si>
     <t>31 December 2050</t>
   </si>
   <si>
-    <t>WB</t>
+    <t>World Bank</t>
   </si>
   <si>
     <t>•	Capacity building: 
 Required to understand, implement and manage single window operations for local staff.
 •	Diagnostic and Needs Assessment:
 For feasibility study; then determine if TA and capacity building required for implementing and managing single window.</t>
   </si>
   <si>
     <t>Information and communication technologies (ICT), Legislative and regulatory framework, Diagnostic and Needs Assessment, Human resources and training</t>
-  </si>
-[...1 lines deleted...]
-    <t>12.1.1, 12.1.2, 12.2.1, 12.2.2, 12.3, 12.4.1 (a), 12.4.1 (b), 12.4.1 (c), 12.4.1 (d), 12.4.1 (e), 12.4.1 (f), 12.4.2, 12.5.1 (a), 12.5.1 (b), 12.5.1 (c), 12.5.1 (d), 12.5.1 (e), 12.5.1 (f), 12.5.2, 12.5.3, 12.6.1 (a), 12.6.1 (b), 12.6.1 (c), 12.6.1 (d), 12.6.1 (e), 12.6.2, 12.7.1 (a), 12.7.1 (b), 12.7.1 (c), 12.7.1 (d), 12.7.1 (e), 12.7.2, 12.8, 12.9.1, 12.9.2, 12.10 (a), 12.10 (b), 12.10 (c), 12.10 (d), 12.10 (e), 12.10 (f), 12.10 (g), 12.10 (h), 12.11.1 (a), 12.11.1 (b), 12.11.1 (c), 12.11.2, 12.12.1, 12.12.2</t>
   </si>
   <si>
     <t>Customs cooperation</t>
   </si>
   <si>
     <t>•	Technical Assistance
 •	Sensitisation – for compliance
 •	Compliance management – awareness</t>
   </si>
   <si>
     <t>Human resources and training, Awareness-raising</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
@@ -633,570 +600,541 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J17"/>
+  <dimension ref="A1:J16"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2">
         <v>3</v>
       </c>
-      <c r="B2" t="s">
+      <c r="B2">
+        <v>3</v>
+      </c>
+      <c r="C2" t="s">
         <v>10</v>
       </c>
-      <c r="C2" t="s">
+      <c r="D2" t="s">
         <v>11</v>
       </c>
-      <c r="D2" t="s">
+      <c r="E2" t="s">
         <v>12</v>
       </c>
-      <c r="E2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F2" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G2" t="s">
         <v>14</v>
       </c>
       <c r="I2" t="s">
         <v>15</v>
       </c>
       <c r="J2" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3">
         <v>4</v>
       </c>
-      <c r="B3" t="s">
+      <c r="B3">
+        <v>4</v>
+      </c>
+      <c r="C3" t="s">
         <v>17</v>
       </c>
-      <c r="C3" t="s">
+      <c r="D3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E3" t="s">
+        <v>12</v>
+      </c>
+      <c r="F3" t="s">
+        <v>13</v>
+      </c>
+      <c r="G3" t="s">
+        <v>14</v>
+      </c>
+      <c r="I3" t="s">
         <v>18</v>
-      </c>
-[...13 lines deleted...]
-        <v>19</v>
       </c>
       <c r="J3" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4">
         <v>5.1</v>
       </c>
-      <c r="B4" t="s">
+      <c r="B4">
+        <v>5.1</v>
+      </c>
+      <c r="C4" t="s">
+        <v>19</v>
+      </c>
+      <c r="D4" t="s">
         <v>20</v>
       </c>
-      <c r="C4" t="s">
+      <c r="E4" t="s">
+        <v>12</v>
+      </c>
+      <c r="F4" t="s">
+        <v>13</v>
+      </c>
+      <c r="G4" t="s">
+        <v>14</v>
+      </c>
+      <c r="I4" t="s">
         <v>21</v>
       </c>
-      <c r="D4" t="s">
+      <c r="J4" t="s">
         <v>22</v>
-      </c>
-[...13 lines deleted...]
-        <v>24</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="A5">
         <v>5.2</v>
       </c>
       <c r="B5">
         <v>5.2</v>
       </c>
       <c r="C5" t="s">
+        <v>23</v>
+      </c>
+      <c r="D5" t="s">
+        <v>24</v>
+      </c>
+      <c r="E5" t="s">
+        <v>12</v>
+      </c>
+      <c r="F5" t="s">
+        <v>13</v>
+      </c>
+      <c r="G5" t="s">
+        <v>14</v>
+      </c>
+      <c r="I5" t="s">
         <v>25</v>
       </c>
-      <c r="D5" t="s">
+      <c r="J5" t="s">
         <v>26</v>
-      </c>
-[...13 lines deleted...]
-        <v>28</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6">
         <v>5.3</v>
       </c>
-      <c r="B6" t="s">
+      <c r="B6">
+        <v>5.3</v>
+      </c>
+      <c r="C6" t="s">
+        <v>27</v>
+      </c>
+      <c r="D6" t="s">
+        <v>24</v>
+      </c>
+      <c r="E6" t="s">
+        <v>12</v>
+      </c>
+      <c r="F6" t="s">
+        <v>13</v>
+      </c>
+      <c r="G6" t="s">
+        <v>14</v>
+      </c>
+      <c r="H6" t="s">
+        <v>28</v>
+      </c>
+      <c r="I6" t="s">
         <v>29</v>
       </c>
-      <c r="C6" t="s">
+      <c r="J6" t="s">
         <v>30</v>
-      </c>
-[...19 lines deleted...]
-        <v>33</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7">
         <v>7.1</v>
       </c>
-      <c r="B7" t="s">
+      <c r="B7">
+        <v>7.1</v>
+      </c>
+      <c r="C7" t="s">
+        <v>31</v>
+      </c>
+      <c r="D7" t="s">
+        <v>11</v>
+      </c>
+      <c r="E7" t="s">
+        <v>32</v>
+      </c>
+      <c r="F7" t="s">
+        <v>13</v>
+      </c>
+      <c r="G7" t="s">
+        <v>14</v>
+      </c>
+      <c r="H7" t="s">
+        <v>33</v>
+      </c>
+      <c r="I7" t="s">
         <v>34</v>
       </c>
-      <c r="C7" t="s">
+      <c r="J7" t="s">
         <v>35</v>
-      </c>
-[...19 lines deleted...]
-        <v>39</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="A8">
         <v>7.3</v>
       </c>
-      <c r="B8" t="s">
-        <v>40</v>
+      <c r="B8">
+        <v>7.3</v>
       </c>
       <c r="C8" t="s">
-        <v>41</v>
+        <v>36</v>
       </c>
       <c r="D8" t="s">
-        <v>42</v>
+        <v>37</v>
       </c>
       <c r="E8" t="s">
-        <v>36</v>
+        <v>32</v>
       </c>
       <c r="F8" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G8" t="s">
         <v>14</v>
       </c>
       <c r="I8" t="s">
-        <v>43</v>
+        <v>38</v>
       </c>
       <c r="J8" t="s">
-        <v>44</v>
+        <v>39</v>
       </c>
     </row>
     <row r="9" spans="1:10">
       <c r="A9">
         <v>7.4</v>
       </c>
-      <c r="B9" t="s">
-        <v>45</v>
+      <c r="B9">
+        <v>7.4</v>
       </c>
       <c r="C9" t="s">
-        <v>46</v>
+        <v>40</v>
       </c>
       <c r="D9" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="E9" t="s">
-        <v>36</v>
+        <v>32</v>
       </c>
       <c r="F9" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G9" t="s">
         <v>14</v>
       </c>
       <c r="H9" t="s">
-        <v>47</v>
+        <v>41</v>
       </c>
       <c r="I9" t="s">
-        <v>48</v>
+        <v>42</v>
       </c>
       <c r="J9" t="s">
-        <v>49</v>
+        <v>43</v>
       </c>
     </row>
     <row r="10" spans="1:10">
       <c r="A10">
         <v>7.6</v>
       </c>
-      <c r="B10" t="s">
-        <v>50</v>
+      <c r="B10">
+        <v>7.6</v>
       </c>
       <c r="C10" t="s">
-        <v>51</v>
+        <v>44</v>
       </c>
       <c r="D10" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="E10" t="s">
-        <v>36</v>
+        <v>32</v>
       </c>
       <c r="F10" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G10" t="s">
         <v>14</v>
       </c>
       <c r="H10" t="s">
-        <v>47</v>
+        <v>41</v>
       </c>
       <c r="I10" t="s">
-        <v>52</v>
+        <v>45</v>
       </c>
       <c r="J10" t="s">
-        <v>53</v>
+        <v>46</v>
       </c>
     </row>
     <row r="11" spans="1:10">
       <c r="A11">
         <v>7.7</v>
       </c>
-      <c r="B11" t="s">
-        <v>54</v>
+      <c r="B11">
+        <v>7.7</v>
       </c>
       <c r="C11" t="s">
-        <v>55</v>
+        <v>47</v>
       </c>
       <c r="D11" t="s">
-        <v>56</v>
+        <v>48</v>
       </c>
       <c r="E11" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="F11" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G11" t="s">
         <v>14</v>
       </c>
       <c r="I11" t="s">
-        <v>57</v>
+        <v>49</v>
       </c>
       <c r="J11" t="s">
-        <v>58</v>
+        <v>50</v>
       </c>
     </row>
     <row r="12" spans="1:10">
       <c r="A12">
         <v>8</v>
       </c>
       <c r="B12">
-        <v>8.1</v>
+        <v>8</v>
       </c>
       <c r="C12" t="s">
-        <v>59</v>
+        <v>51</v>
       </c>
       <c r="D12" t="s">
+        <v>11</v>
+      </c>
+      <c r="E12" t="s">
         <v>12</v>
       </c>
-      <c r="E12" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F12" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G12" t="s">
         <v>14</v>
       </c>
       <c r="I12" t="s">
-        <v>60</v>
+        <v>52</v>
       </c>
       <c r="J12" t="s">
-        <v>53</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10">
       <c r="A13">
-        <v>8</v>
+        <v>10.1</v>
       </c>
       <c r="B13" t="s">
-        <v>61</v>
+        <v>53</v>
       </c>
       <c r="C13" t="s">
-        <v>59</v>
+        <v>54</v>
       </c>
       <c r="D13" t="s">
+        <v>37</v>
+      </c>
+      <c r="E13" t="s">
         <v>12</v>
       </c>
-      <c r="E13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F13" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G13" t="s">
         <v>14</v>
       </c>
       <c r="I13" t="s">
-        <v>60</v>
+        <v>55</v>
       </c>
       <c r="J13" t="s">
-        <v>53</v>
+        <v>50</v>
       </c>
     </row>
     <row r="14" spans="1:10">
       <c r="A14">
-        <v>10.1</v>
+        <v>10.3</v>
       </c>
       <c r="B14" t="s">
-        <v>62</v>
+        <v>56</v>
       </c>
       <c r="C14" t="s">
-        <v>63</v>
+        <v>57</v>
       </c>
       <c r="D14" t="s">
-        <v>42</v>
+        <v>48</v>
       </c>
       <c r="E14" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="F14" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G14" t="s">
         <v>14</v>
       </c>
+      <c r="H14" t="s">
+        <v>28</v>
+      </c>
       <c r="I14" t="s">
-        <v>64</v>
+        <v>58</v>
       </c>
       <c r="J14" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
     </row>
     <row r="15" spans="1:10">
       <c r="A15">
-        <v>10.3</v>
-[...2 lines deleted...]
-        <v>65</v>
+        <v>10.4</v>
+      </c>
+      <c r="B15">
+        <v>10.4</v>
       </c>
       <c r="C15" t="s">
-        <v>66</v>
+        <v>60</v>
       </c>
       <c r="D15" t="s">
-        <v>56</v>
+        <v>24</v>
       </c>
       <c r="E15" t="s">
-        <v>13</v>
+        <v>61</v>
       </c>
       <c r="F15" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G15" t="s">
         <v>14</v>
       </c>
       <c r="H15" t="s">
-        <v>31</v>
+        <v>62</v>
       </c>
       <c r="I15" t="s">
-        <v>67</v>
+        <v>63</v>
       </c>
       <c r="J15" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
     </row>
     <row r="16" spans="1:10">
       <c r="A16">
-        <v>10.4</v>
-[...2 lines deleted...]
-        <v>69</v>
+        <v>12</v>
+      </c>
+      <c r="B16">
+        <v>12</v>
       </c>
       <c r="C16" t="s">
-        <v>70</v>
+        <v>65</v>
       </c>
       <c r="D16" t="s">
-        <v>26</v>
+        <v>11</v>
       </c>
       <c r="E16" t="s">
-        <v>71</v>
+        <v>12</v>
       </c>
       <c r="F16" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G16" t="s">
         <v>14</v>
       </c>
-      <c r="H16" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I16" t="s">
-        <v>73</v>
+        <v>66</v>
       </c>
       <c r="J16" t="s">
-        <v>74</v>
-[...28 lines deleted...]
-        <v>78</v>
+        <v>67</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">