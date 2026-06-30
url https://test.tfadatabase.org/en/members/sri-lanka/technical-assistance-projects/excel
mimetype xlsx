--- v2 (2026-02-02)
+++ v3 (2026-06-30)
@@ -12,403 +12,349 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="109">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="91">
   <si>
     <t>Measure</t>
   </si>
   <si>
     <t>Items</t>
   </si>
   <si>
     <t>Measure name</t>
   </si>
   <si>
     <t>Indicative Implementation Date</t>
   </si>
   <si>
     <t>Definitive Implementation Date</t>
   </si>
   <si>
     <t>TA needs notified</t>
   </si>
   <si>
     <t>Progress reported</t>
   </si>
   <si>
     <t>Donor / Agency</t>
   </si>
   <si>
     <t>TA Description</t>
   </si>
   <si>
     <t>Tags</t>
   </si>
   <si>
-    <t>1.1.1 (a), 1.1.1 (b), 1.1.1 (c), 1.1.1 (d), 1.1.1 (e), 1.1.1 (f), 1.1.1 (g), 1.1.1 (h), 1.1.1 (i), 1.1.1 (j)</t>
+    <t>1.1.1</t>
   </si>
   <si>
     <t>Publication</t>
   </si>
   <si>
     <t>30 June 2018</t>
   </si>
   <si>
     <t>31 December 2024</t>
+  </si>
+  <si>
+    <t>No</t>
   </si>
   <si>
     <t>Yes</t>
   </si>
   <si>
     <t>•	Expert support to develop an information management system.
 •	Legal expert support on drafting legal amendments to existing ordinances/ acts/regulations.</t>
   </si>
   <si>
     <t>Information and communication technologies (ICT), Legislative and regulatory framework</t>
-  </si>
-[...1 lines deleted...]
-    <t>1.2.1 (a), 1.2.1 (b), 1.2.1 (c), 1.2.2, 1.2.3</t>
   </si>
   <si>
     <t>Information available through internet</t>
   </si>
   <si>
     <t>•	Legal expert support on drafting legal amendments to existing ordinances/acts/regulations.
 •	ICT Infrastructure for internal information management systems, maintaining and upgrading agency website.
 •	Infrastructure (software) for Trade Information Portal.</t>
   </si>
   <si>
     <t>Information and communication technologies (ICT), Legislative and regulatory framework, Infrastructure and equipment</t>
   </si>
   <si>
-    <t>1.3.1, 1.3.2, 1.3.3, 1.3.4</t>
-[...1 lines deleted...]
-  <si>
     <t>Enquiry points</t>
   </si>
   <si>
     <t>30 June 2023</t>
   </si>
   <si>
-    <t>WB</t>
+    <t>World Bank</t>
   </si>
   <si>
     <t>•	Legal expert support on drafting legal amendments to existing ordinances/ acts/regulations.
 •	ICT infrastructure and technology for maintaining enquiry points.
 •	Staff capacity building on operating and maintaining enquiry points.</t>
   </si>
   <si>
     <t>Information and communication technologies (ICT), Legislative and regulatory framework, Human resources and training</t>
   </si>
   <si>
-    <t>1.4 (a), 1.4 (b), 1.4 (c)</t>
-[...1 lines deleted...]
-  <si>
     <t>Notification</t>
   </si>
   <si>
     <t>10 October 2025</t>
   </si>
   <si>
     <t>•	For Creation of an electronic single information management platform encompassing Official locations where in which the information has been published, Uniform resource locators of website of the TIP, enquiry points responsible for servicing enquires, enabling expeditious &amp; accurate flow of notifications.</t>
   </si>
   <si>
     <t>Information and communication technologies (ICT)</t>
-  </si>
-[...1 lines deleted...]
-    <t>2.1.1, 2.1.2, 2.1.3</t>
   </si>
   <si>
     <t>Comments and information before entry into force</t>
   </si>
   <si>
     <t>31 December 2020</t>
   </si>
   <si>
     <t>•	Legal expert support on drafting legal amendments to existing ordinances/ acts/regulations.
 •	Staff capacity building on developing procedures; managing notification and public comment on proposed laws and regulations.</t>
   </si>
   <si>
     <t>Legislative and regulatory framework, Institutional procedures, Human resources and training</t>
   </si>
   <si>
     <t>Consultations</t>
   </si>
   <si>
     <t>27 August 2024</t>
   </si>
   <si>
     <t>•	Expert support on developing public consultation strategy.
 •	Staff capacity building on developing consultation strategy/policy, procedures; carrying out consultations.</t>
   </si>
   <si>
-    <t>3.1, 3.2 (a), 3.2 (b), 3.3, 3.4, 3.5, 3.6 (a), 3.6 (b), 3.6 (c), 3.7, 3.8, 3.9 (a) (i), 3.9 (a) (ii), 3.9 (b) (i), 3.9 (b) (ii), 3.9 (b) (iii), 3.9 (b) (iv), 3.9 (c), 3.9 (d)</t>
-[...1 lines deleted...]
-  <si>
     <t>Advance rulings</t>
   </si>
   <si>
     <t>31 December 2018</t>
   </si>
   <si>
     <t>31 December 2025</t>
   </si>
   <si>
-    <t>ITC, ADB, Trade Facilitation Agreement Facility</t>
+    <t>ITC, ADB, TFAF</t>
   </si>
   <si>
     <t>•	Legal expert support on drafting legal amendments to existing ordinances/ acts/regulations.
 •	Equipment/technology for upgrading the laboratory.</t>
   </si>
   <si>
     <t>Legislative and regulatory framework, Infrastructure and equipment</t>
-  </si>
-[...1 lines deleted...]
-    <t>5.1 (a), 5.1 (b), 5.1 (c), 5.1 (d)</t>
   </si>
   <si>
     <t>Notifications for enhanced controls or inspections</t>
   </si>
   <si>
     <t>•	Legal expert support on drafting legal amendments to existing ordinances/ acts/regulations.
 •	Expert support on the design and establishment of a notification system for enhanced controls or inspections.
 •	Staff capacity building on implementing a notification system for enhanced controls or inspections.
 •	ICT Infrastructure for establishing an automated notification system.</t>
   </si>
   <si>
     <t>Information and communication technologies (ICT), Legislative and regulatory framework, Infrastructure and equipment, Human resources and training</t>
   </si>
   <si>
-    <t>5.3.1, 5.3.2, 5.3.3</t>
-[...1 lines deleted...]
-  <si>
     <t>Test procedures</t>
   </si>
   <si>
     <t>•	Legal expert support on drafting legal amendments to existing ordinances/ acts/regulations.
 •	Testing kits and other relevant laboratory equipment/materials.
 •	Support to develop testing parameters and accreditation for veterinary laboratories.
 •	ICT infrastructure and technology (networking, automation, high-speed internet).</t>
   </si>
   <si>
-    <t>6.1.1, 6.1.2, 6.1.3, 6.1.4</t>
-[...1 lines deleted...]
-  <si>
     <t>General disciplines on fees and charges</t>
   </si>
   <si>
     <t>30 June 2024</t>
   </si>
   <si>
     <t>•	Expert support on reviewing the current fee structure.
 •	Staff capacity building on periodic review of fees and charges.</t>
   </si>
   <si>
     <t>Diagnostic and Needs Assessment, Human resources and training</t>
   </si>
   <si>
-    <t>6.2 (i), 6.2 (ii)</t>
-[...1 lines deleted...]
-  <si>
     <t>Specific disciplines on fees and charges</t>
   </si>
   <si>
     <t>•	Expert support on reviewing the current fee structure.</t>
   </si>
   <si>
     <t>Diagnostic and Needs Assessment</t>
   </si>
   <si>
-    <t>7.3.1, 7.3.2 (a), 7.3.2 (b), 7.3.3, 7.3.4, 7.3.5, 7.3.6</t>
-[...1 lines deleted...]
-  <si>
     <t>Separation of release</t>
   </si>
   <si>
     <t>•	Legal expert support on drafting legal amendments to existing ordinances/ acts/regulations.</t>
   </si>
   <si>
     <t>Legislative and regulatory framework</t>
-  </si>
-[...1 lines deleted...]
-    <t>7.4.1, 7.4.2, 7.4.3, 7.4.4</t>
   </si>
   <si>
     <t>Risk management</t>
   </si>
   <si>
     <t>•	Legal expert support on drafting legal amendments to existing ordinances/ acts/regulations.
 •	Expert support on the design and establishment of a risk management system.
 •	ICT Infrastructure and technology for an automated risk management system.
 •	Staff capacity building on implementing the risk management system.</t>
   </si>
   <si>
-    <t>7.5.1, 7.5.2, 7.5.3, 7.5.4</t>
-[...1 lines deleted...]
-  <si>
     <t>Post-clearance audit</t>
   </si>
   <si>
     <t>21 August 2024</t>
   </si>
   <si>
     <t>ADB</t>
   </si>
   <si>
-    <t>7.6.1, 7.6.2</t>
-[...1 lines deleted...]
-  <si>
     <t>Average release times</t>
   </si>
   <si>
     <t>15 December 2018</t>
   </si>
   <si>
     <t>•	Staff capacity building on designing, planning and implementing TRS.</t>
-  </si>
-[...1 lines deleted...]
-    <t>7.7.1, 7.7.2 (a) (i), 7.7.2 (a) (ii), 7.7.2 (a) (iii), 7.7.2 (a) (iv), 7.7.2 (b) (i), 7.7.2 (b) (ii), 7.7.3 (a), 7.7.3 (b), 7.7.3 (c), 7.7.3 (d), 7.7.3 (e), 7.7.3 (f), 7.7.3 (g), 7.7.4, 7.7.5, 7.7.6</t>
   </si>
   <si>
     <t>Authorized operators</t>
   </si>
   <si>
     <t>USAID</t>
   </si>
   <si>
     <t>•	Legal expert support on drafting legal amendments to existing ordinances/ acts/regulations.
 •	Staff capacity building on design, implementation and review of authorized trader scheme.</t>
   </si>
   <si>
     <t>Legislative and regulatory framework, Human resources and training</t>
-  </si>
-[...1 lines deleted...]
-    <t>7.9.1 (a), 7.9.1 (b), 7.9.2, 7.9.3, 7.9.4</t>
   </si>
   <si>
     <t>Perishable goods</t>
   </si>
   <si>
     <t>•	Expert support on developing a coordination mechanism for relevant border agencies on prioritized examination of perishable goods.
 •	Advance testing facilities and technology.
 •	Staff capacity building on the use of advanced testing facilities and techniques.</t>
   </si>
   <si>
     <t>Infrastructure and equipment, Institutional procedures, Human resources and training</t>
   </si>
   <si>
-    <t>8.1, 8.2 (a), 8.2 (b), 8.2 (c), 8.2 (d), 8.2 (e)</t>
-[...1 lines deleted...]
-  <si>
     <t>Border Agency Cooperation</t>
   </si>
   <si>
     <t>31 December 2030</t>
   </si>
   <si>
     <t>•	Expert support on developing a strategy/framework for border agency cooperation.
 •	Capacity building support for staff on border agency cooperation.</t>
   </si>
   <si>
-    <t>10.1.1 (a), 10.1.1 (b), 10.1.1 (c), 10.1.1 (d)</t>
+    <t>10.1.1</t>
   </si>
   <si>
     <t>Formalities</t>
   </si>
   <si>
     <t>•	Legal expert support on drafting legal amendments to existing ordinances/ acts/regulations.
 •	Expert support on developing a system for periodic review of formalities and documentation requirements.
 •	Capacity building support for responsible staff on conducting periodic reviews.</t>
-  </si>
-[...1 lines deleted...]
-    <t>10.2.1, 10.2.2, 10.2.3</t>
   </si>
   <si>
     <t>Acceptance of copies</t>
   </si>
   <si>
     <t>•	Legal expert support on drafting legal amendments to existing ordinances/ acts/regulations.
 •	Expert support on developing a system for periodic review of formalities and documentation requirements.
 •	ICT infrastructure &amp; technology (to be covered through NSW).
 •	Capacity building support to staff on the benefits of electronic documentation and processes.</t>
   </si>
   <si>
     <t>Information and communication technologies (ICT), Legislative and regulatory framework, Infrastructure and equipment, Human resources and training, Awareness-raising</t>
   </si>
   <si>
     <t>10.3.1, 10.3.2</t>
   </si>
   <si>
     <t>Use of international standards</t>
   </si>
   <si>
     <t>•	Legal expert support on drafting legal amendments to existing ordinances/ acts/regulations.
 •	Capacity building support to staff on the relevant international standards, testing procedures and international best practices.</t>
   </si>
   <si>
-    <t>10.4.1, 10.4.2, 10.4.3, 10.4.4</t>
-[...1 lines deleted...]
-  <si>
     <t>Single window</t>
   </si>
   <si>
     <t>31 December 2022</t>
   </si>
   <si>
-    <t>WB, ADB, UNCTAD</t>
+    <t>World Bank, ADB, UNCTAD</t>
   </si>
   <si>
     <t>•	Legal expert support on drafting legal amendments to existing ordinances/ acts/regulations.
 •	Expert support on developing a blueprint for the NSW.
 •	ICT Infrastructure for automation at each agency.
 •	ICT infrastructure for the NSW.
 •	Staff capacity building on implementing the NSW.</t>
-  </si>
-[...1 lines deleted...]
-    <t>12.1.1, 12.1.2, 12.2.1, 12.2.2, 12.3, 12.4.1 (a), 12.4.1 (b), 12.4.1 (c), 12.4.1 (d), 12.4.1 (e), 12.4.1 (f), 12.4.2, 12.5.1 (a), 12.5.1 (b), 12.5.1 (c), 12.5.1 (d), 12.5.1 (e), 12.5.1 (f), 12.5.2, 12.5.3, 12.6.1 (a), 12.6.1 (b), 12.6.1 (c), 12.6.1 (d), 12.6.1 (e), 12.6.2, 12.7.1 (a), 12.7.1 (b), 12.7.1 (c), 12.7.1 (d), 12.7.1 (e), 12.7.2, 12.8, 12.9.1, 12.9.2, 12.10 (a), 12.10 (b), 12.10 (c), 12.10 (d), 12.10 (e), 12.10 (f), 12.10 (g), 12.10 (h), 12.11.1 (a), 12.11.1 (b), 12.11.1 (c), 12.11.2, 12.12.1, 12.12.2</t>
   </si>
   <si>
     <t>Customs cooperation</t>
   </si>
   <si>
     <t>•	Expert support on developing a voluntary compliance regime.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
@@ -778,731 +724,731 @@
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2">
         <v>1.1</v>
       </c>
       <c r="B2" t="s">
         <v>10</v>
       </c>
       <c r="C2" t="s">
         <v>11</v>
       </c>
       <c r="D2" t="s">
         <v>12</v>
       </c>
       <c r="E2" t="s">
         <v>13</v>
       </c>
       <c r="F2" t="s">
         <v>14</v>
       </c>
       <c r="G2" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="I2" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="J2" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3">
         <v>1.2</v>
       </c>
-      <c r="B3" t="s">
-        <v>17</v>
+      <c r="B3">
+        <v>1.2</v>
       </c>
       <c r="C3" t="s">
         <v>18</v>
       </c>
       <c r="D3" t="s">
         <v>12</v>
       </c>
       <c r="E3" t="s">
         <v>13</v>
       </c>
       <c r="F3" t="s">
         <v>14</v>
       </c>
       <c r="G3" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="I3" t="s">
         <v>19</v>
       </c>
       <c r="J3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4">
         <v>1.3</v>
       </c>
-      <c r="B4" t="s">
+      <c r="B4">
+        <v>1.3</v>
+      </c>
+      <c r="C4" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="D4" t="s">
         <v>12</v>
       </c>
       <c r="E4" t="s">
+        <v>22</v>
+      </c>
+      <c r="F4" t="s">
+        <v>14</v>
+      </c>
+      <c r="G4" t="s">
+        <v>15</v>
+      </c>
+      <c r="H4" t="s">
         <v>23</v>
       </c>
-      <c r="F4" t="s">
-[...5 lines deleted...]
-      <c r="H4" t="s">
+      <c r="I4" t="s">
         <v>24</v>
       </c>
-      <c r="I4" t="s">
+      <c r="J4" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>26</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="A5">
         <v>1.4</v>
       </c>
-      <c r="B5" t="s">
-        <v>27</v>
+      <c r="B5">
+        <v>1.4</v>
       </c>
       <c r="C5" t="s">
-        <v>28</v>
+        <v>26</v>
       </c>
       <c r="D5" t="s">
         <v>12</v>
       </c>
       <c r="E5" t="s">
+        <v>27</v>
+      </c>
+      <c r="F5" t="s">
+        <v>14</v>
+      </c>
+      <c r="G5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I5" t="s">
+        <v>28</v>
+      </c>
+      <c r="J5" t="s">
         <v>29</v>
-      </c>
-[...10 lines deleted...]
-        <v>31</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6">
         <v>2.1</v>
       </c>
-      <c r="B6" t="s">
+      <c r="B6">
+        <v>2.1</v>
+      </c>
+      <c r="C6" t="s">
+        <v>30</v>
+      </c>
+      <c r="D6" t="s">
+        <v>31</v>
+      </c>
+      <c r="E6" t="s">
+        <v>27</v>
+      </c>
+      <c r="F6" t="s">
+        <v>14</v>
+      </c>
+      <c r="G6" t="s">
+        <v>15</v>
+      </c>
+      <c r="I6" t="s">
         <v>32</v>
       </c>
-      <c r="C6" t="s">
+      <c r="J6" t="s">
         <v>33</v>
-      </c>
-[...16 lines deleted...]
-        <v>36</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7">
         <v>2.2</v>
       </c>
       <c r="B7">
         <v>2.2</v>
       </c>
       <c r="C7" t="s">
-        <v>37</v>
+        <v>34</v>
       </c>
       <c r="D7" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="E7" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="F7" t="s">
         <v>14</v>
       </c>
       <c r="G7" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="I7" t="s">
-        <v>39</v>
+        <v>36</v>
       </c>
       <c r="J7" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="A8">
         <v>3</v>
       </c>
-      <c r="B8" t="s">
+      <c r="B8">
+        <v>3</v>
+      </c>
+      <c r="C8" t="s">
+        <v>37</v>
+      </c>
+      <c r="D8" t="s">
+        <v>38</v>
+      </c>
+      <c r="E8" t="s">
+        <v>39</v>
+      </c>
+      <c r="F8" t="s">
+        <v>14</v>
+      </c>
+      <c r="G8" t="s">
+        <v>15</v>
+      </c>
+      <c r="H8" t="s">
         <v>40</v>
       </c>
-      <c r="C8" t="s">
+      <c r="I8" t="s">
         <v>41</v>
       </c>
-      <c r="D8" t="s">
+      <c r="J8" t="s">
         <v>42</v>
-      </c>
-[...16 lines deleted...]
-        <v>46</v>
       </c>
     </row>
     <row r="9" spans="1:10">
       <c r="A9">
         <v>5.1</v>
       </c>
-      <c r="B9" t="s">
-        <v>47</v>
+      <c r="B9">
+        <v>5.1</v>
       </c>
       <c r="C9" t="s">
-        <v>48</v>
+        <v>43</v>
       </c>
       <c r="D9" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="E9" t="s">
+        <v>22</v>
+      </c>
+      <c r="F9" t="s">
+        <v>14</v>
+      </c>
+      <c r="G9" t="s">
+        <v>15</v>
+      </c>
+      <c r="H9" t="s">
         <v>23</v>
       </c>
-      <c r="F9" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I9" t="s">
-        <v>49</v>
+        <v>44</v>
       </c>
       <c r="J9" t="s">
-        <v>50</v>
+        <v>45</v>
       </c>
     </row>
     <row r="10" spans="1:10">
       <c r="A10">
         <v>5.3</v>
       </c>
-      <c r="B10" t="s">
-        <v>51</v>
+      <c r="B10">
+        <v>5.3</v>
       </c>
       <c r="C10" t="s">
-        <v>52</v>
+        <v>46</v>
       </c>
       <c r="D10" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="E10" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="F10" t="s">
         <v>14</v>
       </c>
       <c r="G10" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H10" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="I10" t="s">
-        <v>53</v>
+        <v>47</v>
       </c>
       <c r="J10" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="11" spans="1:10">
       <c r="A11">
         <v>6.1</v>
       </c>
-      <c r="B11" t="s">
-        <v>54</v>
+      <c r="B11">
+        <v>6.1</v>
       </c>
       <c r="C11" t="s">
-        <v>55</v>
+        <v>48</v>
       </c>
       <c r="D11" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="E11" t="s">
-        <v>56</v>
+        <v>49</v>
       </c>
       <c r="F11" t="s">
         <v>14</v>
       </c>
       <c r="G11" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H11" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="I11" t="s">
-        <v>57</v>
+        <v>50</v>
       </c>
       <c r="J11" t="s">
-        <v>58</v>
+        <v>51</v>
       </c>
     </row>
     <row r="12" spans="1:10">
       <c r="A12">
         <v>6.2</v>
       </c>
-      <c r="B12" t="s">
-        <v>59</v>
+      <c r="B12">
+        <v>6.2</v>
       </c>
       <c r="C12" t="s">
-        <v>60</v>
+        <v>52</v>
       </c>
       <c r="D12" t="s">
-        <v>42</v>
+        <v>38</v>
       </c>
       <c r="E12" t="s">
-        <v>56</v>
+        <v>49</v>
       </c>
       <c r="F12" t="s">
         <v>14</v>
       </c>
       <c r="G12" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H12" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="I12" t="s">
-        <v>61</v>
+        <v>53</v>
       </c>
       <c r="J12" t="s">
-        <v>62</v>
+        <v>54</v>
       </c>
     </row>
     <row r="13" spans="1:10">
       <c r="A13">
         <v>7.3</v>
       </c>
-      <c r="B13" t="s">
-        <v>63</v>
+      <c r="B13">
+        <v>7.3</v>
       </c>
       <c r="C13" t="s">
-        <v>64</v>
+        <v>55</v>
       </c>
       <c r="D13" t="s">
-        <v>42</v>
+        <v>38</v>
       </c>
       <c r="E13" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="F13" t="s">
         <v>14</v>
       </c>
       <c r="G13" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="I13" t="s">
-        <v>65</v>
+        <v>56</v>
       </c>
       <c r="J13" t="s">
-        <v>66</v>
+        <v>57</v>
       </c>
     </row>
     <row r="14" spans="1:10">
       <c r="A14">
         <v>7.4</v>
       </c>
-      <c r="B14" t="s">
-        <v>67</v>
+      <c r="B14">
+        <v>7.4</v>
       </c>
       <c r="C14" t="s">
-        <v>68</v>
+        <v>58</v>
       </c>
       <c r="D14" t="s">
-        <v>42</v>
+        <v>38</v>
       </c>
       <c r="E14" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="F14" t="s">
         <v>14</v>
       </c>
       <c r="G14" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H14" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="I14" t="s">
-        <v>69</v>
+        <v>59</v>
       </c>
       <c r="J14" t="s">
-        <v>50</v>
+        <v>45</v>
       </c>
     </row>
     <row r="15" spans="1:10">
       <c r="A15">
         <v>7.5</v>
       </c>
-      <c r="B15" t="s">
-        <v>70</v>
+      <c r="B15">
+        <v>7.5</v>
       </c>
       <c r="C15" t="s">
-        <v>71</v>
+        <v>60</v>
       </c>
       <c r="D15" t="s">
-        <v>42</v>
+        <v>38</v>
       </c>
       <c r="E15" t="s">
-        <v>72</v>
+        <v>61</v>
       </c>
       <c r="F15" t="s">
         <v>14</v>
       </c>
       <c r="G15" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H15" t="s">
-        <v>73</v>
+        <v>62</v>
       </c>
       <c r="I15" t="s">
-        <v>65</v>
+        <v>56</v>
       </c>
       <c r="J15" t="s">
-        <v>66</v>
+        <v>57</v>
       </c>
     </row>
     <row r="16" spans="1:10">
       <c r="A16">
         <v>7.6</v>
       </c>
-      <c r="B16" t="s">
-        <v>74</v>
+      <c r="B16">
+        <v>7.6</v>
       </c>
       <c r="C16" t="s">
-        <v>75</v>
+        <v>63</v>
       </c>
       <c r="D16" t="s">
         <v>12</v>
       </c>
       <c r="E16" t="s">
-        <v>76</v>
+        <v>64</v>
       </c>
       <c r="F16" t="s">
         <v>14</v>
       </c>
       <c r="G16" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H16" t="s">
-        <v>73</v>
+        <v>62</v>
       </c>
       <c r="I16" t="s">
-        <v>77</v>
+        <v>65</v>
       </c>
       <c r="J16" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
     </row>
     <row r="17" spans="1:10">
       <c r="A17">
         <v>7.7</v>
       </c>
-      <c r="B17" t="s">
-        <v>78</v>
+      <c r="B17">
+        <v>7.7</v>
       </c>
       <c r="C17" t="s">
-        <v>79</v>
+        <v>66</v>
       </c>
       <c r="D17" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="E17" t="s">
-        <v>72</v>
+        <v>61</v>
       </c>
       <c r="F17" t="s">
         <v>14</v>
       </c>
       <c r="G17" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H17" t="s">
-        <v>80</v>
+        <v>67</v>
       </c>
       <c r="I17" t="s">
-        <v>81</v>
+        <v>68</v>
       </c>
       <c r="J17" t="s">
-        <v>82</v>
+        <v>69</v>
       </c>
     </row>
     <row r="18" spans="1:10">
       <c r="A18">
         <v>7.9</v>
       </c>
-      <c r="B18" t="s">
-        <v>83</v>
+      <c r="B18">
+        <v>7.9</v>
       </c>
       <c r="C18" t="s">
-        <v>84</v>
+        <v>70</v>
       </c>
       <c r="D18" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="E18" t="s">
         <v>13</v>
       </c>
       <c r="F18" t="s">
         <v>14</v>
       </c>
       <c r="G18" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H18" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="I18" t="s">
-        <v>85</v>
+        <v>71</v>
       </c>
       <c r="J18" t="s">
-        <v>86</v>
+        <v>72</v>
       </c>
     </row>
     <row r="19" spans="1:10">
       <c r="A19">
         <v>8</v>
       </c>
-      <c r="B19" t="s">
-        <v>87</v>
+      <c r="B19">
+        <v>8</v>
       </c>
       <c r="C19" t="s">
-        <v>88</v>
+        <v>73</v>
       </c>
       <c r="D19" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="E19" t="s">
-        <v>89</v>
+        <v>74</v>
       </c>
       <c r="F19" t="s">
         <v>14</v>
       </c>
       <c r="G19" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="I19" t="s">
-        <v>90</v>
+        <v>75</v>
       </c>
       <c r="J19" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
     </row>
     <row r="20" spans="1:10">
       <c r="A20">
         <v>10.1</v>
       </c>
       <c r="B20" t="s">
-        <v>91</v>
+        <v>76</v>
       </c>
       <c r="C20" t="s">
-        <v>92</v>
+        <v>77</v>
       </c>
       <c r="D20" t="s">
-        <v>42</v>
+        <v>38</v>
       </c>
       <c r="E20" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="F20" t="s">
         <v>14</v>
       </c>
       <c r="G20" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="I20" t="s">
-        <v>93</v>
+        <v>78</v>
       </c>
       <c r="J20" t="s">
-        <v>82</v>
+        <v>69</v>
       </c>
     </row>
     <row r="21" spans="1:10">
       <c r="A21">
         <v>10.2</v>
       </c>
-      <c r="B21" t="s">
-        <v>94</v>
+      <c r="B21">
+        <v>10.2</v>
       </c>
       <c r="C21" t="s">
-        <v>95</v>
+        <v>79</v>
       </c>
       <c r="D21" t="s">
-        <v>42</v>
+        <v>38</v>
       </c>
       <c r="E21" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="F21" t="s">
         <v>14</v>
       </c>
       <c r="G21" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="I21" t="s">
-        <v>96</v>
+        <v>80</v>
       </c>
       <c r="J21" t="s">
-        <v>97</v>
+        <v>81</v>
       </c>
     </row>
     <row r="22" spans="1:10">
       <c r="A22">
         <v>10.3</v>
       </c>
       <c r="B22" t="s">
-        <v>98</v>
+        <v>82</v>
       </c>
       <c r="C22" t="s">
-        <v>99</v>
+        <v>83</v>
       </c>
       <c r="D22" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="E22" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="F22" t="s">
         <v>14</v>
       </c>
       <c r="G22" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="I22" t="s">
-        <v>100</v>
+        <v>84</v>
       </c>
       <c r="J22" t="s">
-        <v>82</v>
+        <v>69</v>
       </c>
     </row>
     <row r="23" spans="1:10">
       <c r="A23">
         <v>10.4</v>
       </c>
-      <c r="B23" t="s">
-        <v>101</v>
+      <c r="B23">
+        <v>10.4</v>
       </c>
       <c r="C23" t="s">
-        <v>102</v>
+        <v>85</v>
       </c>
       <c r="D23" t="s">
-        <v>103</v>
+        <v>86</v>
       </c>
       <c r="E23" t="s">
-        <v>89</v>
+        <v>74</v>
       </c>
       <c r="F23" t="s">
         <v>14</v>
       </c>
       <c r="G23" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H23" t="s">
-        <v>104</v>
+        <v>87</v>
       </c>
       <c r="I23" t="s">
-        <v>105</v>
+        <v>88</v>
       </c>
       <c r="J23" t="s">
-        <v>50</v>
+        <v>45</v>
       </c>
     </row>
     <row r="24" spans="1:10">
       <c r="A24">
         <v>12</v>
       </c>
-      <c r="B24" t="s">
-        <v>106</v>
+      <c r="B24">
+        <v>12</v>
       </c>
       <c r="C24" t="s">
-        <v>107</v>
+        <v>89</v>
       </c>
       <c r="D24" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="E24" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="F24" t="s">
         <v>14</v>
       </c>
       <c r="G24" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="I24" t="s">
-        <v>108</v>
+        <v>90</v>
       </c>
       <c r="J24" t="s">
-        <v>66</v>
+        <v>57</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">